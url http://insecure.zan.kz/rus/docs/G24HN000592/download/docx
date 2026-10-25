--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="da8c2ba" w14:textId="da8c2ba">
+    <w:p w14:paraId="0059bde" w14:textId="0059bde">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,51 +102,89 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра науки и высшего образования Республики Казахстан от 25 декабря 2024 года № 592.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции приказа Министра науки и высшего образования РК от 4.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 424 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -171,75 +209,117 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве науки и высшего образования Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 580 "О некоторых вопросах Министерства науки и высшего образования Республики Казахстан", ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1. Утвердить прилагаемые </w:t>
+        <w:t>
+      1. Утвердить прилагаемые Правила оплаты труда научных работников научных организаций, организаций высшего и (или) послевузовского образования и иных аккредитованных субъектов научной и (или) научно-технической деятельности, выполняющих государственный заказ либо реализующих научные, научно-технические проекты и программы, финансируемые за счет бюджетных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра науки и высшего образования РК от 4.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Правила</w:t>
+        <w:t xml:space="preserve">№ 424 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> оплаты труда научных работников государственных научных организаций и государственных организаций высшего и (или) послевузовского образования, выполняющих государственный заказ согласно приложению, к настоящему приказу.</w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету науки Министерства науки и высшего образования Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -627,808 +707,1128 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 25 декабря 2024 года № 592</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила оплаты труда научных работников государственных научных организаций и государственных организаций высшего и (или) послевузовского образования, выполняющих государственный заказ</w:t>
+        <w:t xml:space="preserve"> Правила оплаты труда научных работников научных организаций, организаций высшего и (или) послевузовского образования и иных аккредитованных субъектов научной и (или) научно-технической деятельности, выполняющих государственный заказ либо реализующих научные, научно-технические проекты и программы, финансируемые за счет бюджетных средств</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила - в редакции приказа Министра науки и высшего образования РК от 20.02.2025 </w:t>
+      Сноска. Правила - в редакции приказа Министра науки и высшего образования РК от 4.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 70</w:t>
+        <w:t xml:space="preserve">№ 424 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z70" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оплаты труда научных работников государственных научных организаций и государственных организаций высшего и (или) послевузовского образования, выполняющих государственный заказ (далее – Правила), разработаны в соответствии с </w:t>
+      1. Настоящие Правила оплаты труда научных работников научных организаций, организаций высшего и (или) послевузовского образования и иных аккредитованных субъектов научной и (или) научно-технической деятельности, выполняющих государственный заказ либо реализующих научные, научно-технические проекты и программы, финансируемые за счет бюджетных средств (далее – Правила), разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 28 Закона Республики Казахстан "О науке и технологической политике" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 148-3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве науки и высшего образования Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 580 "О некоторых вопросах Министерства науки и высшего образования Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z22" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Настоящие Правила регламентируют оплату труда научных работников государственных научных организаций и государственных организаций высшего и (или) послевузовского образования, а также организаций, приравненных к государственным, выполняющих государственный заказ (далее – государственные организации).</w:t>
+      2. Настоящие Правила регламентируют оплату труда научных работников Оплата труда научных работников научных организаций, организаций высшего и (или) послевузовского образования и иных аккредитованных субъектов научной и (или) научно-технической деятельности, выполняющих государственный заказ либо реализующих научные, научно-технические проекты и программы, финансируемые за счет бюджетных средств (далее – организации).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z23" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приравненными к государственным научным организациям являются научные организации, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых принадлежат государству, а также научные организации, в которых пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) прямо либо косвенно принадлежат юридическим лицам, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых принадлежат государству.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z24" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Выплата заработной платы научным работникам государственных организаций производится в пределах утвержденного бюджета на оплату труда при выполнении государственного заказа.</w:t>
+      3. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z25" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Должностной оклад рассчитывается по нижеследующей формуле:</w:t>
+      1) научный работник – физическое лицо, работающее в научной организации, организации высшего и (или) послевузовского образования или научном подразделении организации, имеющее высшее образование, получающее и реализующее результат научной и (или) научно-технической деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z26" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ДО = ДС х Кп</w:t>
+      2) кандидат наук, доктор наук – ученые степени, присужденные на основании защиты диссертаций соискателям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z27" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уполномоченный орган в области науки (далее – уполномоченный орган) – государственный орган, осуществляющий межотраслевую координацию и руководство в области науки и научно-технической деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z28" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ассоциированный профессор (доцент), профессор – ученые звания, присваиваемые уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z29" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) должностной оклад (далее – ДО) – размер оплаты труда научного работника, включающий должностную ставку, надбавки за звание и ученую степень, выплаты за календарный месяц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) должностная ставка (далее – ДС) – фиксированный размер оплаты труда в зависимости от стажа работы и соответствия квалификации научного работника за календарный месяц с учетом выработки рабочего времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) государственный заказ – заказ уполномоченного органа и (или) отраслевых уполномоченных органов субъекту научной и (или) научно-технической деятельности на основании договора на выполнение научно-исследовательских работ, финансируемых за счет бюджетных средств в форме грантового и программно-целевого финансирования, финансирования научных организаций, осуществляющих фундаментальные научные исследования, финансирования научно-технического обеспечения и коммерциализации результатов научной и (или) научно-технической деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) доктор философии (PhD), доктор по профилю – степени, присуждаемые лицам, освоившим программу докторантуры по научно-педагогическому направлению или соответствующей сфере профессиональной деятельности и защитившим диссертацию в Республике Казахстан или за ее пределами, признанные в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Выплата заработной платы научным работникам организаций производится в пределах утвержденного бюджета на оплату труда при выполнении государственного заказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z34" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Оплата труда научных работников научных организаций, организаций высшего и (или) послевузовского образования и иных аккредитованных субъектов научной и (или) научно-технической деятельности, выполняющих государственный заказ либо реализующих научные, научно-технические проекты и программы, финансируемые за счет бюджетных средств</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z35" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Оплата труда научных работников организаций, выполняющих государственный заказ на проведение научных исследований из государственного бюджета, за исключением ведущих ученых, при базовом финансировании научной и (или) научно-технической деятельности, определяется на основе базовой ставки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z36" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Должностной оклад рассчитывается по нижеследующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ДО = ДС х Кп,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z38" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z39" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ДС – должностная ставка, которая рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z40" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ДС = Сбаз х Кдо,</w:t>
+      ДС = Сбаз х Кдо;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сбаз – базовая ставка, равная 190 000 тенге;</w:t>
+      Сбаз – базовая ставка, равная 190 000 (сто девяносто тысяч) теңге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+        <w:t>
+      Кдо – коэффициент для исчисления должностных окладов научных работников организаций, согласно приложениям 1 и 2 к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z43" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кп – поправочный коэффициент, который является произведением нижеследующих коэффициентов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z44" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Кп = Квид х Ктип х Крук,</w:t>
+      Кп = Квид х Ктип х Крук x Кдос,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Квид – коэффициент по виду проводимых исследований: для фундаментальных исследований –1.0, прикладных – 1,15;</w:t>
+      Квид – коэффициент по виду проводимых исследований: для фундаментальных исследований –1,0, прикладных – 1,15;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z47" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ктип – коэффициент по типу финансирования: грантовое финансирование – 2,0, программно-целевое финансирование – 2,15; финансирование научных организаций, осуществляющих фундаментальные научные исследования – 0,67</w:t>
+      Ктип – коэффициент по типу финансирования: грантовое финансирование – 2,0, программно-целевое финансирование – 2,15; финансирование научных организаций, осуществляющих фундаментальные научные исследования – 0,67;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Крук – повышающий коэффициент за руководство проектами: для руководителя – 1,25, для исполнителя –1,0.</w:t>
+      Крук – повышающий коэффициент за руководство проектами и программами: для научного руководителя – 1,25, для исполнителя – 1,0;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кдос – коэффициент за достижения научного работника, применяемый в соответствии с пунктом 8 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Оплата труда научных работников организаций, производится согласно заключенным договорам в рамках установленного бюджета на оплату труда (фонда оплаты труда) на соответствующий год в соответствии с нормами действующего законодательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Научным работникам, имеющим достижения, предусмотренные приложением 3 к настоящим Правилам, устанавливается коэффициент за достижения научного работника (Кдос) в размере от 1,0 до 1,5 к должностному окладу (ставке) в зависимости от уровня достижений, определенного в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер доплаты за достижения научного работника рассчитывается к должностному окладу (ставке) с применением коэффициента Кдос и не превышает 50 процентов должностного оклада (ставки) научного работника.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коэффициент Кдос устанавливается приказом руководителя организации на основании решения Комиссии по оценке достижений научных работников и применяется при оплате труда научных работников в пределах утвержденного фонда оплаты труда на соответствующий год в соответствии с заключенными договорами и законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Действие настоящего пункта не распространяется на научных работников научных организаций, получающих финансирование на осуществление фундаментальных научных исследований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z55" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Уровень достижений научного работника (от 1 до 5) определяется на основании итогового количества баллов, рассчитанных по показателям оценки достижений научного работника согласно приложениям 4 и 5 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z56" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Итоговое количество баллов формируется путем суммирования баллов по каждому показателю, подтвержденному соответствующими документами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z57" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Комиссия по оценке достижений научных работников осуществляет проверку достоверности представленных сведений и соответствия подтверждающих документов установленным требованиям, присваивает уровень достижений научного работника, оформляет оценочный лист по форме согласно приложению 6 к настоящим Правилам и вносит его на утверждение руководителю организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z58" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Уровень достижений научного работника утверждается приказом руководителя организации не чаще одного раза в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z59" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае увеличения уровня достижений научного работника в ходе реализации проекта или программы Кдос увеличивается решением научного руководителя только в рамках установленного бюджета на оплату труда (фонда оплаты труда) на соответствующий год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Научным работникам организаций, по основному месту работы устанавливается ежемесячная доплата при наличии соответствующего диплома или удостоверения о признании документа об образовании согласно приложению 7 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z61" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Заработная плата научных работников организаций, включая доплаты, выплачивается за фактически отработанное время, учтенное в документах работодателя по учету рабочего времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Суммарный размер доплат научному работнику за совмещение должностей или расширение зоны обслуживания для выполнения работ в рамках проектов грантового финансирования и (или) программно-целевого финансирования не превышает 50% (пятидесяти процентов) от должностного оклада, рассчитанного согласно пункту 7 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Учтенное рабочее время научного работника в пределах его нормальной продолжительности распределяется между видами работ и источниками финансирования. В таких случаях размер оплаты труда за счет средств проекта грантового финансирования и (или) программно-целевого финансирования (П) определяется по формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      П = Г x ДО,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Г – доля рабочего времени от нормальной продолжительности рабочего времени, затрачиваемая на выполнение проекта или программы согласно приказу руководителя организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Заработная плата научного работника государственных организаций зависит от квалификации, сложности выполняемой работы, количества и качества затраченного труда. </w:t>
+      15. Оплата труда научных работников организаций, работающих по совместительству, а также на условиях неполного рабочего дня или неполной рабочей недели, производится пропорционально отработанному времени либо в зависимости от выполненного объема работ. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Определение размеров заработной платы в отношении должности по основной работе и должности, замещаемой по трудовому договору о работе по совместительству, производится раздельно по каждой из должностей по представлению руководителя программ/проектов в соответствии с действующим законодательством. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. В целях обеспечения эффективного выполнения и достижения конечных результатов научного проекта научный руководитель программ/проекта перераспределяет средства оплаты труда между исполнителями исследовательской группы программ/проекта в рамках утвержденного фонда оплаты труда на календарный год. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Оплата труда научных работников государственных организаций, производится согласно заключенным договорам в рамках установленного бюджета на оплату труда (фонда оплаты труда) на соответствующий год в соответствии с нормами действующего законодательства.</w:t>
+      17. Для организаций, соответствующих пункту 2 настоящих Правил, финансируемых за счет бюджетных средств в форме грантового, программно-целевого финансирования и финансирования организаций, осуществляющих фундаментальные научные исследования настоящие Правила, распространяются на отношения, возникшие по обязательствам на выполнение научно-исследовательских работ по результатам объявленных конкурсных процедур с начала введения действия настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...199 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1488,209 +1888,262 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам оплаты труда</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>научных работников</w:t>
+              <w:t>научных работников научных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственных научных</w:t>
+              <w:t>организаций, организаций</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>организаций и государственных</w:t>
+              <w:t>высшего и (или) послевузовского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>организаций высшего и (или)</w:t>
+              <w:t>образования и иных аккредитованных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>послевузовского образования,</w:t>
+              <w:t>субъектов научной и (или)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>научно-технической деятельности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>выполняющих государственный заказ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>либо реализующих научные, научно-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технические проекты и программы,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансируемые за счет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Классификация должностей научных работников государственных организаций</w:t>
+        <w:t xml:space="preserve"> Классификация должностей научных работников </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="39"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1706,80 +2159,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z50" w:id="40"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1795,80 +2236,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z53" w:id="41"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1884,80 +2313,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z56" w:id="42"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="42"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -1973,80 +2390,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="43"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="43"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2062,80 +2467,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z62" w:id="44"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="44"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2151,80 +2544,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="45"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="45"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -2240,173 +2621,125 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z68" w:id="46"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="46"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Лаборант, техник, ассистент, консультант</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...52 lines deleted...]
-          <w:bookmarkEnd w:id="47"/>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание*: руководителям организаций предоставляется право к наименованиям должностей, указанным в данной классификации, применять специальные дополнительные наименования, характеризующие специфику деятельности, а также приравнивать иные наименования должностей, исходя из функциональных обязанностей.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2440,165 +2773,245 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 2 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам оплаты труда</w:t>
+              <w:t>оплаты труда научных работников</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>научных работников</w:t>
+              <w:t>научных организаций,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственных научных</w:t>
+              <w:t>организаций высшего и (или)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>организаций и государственных</w:t>
+              <w:t>послевузовского образования и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>организаций высшего и (или)</w:t>
+              <w:t>иных аккредитованных субъектов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>послевузовского образования,</w:t>
+              <w:t>научной и (или) научно-технической</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выполняющих государственный заказ</w:t>
+              <w:t>деятельности, выполняющих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственный заказ либо</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализующих научные,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>научно-технические</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проекты и программы,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансируемые за счет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="48"/>
+    <w:bookmarkStart w:name="z75" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Коэффициенты для исчисления должностных окладов научных работников государственных организаций </w:t>
+        <w:t xml:space="preserve">
+      Коэффициенты для исчисления должностных окладов научных работников </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -2607,112 +3020,101 @@
         <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...60 lines deleted...]
-</w:t>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Класс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="11"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стаж работы по специальности в годах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3127,80 +3529,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z91" w:id="49"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3576,80 +3966,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z104" w:id="50"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4025,80 +4403,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z117" w:id="51"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4474,80 +4840,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z130" w:id="52"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4923,80 +5277,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z143" w:id="53"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5372,80 +5714,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z156" w:id="54"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="54"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5821,80 +6151,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z169" w:id="55"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="55"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6340,655 +6658,19195 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам оплаты труда</w:t>
+              <w:t>к Правилам оплаты труданаучных работников научных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>научных работников</w:t>
+              <w:t>организаций, организаций высшего и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственных научных</w:t>
+              <w:t>(или) послевузовского образования и</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>организаций и государственных</w:t>
+              <w:t>иных аккредитованных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>организаций высшего и (или)</w:t>
+              <w:t>субъектов научной и (или)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>послевузовского образования,</w:t>
+              <w:t>научно-технической деятельности,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выполняющих государственный заказ</w:t>
+              <w:t>выполняющих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственный заказ либо</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализующих научные, научно-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технические проекты и программы,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансируемые за счет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z183" w:id="56"/>
+    <w:bookmarkStart w:name="z77" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Доплаты за звание и ученую степень научных работников государственных организаций, осуществляющим научно-исследовательские работы, в рамках базового финансирования и финансирования научных организаций, осуществляющих фундаментальные научные исследования, или в пределах утвержденных сумм по проектам грантового и программно-целевого финансирования</w:t>
+        <w:t xml:space="preserve"> Коэффициенты за достижения научных работников</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень достижений научного работника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кдос</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+первый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+второй</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+третий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+четвертый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пятый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оплаты труда</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>научных работников научных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций, организаций высшего</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и (или) послевузовского образования и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иных аккредитованных субъектов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>научной и (или) научно-технической</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности, выполняющих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственный заказ либо</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реализующих научные,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>научно-технические проекты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и программы,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансируемые за счет</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Шкала оценки достижений научного работника </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z184" w:id="57"/>
-[...99 lines deleted...]
-Указанная доплата устанавливается научным работникам, осуществляющим научно-исследовательские работы, в рамках базового финансирования и финансирования научных организаций, осуществляющих фундаментальные научные исследования, или в пределах утвержденных сумм по проектам грантового и программно-целевого финансирования, а также педагогам, являющимся гражданами Республики Казахстан, осуществляющим научно-педагогическую деятельность в государственных организациях высшего и (или) послевузовского образования или организациях высшего и (или) послевузовского образования, более пятидесяти процентов голосующих акций (долей участия в уставном капитале) которых принадлежат государству, или организациях высшего и (или) послевузовского образования, в которых размещен государственный образовательный заказ, при наличии соответствующего диплома, выданного уполномоченным органом в области аттестации научных кадров высшей квалификации, или удостоверения о признании документа об образовании и производится по основному месту работы</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баллы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z188" w:id="58"/>
-[...77 lines deleted...]
-          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Научные результаты по выбранному научному направлению (не более четырех, опубликованные в последние 5 лет, n – количество авторов публикации/патента):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z192" w:id="59"/>
-[...77 lines deleted...]
-          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Научные публикации в журналах, индексируемых в базе данных Web of Science (Уэб оф Сайнс):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z196" w:id="60"/>
-[...77 lines deleted...]
-          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья в журнале Science (Саенс) или Nature (Нэйчер):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z200" w:id="61"/>
-[...14 lines deleted...]
-              <w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья или обзор в журнале, входящем в уровень 1 рейтинга журналов Publication Forum (Пабликейшн Форум) (далее - JUFO) и в первый (Q1) или второй (Q2) квартиль по импакт-фактору (кроме научных работников, для которых основным научным направлением является "Гуманитарные науки и искусство"; кроме журналов, опубликовавших за год публикации более 2000 статей и обзоров открытого доступа):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья или обзор в журнале, входящем в уровень 1 JUFO и индексируемом в Arts and Humanities Citation Index (Aрт энд Хьюманитис Цитэйшэн Индекс) (только для научных работников, для которых основным научным направлением является "Гуманитарные науки и искусство"; кроме журналов, опубликовавших за год публикации более 2000 статей и обзоров открытого доступа):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья в другом журнале, входящем в уровень 1 JUFO:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья в журнале, входящем в первый (Q1), второй (Q2) или третий (Q3) квартиль по импакт-фактору (кроме научных работников, для которых основным научным направлением является "Гуманитарные науки и искусство"):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья или обзор в журнале, индексируемом в Arts and Humanities Citation Index (Aрт энд Хьюманитис Цитэйшэн Индекс) (только для научных работников, для которых основным научным направлением является "Гуманитарные науки и искусство"):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья в отечественном журнале, входящем в первый (Q1) или второй (Q2) квартиль по импакт-фактору и в список 1 перечня научных изданий уполномоченного органа в области науки (кроме научных работников, для которых основным научным направлением является "Гуманитарные науки и искусство"):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья в журнале, входящем в четвертый (Q4) квартиль по импакт-фактору (кроме научных работников, для которых основным научным направлением является "Гуманитарные науки и искусство"):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.8.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья в другом журнале, индексируемом в базе данных Web of Science (Уэб оф Сайнс) (только для научных работников, для которых основным научным направлением является "Гуманитарные науки и искусство"):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.9.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья в другом журнале, индексируемом в базе данных Web of Science (Уэб оф Сайнс) (кроме научных работников, для которых основным научным направлением является "Гуманитарные науки и искусство"):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.10.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1.10.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья или обзор в журнале, индексируемом в базе данных Web of Science (Уэб оф Сайнс) и (или) Scopus (Скопус) и входящем в уровень 2 или уровень 3 JUFO:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Научные публикации в журналах, индексируемых в базе данных Scopus (Скопус):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья в отечественном журнале, входящем в первый (Q1) или второй (Q2) квартиль по CiteScore (СайтСкор) и в список 1 перечня научных изданий уполномоченного органа в области науки (кроме научных работников, для которых основным научным направлением является "Гуманитарные науки и искусство"):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья в журнале, входящем в уровень 1 JUFO и в первый (Q1) или второй (Q2) квартиль по CiteScore (СайтСкор) (кроме научных работников, для которых основным научным направлением является "Гуманитарные науки и искусство"):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья в другом журнале, входящем в уровень 1 JUFO (только для научных работников, для которых основным научным направлением является "Гуманитарные науки и искусство"):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья в другом журнале, входящем в уровень 1 JUFO (кроме научных работников, для которых основным научным направлением является "Гуманитарные науки и искусство"):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья в другом журнале, индексируемом в базе данных Scopus (Скопус) (только для научных работников, для которых основным научным направлением является "Гуманитарные науки и искусство"):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья в другом журнале, индексируемом в базе данных Scopus (Скопус) (кроме научных работников, для которых основным научным направлением является "Гуманитарные науки и искусство"):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3.6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Высокоцитируемые статьи (кроме научных работников, для которых основным научным направлением является "Гуманитарные науки и искусство"; после первой публикации прошло более 1 года; доля самоцитирований согласно Scopus (Скопус) не более 50%):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья, входящая в Топ 1% по количеству цитирований в базе Web of Science (Уэб оф Сайнс)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n &gt; 1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья, входящая в Топ 10% по количеству цитирований в базе Web of Science (Уэб оф Сайнс) или Scopus (Скопус)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n &gt; 1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Научные публикации в отечественных журналах, рекомендованных уполномоченным органом в области науки:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья в журнале, входящем в список 1 перечня научных изданий (только для научных работников, для которых основным научным направлением является "Гуманитарные науки и искусство", "Социальные науки" или "Военные науки и национальная безопасность"):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья в журнале, входящем в список 1 перечня научных изданий (кроме научных работников, для которых основным научным направлением является "Гуманитарные науки и искусство", "Социальные науки" или "Военные науки и национальная безопасность"):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья в журнале, входящем в список 2 перечня научных изданий:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Монография, опубликованная издательством Elsevier (Елсивиэр), Brill (Брилл), CRC Press (СРС Прес), DeGruyter (ДэГрютер), Edward Elgar Publishing (Едвард Елгар Паблишинг), John Wiley &amp; Sons (Джон Уилэй энд Сонс), McGraw Hill (МакГроу Хил), Palgrave Macmillan (Палгрэйв Макмиллан), Peter Lang (Питер Ланг), Prentice Hall (Прентис Холл), Routledge (Роутлэдж), Sage Publications (Сэйдж Пабликэйшнс) , Springer Nature (Спрингер Нэйчер), Taylor and Francis (Тэйлор энд Фрэнсис), Wolters Kluwer (Уолтэрс Клууэр) или издательством ОВПО, входящего в топ-100 генерального рейтинга Academic Ranking of World Universities (Академик Ранкинг оф Уорлд Юниверситис), Times Higher Education (Таймс Хайер Эдукейшн) или US News Best Global Universities Rankings (ЮС Ньюс Бест Глобал Юниверситис Ранкингс):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава в монографии, опубликованной издательством Elsevier (Елсивиэр), Brill (Брилл), CRC Press (СРС Прес), DeGruyter (ДэГрютер), Edward Elgar Publishing (Едвард Елгар Паблишинг), John Wiley &amp; Sons (Джон Уилэй энд Сонс), McGraw Hill (МакГроу Хил), Palgrave Macmillan (Палгрэйв Макмиллан), Peter Lang (Питер Ланг), Prentice Hall (Прентис Холл), Routledge (Роутлэдж), Sage Publications (Сэйдж Пабликэйшнс) , Springer Nature (Спрингер Нэйчер), Taylor and Francis (Тэйлор энд Фрэнсис), Wolters Kluwer (Уолтэрс Клууэр) или издательством ОВПО, входящего в топ-100 генерального рейтинга Academic Ranking of World Universities (Академик Ранкинг оф Уорлд Юниверситис), Times Higher Education (Таймс Хайер Эдукейшн) или US News Best Global Universities Rankings (ЮС Ньюс Бест Глобал Юниверситис Ранкингс):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Монография, изданная отечественным издательством (при наличии рецензий двух докторов наук, обладателей ученого звания профессора)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.8.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Монография, изданная другим издательством (при наличии рецензий двух докторов наук, обладателей ученого звания профессора и (или) штатных профессоров из университетов, входящих в Топ-200 генеральных международных рейтингов Academic Ranking of World Universities (Академик Ранкинг оф Уорлд Юниверситис), Times Higher Education (Таймс Хайер Эдукейшн) или US News Best Global Universities Rankings (ЮС Ньюс Бест Глобал Юниверситис Ранкингс):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.9.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Охранный документ, выданный:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Патентным ведомством США, Европейского союза или Японии: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.1.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Международной или зарубежной патентной организацией:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патентным ведомством Республики Казахстан (патент на изобретение, преимущества которого доказаны в статье, опубликованной в журнале, входящем в уровень 2 или 3 JUFO):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патентным ведомством Республики Казахстан (патент на изобретение, преимущества которого доказаны в статье, опубликованной в журнале, входящем в уровень 1 JUFO):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патентным ведомством Республики Казахстан (патент на изобретение, преимущества которого доказаны в статье, опубликованной в отечественном журнале, входящем в список 1 перечня научных изданий):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патентным ведомством Республики Казахстан (патент на изобретение):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.6.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патентным ведомством Республики Казахстан (патент на полезную модель):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.7.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.7.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патентным ведомством Республики Казахстан (авторское свидетельство, только для научных работников, для которых основным научным направлением является "Гуманитарные науки и искусство"):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единственный автор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.10.8.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n&gt;1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статья в журнале, рекомендованном уполномоченным органом в области науки, в том числе издаваемом под грифом "Секретно" или "Для служебного пользования" (только для научных работников, для которых основным научным направлением является "Военные науки и национальная безопасность")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.11.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Первый автор для корреспонденции, первый или единственный автор:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.11.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соавтор (n &gt; 1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10*(1/n+0,25)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие минимум одной статьи, опубликованной по выбранному научному направлению в последние 5 лет в журнале, входящем в первые три квартиля (Q1-Q3) по импакт-фактору или в Arts and Humanities Citation Index в базе данных Web of Science, либо имеющем процентиль по CiteScore в базе данных Scopus не менее 50, опубликованной в соавторстве с профессором зарубежного университета, входящего в число первых 500 (пятьсот) генерального рейтинга Academic Ranking of World Universities, Times Higher Education или US News Best Global Universities Rankings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+≤5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Преподавание минимум одной дисциплины или нескольких дисциплин суммарным объемом не менее 3 по Европейской системе перевода и накопления баллов в ОВПО в последние 5 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Да</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подготовка кадров, которым в Республике Казахстан присуждена степень доктора философии (PhD) или доктора по профилю в последние 5 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единственным отечественным научным консультантом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Одним из двух или более отечественных научных консультантов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подтвержденные результаты научной и научно-технической деятельности по внедрению в производство в последние 5 лет, но не более двух</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лицензионное соглашение на использование научно-технической продукции (новые технологии, методики, программное обеспечение, техническая документация, рекомендации для решения проблем, научно-технические, опытно-конструкторские и опытно-промышленные разработки, географические, геологические, сейсмические и другие карты, новые материалы, вещества, оборудование, препараты, средства, протоколы лечения и другие) (не более двух) (n - количество авторов).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10/n</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акт внедрения результатов фундаментальных или прикладных исследований в государственное управление, подготовку научных кадров, учебный процесс, оперативную, служебно-боевую деятельность (не более двух) (n - количество авторов).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5/n</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. По показателю 1 научный работник указывает выходные данные не более чем четырех публикаций, которые дают наибольшие баллы (с учетом n – количества авторов). Для статей в международных журналах научный работник указывает название (на языке публикации), год публикации, Digital Object Identifier (DOI) (Диджитал Обжэкт Идентифайер, ДОЙ), либо Accession Number (Аксесшн Намбер) (Web of Science) (Уэб оф сайнс) или Electronic identifier (Электроник Идентифаер) (Scopus) (Скопус), а также прикрепляет оттиск в формате Portable Document Format (PDF) (Портабл Документ Формат, ПДФ). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Для показателей пунктов 1.1-1.4 и 2 указывается категория, по которой журнал входит в соответствующий квартиль по импакт-фактору в базе данных Web of Science (Уэб оф сайнс), либо имеет соответствующий процентиль по CiteScore в базе данных Scopus (Скопус). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Учитываются только публикации, в которых у научного работника в качестве аффилиации указана казахстанская организация или Республика Казахстан, присутствующие в соответствующих базах данных, имеющие соответствующий тип – статья (article) (артикль) или обзор (review) (ревью). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Для публикаций в журналах, рекомендованных уполномоченным органом в области науки, научный работник указывает их название (на языке публикации), год публикации, DOI или URL, а также прикрепляют оттиски в формате Portable Document Format (PDF) (Портабл Документ Формат, ПДФ). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для монографий и глав в них приводятся названия, годы публикации, наименования издательств, International Standard Book Number (ISBN) (Интернэйшнал Стандарт Бук Намбер, АйЭсБиЭн), DOI и URL, а также прикрепляются подтверждающие скриншоты или видео. DOI и URL для монографий должны открывать веб-страницу на официальном веб-сайте издательства с кратким описанием, содержанием и информацией, где монографию возможно приобрести или прочитать.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      По показателям пунктов 1.6-1.7 и 2, для ВУЗа, входящего в топ-100 генерального рейтинга Academic Ranking of World Universities (Академик Ранкинг оф Уорлд Юниверситис), Times Higher Education (Таймс Хайер Эдукейшн) или US News Best Global Universities Rankings (ЮС Ньюс Бест Глобал Юниверситис Ранкингс), научный работник также указывает URL-ссылку на соответствующую страницу рейтинга и прикрепляет ее скриншот. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Научный работник может указать не более двух патентов и/или авторских свидетельств. Научный работник, для которого основное научное направление является "Естественные науки", "Технические науки", "Медицинские науки и здравоохранение", "Сельскохозяйственные и ветеринарные науки" может указать не более одной монографии или главы в монографии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Статьи, входящие в число первых 1% и число первых 10% по количеству цитирований, учитываются только в том случае, если после их первой публикации (указать дату) прошло не менее 1 года. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z89" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Списки статей, входящие в число первых 1% и число первых 10% по количеству цитирований в базах данных Web of Science (Уэб оф Сайнс) и Scopus (Скопус) по естественным наукам, техническим наукам (инжиниринг и технологии), медицинским наукам и здравоохранению, сельскохозяйственным и ветеринарным наукам, публикуются в информационной системе уполномоченного органа. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      По показателям 1.8 и 1.9 научный работник также указывает фамилии, имена и отчества (при наличии), ученые степени и/или звания двух рецензентов, либо их должности и места работы (наименование университетов), а также прикрепляет копии соответствующих рецензий. Для рецензентов, являющихся штатными профессорами из университетов, входящих в число первых 200 (пятьсот) генеральных международных рейтингов, научный работник также указывает URL-ссылку на соответствующую страницу рейтинга и прикрепляет ее скриншот. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По показателю 1.10 научный работник указывает название, номер и год выдачи охранного документа, страну (регион) патентования и прикрепляет его копию. По показателям 1.10.3, 1.10.4 и 1.10.5 научный работник дополнительно указывает название (на языке публикации) статьи, в которой доказаны преимущества запатентованного изобретения, год публикации, Digital Object Identifier (DOI) (Диджитал Обжэкт Идентифайер, ДОЙ), либо Accession Number (Аксесшн Намбер) (Web of Science) (Уэб оф сайнс) или Electronic identifier (Электроник Идентифаер) (Scopus) (Скопус), а также прикрепляет оттиск в формате Portable Document Format (PDF) (Портабл Документ Формат, ПДФ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z92" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. По показателю 2 научный работник указывает название, год публикации, DOI, либо Accession Number (Web of Science) или EID (Scopus) статьи (тип в базе – статья/article), фамилия, имя, отчество (при его наличии) профессора, название университета, наименование рейтинга и URL-ссылку на соответствующую страницу рейтинга, а также прикрепляет ее скриншот.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z93" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. По показателю 3 научный работник указывает наименование ОВПО, дисциплины и ее объем в Европейской системе перевода и накопления баллов, период преподавания, а также прикрепляет подтверждение завершения преподавания дисциплины претендентом, заверенное первым руководителем ОВПО или его заместителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z94" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. По показателю 4 научный работник указывает фамилию, имя и отчество (при наличии) подготовленного ученика, номер диплома (при наличии), год выдачи (или год защиты), URL-ссылку на объявление о защите, или URL-ссылку на диссертацию на сайте диссертационного совета, или URL-ссылку на просмотр видео защиты диссертации, а также прикрепляет копию диплома (либо приказа или выписки из приказа ОВПО о присуждении степени).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z95" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. По показателю 5.1 научный работник указывает год получения акта внедрения, наименование разработанной научно-технической продукции, количество разработчиков и их фамилия, имя, отчество (при его наличии), а также прикрепляет копию акта внедрения, подготовленного в соответствии с приказом Министра науки и высшего образования Республики Казахстан от 31 октября 2025 года № 509 "Об утверждении формы акта внедрения (использования) результатов научной и (или) научно-технической деятельности и порядка его согласования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 37341) либо указывает номер и дату лицензионного договора, наименование разработанной научно-технической продукции, количество разработчиков и их фамилия, имя, отчество (при его наличии), а также прикрепляет копию лицензионного договора, зарегистрированного в государственных реестрах охраняемых объектов промышленной собственности в соответствии со статьей 14 Патентного закона Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z96" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      По показателю 5.2 научный работник указывает год получения акта внедрения, наименование результата фундаментальных или прикладных исследований, количество авторов и их фамилия, имя, отчество (при его наличии), а также прикрепляет копии акта внедрения и соответствующих научных публикаций. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z97" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Квартиль или процентиль журнала учитывается за год публикации по категории, соответствующей области науки претендента, указанной в заявке. Годом публикации считается год, указанный в базе данных. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z98" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для публикаций, индексируемых в Web of Science, годом публикации считается Early Access Year (год раннего доступа). Квартиль или процентиль должен быть подтвержден скриншотом из соответствующей базы данных. Квартиль за год публикации подтверждается скриншотом из базы данных Journal Citation Reports (Джоурнал Ситешйн Репортс).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z99" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уровень в рейтинге журналов JUFO определяется за год публикации согласно https://jfp.csc.fi/jufoportal. В случае, если журнал на дату проведения оценки не входит в уровень 1, 2 или 3, то публикации в данном журнале не засчитываются в рамках подпунктов 1.1.2, 1.1.3, 1.1.4, 1.2, 1.3.2, 1.3.3 и 1.3.4.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z100" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Публикации в журналах, индексация которых базой Scopus была на момент подачи документов прекращена за различные нарушения (согласно Scopus discontinued sources list (Скопус дисконтинюед сорсес лист) с официального сайта компании Elsevier (Елсивиэр)), не засчитываются. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оплаты труда научных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>работников научных организаций,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций высшего и (или)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послевузовского образования и иных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аккредитованных субъектов научной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и (или) научно- технической деятельности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выполняющих государственный заказ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>либо реализующих научные,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>научно-технические проекты и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы, финансируемые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>за счет бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z102" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Шкала оценки уровня достижений научных работников</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень достижений научного работника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сумма баллов по шкале</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оценки достижений ученого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+первый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20–34 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+второй</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35–49 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+третий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50–64 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+четвертый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65-79 баллов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пятый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80 баллов и выше</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оплаты труда научных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>работников научных организаций,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций высшего и (или)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послевузовского образования и иных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аккредитованных субъектов научной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и (или) научно- технической деятельности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выполняющих государственный заказ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>либо реализующих научные, научно-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>технические проекты и программы,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>финансируемые за счет бюджетных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z105" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Оценочный лист для определения уровня достижений научного работника</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z106" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                 №__________ от "______________" ____________ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z107" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ________________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии) научного работника</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      должность, ученая степень, ученое звание, ИИН </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       наименование организации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      основное научное направление первого уровня классификатора научных направлений</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показатели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Номер подпункта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баллы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Научные результаты по выбранному научному направлению (не более четырех, опубликованные в последние 5 лет, n – количество авторов публикации/патента):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Публикация 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Публикация 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Публикация 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Публикация 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие минимум одной статьи, опубликованной по выбранному научному направлению в последние 5 лет в журнале, входящем в первые три квартиля (Q1-Q3) по импакт-фактору или в Arts and Humanities Citation Index в базе данных Web of Science, либо имеющем процентиль по CiteScore в базе данных Scopus не менее 50, опубликованной в соавторстве с профессором зарубежного университета, входящего в число первых 500 (пятьсот) генерального рейтинга Academic Ranking of World Universities, Times Higher Education или US News Best Global Universities Rankings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Преподавание минимум одной дисциплины или нескольких дисциплин суммарным объемом не менее 3 по Европейской системе перевода и накопления баллов в ОВПО в последние 5 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подготовка кадров, которым в Республике Казахстан присуждена степень доктора философии (PhD) или доктора по профилю в последние 5 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подтвержденные результаты научной и научно-технической деятельности по внедрению в производство в последние 5 лет, но не более двух</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИТОГО баллов (округлить до целого значения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z108" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Итоговое количество баллов соответствует _____________ уровню достижений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z109" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      научного работника согласно шкале оценки уровня достижений научных работников</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z110" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Копии подтверждающих документов прилагаются по описи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z111" w:id="89"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Председатель Комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Фамилия, имя, отчество (при его наличии), подпись Члены Комиссии: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Секретарь Комиссии: ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приведенные сведения по показателям научной результативности подтверждаю:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии) прописью, подпись получателя доплаты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________дата</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
 </w:t>
-            </w:r>
-[...11 lines deleted...]
-          <w:bookmarkEnd w:id="61"/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 7</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оплаты труда научных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>работников научных организаций,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций высшего и (или)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>послевузовского образования и иных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аккредитованных субъектов научной</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и (или) научно- технической деятельности,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выполняющих государственный заказ</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>либо реализующих научные,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>научно-технические проекты и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программы, финансируемые</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>за счет бюджетных средств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Доплаты за звание и ученую степень научных работников научных организаций, организаций высшего и (или) послевузовского образования и иных аккредитованных субъектов научной и (или) научно- технической деятельности, выполняющих государственный заказ либо реализующих научные, научно-технические проекты и программы, финансируемые за счет бюджетных средств</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кандидатам наук, докторам философии (PhD), докторам по профилю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 МРП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Указанная доплата устанавливается научным работникам, осуществляющим научно-исследовательские работы, в рамках базового финансирования и финансирования научных организаций, осуществляющих фундаментальные научные исследования, или в пределах утвержденных сумм по проектам грантового и программно-целевого финансирования, а также педагогам, являющимся гражданами Республики Казахстан, осуществляющим научно-педагогическую деятельность в научных организациях, организациях высшего и (или) послевузовского образования и иных аккредитованных субъектов научной и (или) научно- технической деятельности, выполняющих государственный заказ либо реализующих научные, научно-технические проекты и программы, финансируемые за счет бюджетных средств, при наличии соответствующего диплома, выданного уполномоченным органом в области аттестации научных кадров высшей квалификации, или удостоверения о признании документа об образовании и производится по основному месту работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Докторам наук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34 МРП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ассоциированным профессорам (доцентам) с ученой степенью кандидата наук, доктора философии (PhD) и доктора по профилю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25 МРП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ассоциированным профессорам (доцентам) с ученой степенью доктора наук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42 МРП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профессорам с ученой степенью кандидата наук, доктора философии (PhD), доктора по профилю и доктора наук</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7067,55 +25925,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7441,31 +26299,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>