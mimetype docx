--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="668828f" w14:textId="668828f">
+    <w:p w14:paraId="8aca556" w14:textId="8aca556">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,272 +93,233 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении профессионального стандарта "Организация и нормирование труда"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 31 декабря 2024 года № 519</w:t>
+        <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 31 декабря 2024 года № 519.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О профессиональных квалификациях" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить профессиональный стандарт "Организация и нормирование труда" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту труда и социального партнерства Министерства труда и социальной защиты населения Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в течение пяти рабочих дней после подписания настоящего приказа направление его на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства труда и социальной защиты населения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра труда и социальной защиты населения Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -374,51 +335,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Министр</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -443,68 +414,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Жакупова</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -596,2476 +549,2794 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 декабря 2024 года № 519</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Профессиональный стандарт: "Организация и нормирование труда"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Область применения профессионального стандарта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Профессиональный стандарт разработан в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О профессиональных квалификациях" устанавливает общие требования к знаниям, умениям, навыкам, опыту работы с учетом формального и (или) неформального, и (или) информального образования, уровню квалификации и компетентности, содержанию, качеству и условиям труда в сфере организации и нормирования труда с целью повышения эффективности и качества профессиональной деятельности и служат основой в процессе признания профессиональных квалификаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящем профессиональном стандарте применяются следующие термины и определения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z18" w:id="9"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подпункт 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предусматривается в редакц</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ии приказа Министра труда и социальной защиты населения РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационно-коммуникационные технологии – совокупность методов работы с электронными информационными ресурсами и методов информационного взаимодействия, осуществляемых с применением аппаратно-программного комплекса и сети телекоммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) условия труда – условия оплаты, нормирования труда, выполнения трудовых обязанностей, режима рабочего времени и времени отдыха, порядок совмещения профессий (должностей), расширения зон обслуживания, выполнения обязанностей временно отсутствующего работника, безопасности и охраны труда, технические, производственно-бытовые условия, а также иные по согласованию сторон условия труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) нормы труда – мера затрат труда и устанавливаются для работника соответствующей квалификации в соответствии с достигнутым уровнем техники, технологии, организации производства и труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) замена и пересмотр норм труда – необходимый и закономерный процесс, требующий соответствующей организации контроля на уровне организации и его подразделений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) производительность труда – количественный показатель, характеризующий результативность труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) трудовая функция – набор взаимосвязанных действий, направленных на решение одной или нескольких задач процесса труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) нормирование труда – определение необходимых затрат труда (времени) на выполнение работы (изготовление единицы продукции) работниками в конкретных организационно-технических условиях и установление на этой основе норм труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) местные нормы труда – разрабатываются на предприятиях (в учреждениях, организациях) в тех случаях, когда отсутствуют межотраслевые и отраслевые нормативные материалы, при внедрении более прогрессивных организационно-технических условий или несоответствии норм учтенные при разработке действующих отраслевых норм труда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) рабочее место – место постоянного или временного нахождения работника при выполнении им трудовых обязанностей в процессе трудовой деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) микроэлементное нормирование – нормирование труда при помощи заранее разработанных микроэлементов трудового процесса, оно является очень перспективным направлением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) норма выработки – это установленный объем работ (количество единиц продукции), который работник или группа работников (в частности, бригада) соответствующей квалификации обязаны выполнить (изготовить, перевезти и так далее) в единицу рабочего времени в определенных организационно-технических условиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) межотраслевые нормы – предназначаются для нормирования труда на работах, выполняемых на предприятиях (в учреждениях, организациях) двух и более отраслей экономики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) межотраслевые типовые нормы труда – нормативные материалы по труду, которые используются для нормирования труда работников, занятых выполнением работ по одинаковой технологии в аналогичных организационно-технических условиях в различных отраслях экономики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) отраслевые типовые нормы – нормативные материалы по труду, предназначенные для нормирования труда на работах, выполняемых в организациях одной отрасли экономики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) норматив численности – установленная численность работников определенного профессионально - квалификационного состава, необходимая для выполнения конкретных функций, оказания услуг, выполнения определенного объема работ в определенных организационно - технических условиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) хронометражное наблюдение – метод изучения затрат времени с помощью фиксации и замеров продолжительности выполняемых действий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пункт 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакц</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ии приказа Министра труда и социальной защиты населения РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В настоящем профессиональном стандарте применяются следующие сокращения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИКТ – информационно-коммуникационные технологии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПС – профессиональный стандарт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ОКЭД – общий классификатор видов экономической деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ОРК – отраслевая рамка квалификаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       НПА – нормативный правовой акт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ТиПО – техническое и профессиональное обучение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Паспорт профессионального стандарта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Название профессионального стандарта: Организация и нормирование труда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Код профессионального стандарта: M70109</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Указание секции, раздела, группы, класса и подкласса согласно ОКЭД:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       • M Профессиональная, научная и техническая деятельность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       • 70 Деятельность головных компаний; консультирование по вопросам управления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       • 70.1 Деятельность головных компаний</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       • 70.10 Деятельность головных компаний</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       • 70.10.9 Деятельность прочих головных компаний</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Краткое описание профессионального стандарта: Разработка и внедрение необходимых затрат труда (времени) на выполнение работы (изготовление единицы продукции) работниками в конкретных организационно-технических условиях и установление на этой основе норм труда, определение сложности, квалификации и других характеристик работ для установления соответствующего уровня, разряда, категории.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Перечень карточек профессий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Руководитель (начальник) нормативно-исследовательской лаборатории по труду – 7 уровень ОРК</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Инженер по организации и нормированию труда – 6 уровень ОРК</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Инженер по организации и нормированию труда – 5 уровень ОРК</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Техник по нормированию труда – 4 уровень ОРК</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Хронометражист – 3 уровень ОРК</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Табельщик – 3 уровень ОРК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Карточки профессий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пункты 9, 12, 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предусматривается в редакц</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ии приказа Министра труда и социальной защиты населения РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2460"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9. Карточка профессии "Руководитель (начальник) нормативно-исследовательской лаборатории по труду":</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код группы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1222-0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код наименования занятия:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1222-0-006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Руководитель (начальник) нормативно-исследовательской лаборатории по труду</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень квалификации по ОРК:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 подуровень по ОРК:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень квалификации по ЕТКС, КС и др. типовых квалификационных характеристик:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z59" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Квалификационный справочник должностей руководителей, специалистов и других служащих, утвержденный </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 30 декабря 2020 года № 553 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22003). </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Глава 2 раздел 1 параграф 27 Начальник нормативно-исследовательской лаборатории по труду</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень профессионального образования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...15 lines deleted...]
-          <w:bookmarkStart w:name="z60" w:id="50"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z60" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень образования:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="50"/>
+          <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 послевузовское образование (магистратура, резидентура)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z61" w:id="51"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z61" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специальность:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="51"/>
+          <w:bookmarkEnd w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Бизнес и управление </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z62" w:id="52"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z62" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Квалификация:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="52"/>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 - </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к опыту работы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее (или послевузовское) образование по соответствующему направлению подготовки кадров и стаж работы на должностях по организации и нормированию труда не менее 5 лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Связь с неформальным и информальным образованием:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Повышение квалификации 1 раз в 3 года с получением сертификата </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Другие возможные наименования профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основная цель деятельности:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка, анализ (исследование) и совершенствование НПА, методик и нормативов в области труда с целью сокращения трудозатрат и улучшения результатов трудовой деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень трудовых функций:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 а) Обязательные трудовые функции:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z63" w:id="53"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z63" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Управление исследовательской деятельностью, направленной на совершенствование организации и нормирования труда.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
+          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Обеспечение методической поддержки и консультирование персонала по вопросам организации и нормирования труда.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 б) Дополнительные трудовые функции:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание трудовых функций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="54"/>
+          <w:bookmarkStart w:name="z64" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трудовая функция 1:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Управление исследовательской деятельностью, направленной на совершенствование организации и нормирования труда </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="55"/>
+          <w:bookmarkStart w:name="z65" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Навык 1:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="55"/>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Планирование и координация исследовательской деятельности в области повышения уровня нормирования труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3089,85 +3360,85 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z66" w:id="56"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z66" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Руководить работой и разрабатывать проекты перспективных и текущих планов нормативно-исследовательских работ, планов по труду организации, организационно-технических мероприятий по повышению производительности труда и эффективности производства, календарных планов пересмотра норм.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3205,51 +3476,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3273,85 +3544,85 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z68" w:id="57"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z68" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1.Нормативные правовые акты, методические и нормативно-технические материалы по организации и нормированию труда. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3375,88 +3646,88 @@
               <w:t>
 3. Основы технологии производства и деятельности организации.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Возможность признания навыка: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3466,109 +3737,109 @@
               <w:t>
 не рекомендуется</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z70" w:id="58"/>
+          <w:bookmarkStart w:name="z70" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Навык 2:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проведение перспективных научно-исследовательских работ по совершенствованию организации труда на предприятии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3592,85 +3863,85 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z71" w:id="59"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z71" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1.Организовывать проведение исследований по перспективным направлениям совершенствования организации и нормирования труда. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3708,51 +3979,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3776,85 +4047,85 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z73" w:id="60"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z73" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Порядок проведения нормативно-исследовательской работы, пересмотра норм труда, разработки организационно-технических мероприятий по повышению производительности труда, улучшению организации производства и определения их экономической эффективности.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3906,244 +4177,244 @@
               <w:t xml:space="preserve">
 4.Основы экономики, организации производства, труда и управления. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Возможность признания навыка: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  не рекомендуется</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="61"/>
+          <w:bookmarkStart w:name="z76" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трудовая функция 2:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="61"/>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение методической поддержки и консультирование персонала по вопросам организации и нормирования труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="62"/>
+          <w:bookmarkStart w:name="z77" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Навык 1:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="62"/>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Методическая помощь и консультирование персонала по вопросам организации и нормирования труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4167,85 +4438,85 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z78" w:id="63"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z78" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Обеспечивать методическое руководство подразделениями организации при разработке и реализации мероприятий по совершенствованию организации и нормирования труда на научной основе и определению экономической эффективности их внедрения.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4283,51 +4554,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4351,85 +4622,85 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z80" w:id="64"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z80" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Правила разработки, утверждения, замены и пересмотра норм труда.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="64"/>
+          <w:bookmarkEnd w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4481,88 +4752,88 @@
               <w:t>
 4.Основы экономики, организации производства, труда и управления.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Возможность признания навыка: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4572,109 +4843,109 @@
               <w:t>
 не рекомендуется</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="65"/>
+          <w:bookmarkStart w:name="z83" w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Навык 2:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
+          <w:bookmarkEnd w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контроль и анализ результатов проведенных работ по повышению производительности труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4698,85 +4969,85 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z84" w:id="66"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z84" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Координировать работу по выявлению резервов повышения производительности труда, разработке и осуществлении мероприятий по устранению потерь рабочего времени и улучшению его использования.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="66"/>
+          <w:bookmarkEnd w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4814,51 +5085,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -4882,85 +5153,85 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z86" w:id="67"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z86" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1.Принципы и методы мониторинга и контроля за выполнением норм и оценки результатов труда. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
+          <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4984,359 +5255,359 @@
               <w:t>
 3.Применение информационно-коммуникационных технологий.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Возможность признания навыка: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 не рекомендуется</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к личностным компетенциям:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Целеустремленность, ответственность, аналитический склад ума, внимательность, умение работать в команде, коммуникабельность, адаптивность, саморазвитие, лидерские качества</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Список технических регламентов и национальных стандартов:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Связь с другими профессиями в рамках ОРК: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень ОРК:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5346,88 +5617,88 @@
               <w:t>
 Наименование профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5873,70 +6144,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 подуровень по ОРК:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z88" w:id="68"/>
+          <w:bookmarkStart w:name="z88" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.2. II категории</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
+          <w:bookmarkEnd w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.1. I категории</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5971,88 +6242,90 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень квалификации по ЕТКС, КС и др. типовых квалификационных характеристик:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z89" w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Квалификационный справочник должностей руководителей, специалистов и других служащих, утвержденный </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 30 декабря 2020 года № 553 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22003). </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Глава 2 раздел 2 параграф 31 Инженер по нормированию труда, параграф 32 Инженер по организации труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6086,182 +6359,182 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень профессионального образования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z90" w:id="69"/>
+          <w:bookmarkStart w:name="z90" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень образования:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="69"/>
+          <w:bookmarkEnd w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее образование (бакалавриат, специалитет, ординатура)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z91" w:id="70"/>
+          <w:bookmarkStart w:name="z91" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специальность:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
+          <w:bookmarkEnd w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Менеджмент (по отраслям и областям применения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z92" w:id="71"/>
+          <w:bookmarkStart w:name="z92" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Квалификация:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
+          <w:bookmarkEnd w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6296,70 +6569,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к опыту работы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z93" w:id="72"/>
+          <w:bookmarkStart w:name="z93" w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров и стаж работы в должности инженера по организации/нормированию труда II категории не менее 2 лет.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
+          <w:bookmarkEnd w:id="75"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров и стаж работы в должности инженера по организации/нормированию труда без категории не менее 3 лет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6472,70 +6745,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Другие возможные наименования профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z94" w:id="73"/>
+          <w:bookmarkStart w:name="z94" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2422-3-001 Эксперт по нормирования труда</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
+          <w:bookmarkEnd w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6741,70 +7014,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 а) Обязательные трудовые функции:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z97" w:id="74"/>
+          <w:bookmarkStart w:name="z97" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1. Разработка технически обоснованных норм трудовых затрат. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
+          <w:bookmarkEnd w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Внедрение технически обоснованных норм трудовых затрат применительно к конкретным производственно-техническим условиям по видам и уровням сложности работ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6936,127 +7209,127 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z98" w:id="75"/>
+          <w:bookmarkStart w:name="z98" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трудовая функция 1:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
+          <w:bookmarkEnd w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка технически обоснованных норм трудовых затрат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="76"/>
+          <w:bookmarkStart w:name="z99" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Навык 1:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="76"/>
+          <w:bookmarkEnd w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Изучение технологического процесса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7118,70 +7391,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z100" w:id="77"/>
+          <w:bookmarkStart w:name="z100" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I категории (дополнительно к умениям II категории):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="77"/>
+          <w:bookmarkEnd w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7442,70 +7715,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z107" w:id="78"/>
+          <w:bookmarkStart w:name="z107" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Передовой отечественный и зарубежный опыт организации, нормирования и оплаты труда.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="78"/>
+          <w:bookmarkEnd w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7692,70 +7965,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z111" w:id="79"/>
+          <w:bookmarkStart w:name="z111" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Навык 2:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
+          <w:bookmarkEnd w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обработка данных полученных в результате исследований</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7817,70 +8090,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z112" w:id="80"/>
+          <w:bookmarkStart w:name="z112" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I категории (дополнительно к умениям II категории):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="80"/>
+          <w:bookmarkEnd w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8169,70 +8442,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z120" w:id="81"/>
+          <w:bookmarkStart w:name="z120" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Методы нормирования труда.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
+          <w:bookmarkEnd w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8419,70 +8692,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z124" w:id="82"/>
+          <w:bookmarkStart w:name="z124" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Навык 3:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="82"/>
+          <w:bookmarkEnd w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Расчет норм труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -8544,70 +8817,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z125" w:id="83"/>
+          <w:bookmarkStart w:name="z125" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I категории (дополнительно к умениям II категории):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="83"/>
+          <w:bookmarkEnd w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8924,70 +9197,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z134" w:id="84"/>
+          <w:bookmarkStart w:name="z134" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Методы оценки качества норм затрат труда, в частности их обоснованности, напряженности и однородности.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="84"/>
+          <w:bookmarkEnd w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9189,127 +9462,127 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z139" w:id="85"/>
+          <w:bookmarkStart w:name="z139" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трудовая функция 2:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="85"/>
+          <w:bookmarkEnd w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внедрение технически обоснованных норм трудовых затрат применительно к конкретным производственно-техническим условиям по видам и уровням сложности работ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z140" w:id="86"/>
+          <w:bookmarkStart w:name="z140" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Навык 1:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
+          <w:bookmarkEnd w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Методическая и практическая помощь по применению в подразделениях предприятия норм труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -9371,70 +9644,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z141" w:id="87"/>
+          <w:bookmarkStart w:name="z141" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I категории (дополнительно к умениям II категории):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkEnd w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9695,70 +9968,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z148" w:id="88"/>
+          <w:bookmarkStart w:name="z148" w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Постановления, распоряжения, приказы, методические и нормативные материалы по организации, нормированию и оплате труда.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
+          <w:bookmarkEnd w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10001,70 +10274,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z154" w:id="89"/>
+          <w:bookmarkStart w:name="z154" w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Навык 2:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="89"/>
+          <w:bookmarkEnd w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выполнение комплекса работ по совершенствованию нормирования труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10126,70 +10399,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z155" w:id="90"/>
+          <w:bookmarkStart w:name="z155" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I категории (дополнительно к умениям II категории):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="90"/>
+          <w:bookmarkEnd w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10394,70 +10667,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z160" w:id="91"/>
+          <w:bookmarkStart w:name="z160" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Постановления, распоряжения, приказы, методические и нормативные материалы по организации, нормированию труда.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="91"/>
+          <w:bookmarkEnd w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11591,88 +11864,90 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень квалификации по ЕТКС, КС и др. типовых квалификационных характеристик:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z164" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Квалификационный справочник должностей руководителей, специалистов и других служащих, утвержденный </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 30 декабря 2020 года № 553 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22003). </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Глава 2 раздел 2 параграф 31 Инженер по нормированию труда, параграф 32 Инженер по организации труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11706,182 +11981,182 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень профессионального образования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z165" w:id="92"/>
+          <w:bookmarkStart w:name="z165" w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень образования:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="92"/>
+          <w:bookmarkEnd w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Послесреднее образование (прикладной бакалавриат)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z166" w:id="93"/>
+          <w:bookmarkStart w:name="z166" w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специальность:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="93"/>
+          <w:bookmarkEnd w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Менеджмент (по отраслям и областям применения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z167" w:id="94"/>
+          <w:bookmarkStart w:name="z167" w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Квалификация:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
+          <w:bookmarkEnd w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12072,70 +12347,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Другие возможные наименования профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z168" w:id="95"/>
+          <w:bookmarkStart w:name="z168" w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2422-3-001 Эксперт по нормирования труда</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="95"/>
+          <w:bookmarkEnd w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12313,70 +12588,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 а) Обязательные трудовые функции:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z170" w:id="96"/>
+          <w:bookmarkStart w:name="z170" w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Определение трудоемкости работ и нормативной численности.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="96"/>
+          <w:bookmarkEnd w:id="100"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Анализ состояния организации и нормирования труда.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12508,127 +12783,127 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z171" w:id="97"/>
+          <w:bookmarkStart w:name="z171" w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трудовая функция 1:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="97"/>
+          <w:bookmarkEnd w:id="101"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Определение трудоемкости работ и нормативной численности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z172" w:id="98"/>
+          <w:bookmarkStart w:name="z172" w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Навык 1:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="102"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Расчет норм труда по видам работ, выполняемых на предприятии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12690,70 +12965,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z173" w:id="99"/>
+          <w:bookmarkStart w:name="z173" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Применять межотраслевые, отраслевые и другие прогрессивные нормативы для установления норм труда.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="99"/>
+          <w:bookmarkEnd w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12986,70 +13261,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z179" w:id="100"/>
+          <w:bookmarkStart w:name="z179" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Постановления, распоряжения, приказы, методические и нормативные материалы по организации, нормированию труда.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="100"/>
+          <w:bookmarkEnd w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13180,70 +13455,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z181" w:id="101"/>
+          <w:bookmarkStart w:name="z181" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Навык 2:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="101"/>
+          <w:bookmarkEnd w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контроль за соблюдением требований установленных в нормах труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13305,70 +13580,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z182" w:id="102"/>
+          <w:bookmarkStart w:name="z182" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Осуществлять контроль использования рабочего времени.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="102"/>
+          <w:bookmarkEnd w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13601,70 +13876,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z188" w:id="103"/>
+          <w:bookmarkStart w:name="z188" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Правила разработки, утверждения, замены и пересмотра норм труда работодателем, типовых норм и нормативов по труду, единых и (или) межотраслевых типовых норм по труду для всех сфер деятельности.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13810,127 +14085,127 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z191" w:id="104"/>
+          <w:bookmarkStart w:name="z191" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трудовая функция 2:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="104"/>
+          <w:bookmarkEnd w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Анализ состояния организации и нормирования труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z192" w:id="105"/>
+          <w:bookmarkStart w:name="z192" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Навык 1:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
+          <w:bookmarkEnd w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Определение эффективности норм труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -13992,70 +14267,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z193" w:id="106"/>
+          <w:bookmarkStart w:name="z193" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Анализировать степень обоснованности и напряженности норм затрат труда.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkEnd w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14232,70 +14507,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z197" w:id="107"/>
+          <w:bookmarkStart w:name="z197" w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Методы учета и анализа показателей по труду.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
+          <w:bookmarkEnd w:id="111"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14482,70 +14757,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z201" w:id="108"/>
+          <w:bookmarkStart w:name="z201" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Навык 2:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
+          <w:bookmarkEnd w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Планирование и анализ численности и трудозатрат на персонал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14607,70 +14882,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z202" w:id="109"/>
+          <w:bookmarkStart w:name="z202" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Оценивать потребность в нормативной численности работников.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
+          <w:bookmarkEnd w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14791,70 +15066,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z204" w:id="110"/>
+          <w:bookmarkStart w:name="z204" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Методы контроля соблюдения требований рациональной организации труда в устанавливаемых нормах затрат труда.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="110"/>
+          <w:bookmarkEnd w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15951,70 +16226,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 подуровень по ОРК:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z206" w:id="111"/>
+          <w:bookmarkStart w:name="z206" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.0. без категории</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="111"/>
+          <w:bookmarkEnd w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16077,88 +16352,90 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень квалификации по ЕТКС, КС и др. типовых квалификационных характеристик:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z208" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Квалификационный справочник должностей руководителей, специалистов и других служащих, утвержденный </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 30 декабря 2020 года № 553 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22003). </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Глава 2 раздел 2 параграф 28 Техник по труду</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16193,183 +16470,183 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень профессионального образования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z209" w:id="112"/>
+          <w:bookmarkStart w:name="z209" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень образования:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkEnd w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТиПО (специалист среднего звена)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z210" w:id="113"/>
+          <w:bookmarkStart w:name="z210" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специальность:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
+          <w:bookmarkEnd w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Менеджмент (по отраслям и областям применения)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z211" w:id="114"/>
+          <w:bookmarkStart w:name="z211" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Квалификация:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="114"/>
+          <w:bookmarkEnd w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16404,70 +16681,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к опыту работы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z212" w:id="115"/>
+          <w:bookmarkStart w:name="z212" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 I категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) образование по соответствующей специальности (квалификации) и стаж работы в должности техника II категории не менее 2 лет. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
+          <w:bookmarkEnd w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16801,70 +17078,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 а) Обязательные трудовые функции:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z214" w:id="116"/>
+          <w:bookmarkStart w:name="z214" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1.Сбор данных о производственных процессах для последующего расчета норм труда. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
+          <w:bookmarkEnd w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.Обработка данных о производственных процессах для выявления предложений по улучшению эффективности труда.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17016,70 +17293,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z215" w:id="117"/>
+          <w:bookmarkStart w:name="z215" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Трудовая функция 1 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
+          <w:bookmarkEnd w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сбор данных о производственных процессах для последующего расчета норм труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
@@ -17180,70 +17457,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z216" w:id="118"/>
+          <w:bookmarkStart w:name="z216" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I категории (дополнительно к умениям II категории):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="118"/>
+          <w:bookmarkEnd w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17506,70 +17783,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z223" w:id="119"/>
+          <w:bookmarkStart w:name="z223" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Основные принципы и требования законодательства, методические материалы и стандарты в области организации и нормирования труда.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
+          <w:bookmarkEnd w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17808,70 +18085,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z225" w:id="120"/>
+          <w:bookmarkStart w:name="z225" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I категории (дополнительно к умениям II категории):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="120"/>
+          <w:bookmarkEnd w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18134,70 +18411,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z232" w:id="121"/>
+          <w:bookmarkStart w:name="z232" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Методы и инструменты анализа данных, включая статистические методы, искусственный интеллект и визуализацию данных.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="121"/>
+          <w:bookmarkEnd w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18354,70 +18631,70 @@
               </w:rPr>
               <w:t xml:space="preserve">
 Трудовая функция 2 Обработка данных о производственных процессах для выявления предложений по улучшению эффективности труда </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z234" w:id="122"/>
+          <w:bookmarkStart w:name="z234" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Навык 1: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="122"/>
+          <w:bookmarkEnd w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Определение и расчет норм труда для различных условий производства и категорий персонала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -18480,70 +18757,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z235" w:id="123"/>
+          <w:bookmarkStart w:name="z235" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I -II категорий (дополнительно к умениям без категории):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
+          <w:bookmarkEnd w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18722,70 +18999,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z239" w:id="124"/>
+          <w:bookmarkStart w:name="z239" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Основные принципы и требования законодательства, методические материалы и стандарты в области организации и нормирования труда.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
+          <w:bookmarkEnd w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18918,70 +19195,70 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z241" w:id="125"/>
+          <w:bookmarkStart w:name="z241" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Навык 2:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
+          <w:bookmarkEnd w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обработка и анализ проведенных работ по нормированию труда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -19044,70 +19321,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z242" w:id="126"/>
+          <w:bookmarkStart w:name="z242" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I -II категорий (дополнительно к умениям без категории):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
+          <w:bookmarkEnd w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19314,70 +19591,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z247" w:id="127"/>
+          <w:bookmarkStart w:name="z247" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Основные принципы работы производственных процессов и специфики отрасли для правильного анализа и мониторинга данных.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="127"/>
+          <w:bookmarkEnd w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20477,88 +20754,90 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень квалификации по ЕТКС, КС и др. типовых квалификационных характеристик:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z249" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Квалификационный справочник должностей руководителей, специалистов и других служащих, утвержденный </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 30 декабря 2020 года № 553 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22003). </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Глава 2 раздел 3 параграф 40 Хронометражист</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -20594,182 +20873,182 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень профессионального образования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z250" w:id="128"/>
+          <w:bookmarkStart w:name="z250" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень образования:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
+          <w:bookmarkEnd w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТиПО (рабочие профессии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z251" w:id="129"/>
+          <w:bookmarkStart w:name="z251" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специальность:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="129"/>
+          <w:bookmarkEnd w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z252" w:id="130"/>
+          <w:bookmarkStart w:name="z252" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Квалификация:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
+          <w:bookmarkEnd w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21159,70 +21438,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 а) Обязательные трудовые функции:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z253" w:id="131"/>
+          <w:bookmarkStart w:name="z253" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Проведение хронометражных измерений и наблюдений за выполнением рабочих операций.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkEnd w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.Выявление потерь рабочего времени.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21356,126 +21635,128 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z254" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трудовая функция 1</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проведение хронометражных измерений и наблюдений за выполнением рабочих операций</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z255" w:id="132"/>
+          <w:bookmarkStart w:name="z255" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Навык 1:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkEnd w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проведение хронометражных измерений и наблюдений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -21538,70 +21819,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z256" w:id="133"/>
+          <w:bookmarkStart w:name="z256" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Изучать техники и технологии проведения работ.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21808,70 +22089,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z261" w:id="134"/>
+          <w:bookmarkStart w:name="z261" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Виды хронометражных наблюдений.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
+          <w:bookmarkEnd w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22166,70 +22447,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z265" w:id="135"/>
+          <w:bookmarkStart w:name="z265" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Определять фактические затраты рабочего времени на выполнение работ, операций, в течение смены, рабочего процесса.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
+          <w:bookmarkEnd w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22352,70 +22633,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z267" w:id="136"/>
+          <w:bookmarkStart w:name="z267" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Методы изучения трудовых процессов и передовых методов и приемов труда, использования рабочего времени.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="136"/>
+          <w:bookmarkEnd w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22562,70 +22843,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z270" w:id="137"/>
+          <w:bookmarkStart w:name="z270" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Трудовая функция 2 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="137"/>
+          <w:bookmarkEnd w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выявление потерь рабочего времени</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
@@ -22726,70 +23007,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z271" w:id="138"/>
+          <w:bookmarkStart w:name="z271" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Сопоставлять данные фактического и планового баланса рабочего времени.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="138"/>
+          <w:bookmarkEnd w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22912,70 +23193,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z273" w:id="139"/>
+          <w:bookmarkStart w:name="z273" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Методы анализа использования затрат рабочего времени.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="139"/>
+          <w:bookmarkEnd w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23242,70 +23523,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z276" w:id="140"/>
+          <w:bookmarkStart w:name="z276" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Осуществлять отбор наиболее рациональных элементов операций для включения их в нормы труда.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="140"/>
+          <w:bookmarkEnd w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.Формировать отчет по итогам проведенных фотохронометражных наблюдений, замеров.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23400,70 +23681,70 @@
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z277" w:id="141"/>
+          <w:bookmarkStart w:name="z277" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Методы анализа использования затрат рабочего времени.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="141"/>
+          <w:bookmarkEnd w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23990,1364 +24271,1364 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14. Карточка профессии "Табельщик":</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код группы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4311-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код наименования занятия:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4311-4-003</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Табельщик</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень квалификации по ОРК:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 уровень ОРК</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 подуровень по ОРК:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень квалификации по ЕТКС, КС и др. типовых квалификационных характеристик:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z280" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Квалификационный справочник должностей руководителей, специалистов и других служащих, утвержденный </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 30 декабря 2020 года № 553 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22003). </w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Глава 2 раздел 3 параграф 38 Табельщик</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень профессионального образования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z281" w:id="142"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z281" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень образования:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="142"/>
+          <w:bookmarkEnd w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ТиПО (рабочие профессии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z282" w:id="143"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z282" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специальность:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="143"/>
+          <w:bookmarkEnd w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z283" w:id="144"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z283" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Квалификация:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="144"/>
+          <w:bookmarkEnd w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к опыту работы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) образование по соответствующей специальности (квалификации) без предъявления требований к стажу работы или общее среднее образование и специальная подготовка по установленной программе без предъявления требований к стажу работы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Связь с неформальным и информальным образованием:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Повышение квалификации 1 раз в 3 года с получением сертификата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Другие возможные наименования профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основная цель деятельности:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обеспечение точного учета рабочего времени работников и ведение табеля учета рабочего времени, что включает в себя регистрацию отработанных часов, контроль за соблюдением графиков работы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень трудовых функций:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 а) Обязательные трудовые функции:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z284" w:id="145"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z284" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Сбор и оформление данных о рабочем времени занятых на предприятии работников.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="145"/>
+          <w:bookmarkEnd w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Подготовка отчетности по учету рабочего времени.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 б) Дополнительные трудовые функции:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25361,150 +25642,150 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z285" w:id="146"/>
+          <w:bookmarkStart w:name="z285" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Трудовая функция 1 </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="146"/>
+          <w:bookmarkEnd w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сбор и оформление данных о рабочем времени занятых на предприятии работников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z286" w:id="147"/>
+          <w:bookmarkStart w:name="z286" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Навык 1: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="147"/>
+          <w:bookmarkEnd w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сбор данных о действующей системе организации труда.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25529,85 +25810,85 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z287" w:id="148"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z287" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Вести табельный учет фактического времени пребывания работников в организации, осуществление контроля за их своевременной явкой на работу и уходом с работы, нахождением на рабочих местах.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="148"/>
+          <w:bookmarkEnd w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -25646,51 +25927,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25715,85 +25996,85 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z289" w:id="149"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z289" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Основные концепции и методы планирования рабочих процессов, включая определение последовательности операций, распределение ресурсов и управление временем.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="149"/>
+          <w:bookmarkEnd w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -25818,88 +26099,88 @@
 3.Применение информационно-коммуникационных технологий.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возможность признания навыка:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -25910,109 +26191,109 @@
 не рекомендуется</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z291" w:id="150"/>
+          <w:bookmarkStart w:name="z291" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Навык 2: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="150"/>
+          <w:bookmarkEnd w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Мониторингпроизводственных процессов и трудовых ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26037,85 +26318,85 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z292" w:id="151"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z292" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Контролировать своевременность представления работниками листков о временной нетрудоспособности, справок по уходу за больными и иных документов, подтверждающих право на их отсутствие на работе.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="151"/>
+          <w:bookmarkEnd w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -26154,51 +26435,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26223,85 +26504,85 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z294" w:id="152"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z294" w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Методы установления норм и стандартов труда.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="152"/>
+          <w:bookmarkEnd w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -26326,88 +26607,88 @@
 3.Основы физиологии, психологии и организации труда.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возможность признания навыка:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26421,150 +26702,150 @@
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z296" w:id="153"/>
+          <w:bookmarkStart w:name="z296" w:id="161"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трудовая функция 2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="153"/>
+          <w:bookmarkEnd w:id="161"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Подготовка отчетности по учету рабочего времени </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z297" w:id="154"/>
+          <w:bookmarkStart w:name="z297" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Навык 1: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="154"/>
+          <w:bookmarkEnd w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ведение отчетности о периодах занятости работников</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26589,85 +26870,85 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z298" w:id="155"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z298" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1.Участвовать в оформлении отчетов и внутренней документации о периодах занятости работников предприятия по разным критериям: подразделениям, должностям, видам оплаты. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="155"/>
+          <w:bookmarkEnd w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -26706,51 +26987,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26775,85 +27056,85 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z300" w:id="156"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z300" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Основы статистики и методов анализа данных, таких как среднее значение, медиана, дисперсия, корреляция, регрессия и другие.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="156"/>
+          <w:bookmarkEnd w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -26878,88 +27159,88 @@
 3.Применение информационно-коммуникационных технологий.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возможность признания навыка:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -26970,109 +27251,109 @@
 не рекомендуется</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z302" w:id="157"/>
+          <w:bookmarkStart w:name="z302" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Навык 2: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="157"/>
+          <w:bookmarkEnd w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подготовка отчетной информации о трудовых ресурсах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27097,85 +27378,85 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z303" w:id="158"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z303" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Представлять табель, содержащий сведения о фактически отработанном времени, сверхурочных часах работы, нарушениях трудовой дисциплины.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="158"/>
+          <w:bookmarkEnd w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -27214,51 +27495,51 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27283,163 +27564,163 @@
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z305" w:id="159"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z305" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.Действующихе нормы и стандарты в области сбора, анализа и отчетности данных организации и нормирования труда.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="159"/>
+          <w:bookmarkEnd w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.Основы физиологии, психологии и организации труда.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возможность признания навыка:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27474,51 +27755,51 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к личностным компетенциям:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27553,51 +27834,51 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Список технических регламентов и национальных стандартов:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27632,88 +27913,88 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Связь с другими профессиями в рамках ОРК: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень ОРК:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -27724,141 +28005,141 @@
 Наименование профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техник по нормированию труда/ техник по труду</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z306" w:id="160"/>
+    <w:bookmarkStart w:name="z306" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Технические данные профессионального стандарта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -27891,70 +28172,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15. Наименование государственного органа (фамилия, имя и отчество исполнителя, е-почта, телефон)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z307" w:id="161"/>
+          <w:bookmarkStart w:name="z307" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Министерство труда и социальной защиты населения Республики Казахстан</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="161"/>
+          <w:bookmarkEnd w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -28016,70 +28297,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16. Организации, участвующие в разработке/актуализации (наименование организации, фамилия, имя и отчество исполнителя, е-почта, телефон)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z309" w:id="162"/>
+          <w:bookmarkStart w:name="z309" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 РГП на ПХВ "Республиканский научно-исследовательский институт охраны труда Министерства труда и социальной защиты населения РК", </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="162"/>
+          <w:bookmarkEnd w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -28532,55 +28813,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -28906,31 +29187,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>