--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5885d8a" w14:textId="5885d8a">
+    <w:p w14:paraId="f619776" w14:textId="f619776">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -836,1959 +836,2147 @@
         <w:t xml:space="preserve">
       6) организация повышения квалификации работников центров трудовой мобильности (карьерных центров) (далее – организация повышения квалификации) – структурное подразделение Центра развития трудовых ресурсов, осуществляющее повышение квалификации специалистов местных исполнительных органов и центров трудовой мобильности (карьерных центров) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 16 Социального кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) онлайн-платформа непрерывного профессионального развития работников центров трудовой мобильности (карьерных центров) (далее – Платформа) – информационная система обеспечивающая возможность повышения квалификации и аттестации работника центра трудовой мобильности (карьерного центра) в онлайн режиме;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 11.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Центр развития трудовых ресурсов – юридическое лицо, создаваемое по решению Правительства Республики Казахстан при уполномоченном государственном органе, обеспечивающее информационно-аналитическое сопровождение рынка труда, активных мер содействия занятости, методологическую поддержку служб занятости, развитие и сопровождение единой информационной системы социально-трудовой сферы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) индивидуальный план обучения – план развития компетенций работника центра трудовой мобильности (карьерного центра) на календарный год, включающий учебные курсы (модули) обязательные к прохождению;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) профессиональный стандарт – письменный официальный документ, устанавливающий общие требования к знаниям, умениям, навыкам, опыту работы с учетом формального и (или) неформального, и (или) информального образования, уровню квалификации и компетентности, содержанию, качеству и условиям труда, в области профессиональной деятельности "Содействие занятости", утвержденный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 19 июня 2024 года № 200 "Об утверждении профессионального стандарта "Содействие занятости";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, городах областного и республиканского значения, столице;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      11) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, городах областного и республиканского значения, столице;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган области, городов республиканского значения, столицы, определяющий направления в сфере социальной защиты и занятости населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      12) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Аттестация работников центров трудовой мобильности (карьерных центров) проводится не реже одного раза в три года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      13) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган области, городов республиканского значения, столицы, определяющий направления в сфере социальной защиты и занятости населения.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Работники, впервые поступившие на службу в центр трудовой мобильности (карьерный центр), проходят первичную аттестацию на соответствие занимаемой должности в течение года, но не ранее 6 (шести) месяцев со дня занятия должности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      3. Аттестация работников центров трудовой мобильности (карьерных центров) проводится не реже одного раза в три года.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Специалистам, впервые поступившим на службу в центр трудовой мобильности (карьерный центр), присваивается квалификационная категория "без категории" до прохождения первичной аттестации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      4. Работники, впервые поступившие на службу в центр трудовой мобильности (карьерный центр), проходят первичную аттестацию на соответствие занимаемой должности в течение года, но не ранее 6 (шести) месяцев со дня занятия должности.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Аттестации не подлежат работники центра трудовой мобильности (карьерных центров):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      5. Специалистам, впервые поступившим на службу в центр трудовой мобильности (карьерный центр), присваивается квалификационная категория "без категории" до прохождения первичной аттестации.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проработавшие в занимаемой должности менее шести месяцев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
-[...15 lines deleted...]
-      6. Аттестации не подлежат работники центра трудовой мобильности (карьерных центров):</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) беременные женщины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
-[...15 lines deleted...]
-      1) проработавшие в занимаемой должности менее шести месяцев;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) находящиеся в отпуске по беременности и родам или отпуске по уходу за ребенком или отпуске для работников, усыновивших (удочеривших) новорожденного ребенка (детей), не ранее, чем через двенадцать месяцев после выхода на работу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...15 lines deleted...]
-      2) беременные женщины;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) находящиеся в учебном отпуске.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
-[...15 lines deleted...]
-      3) находящиеся в отпуске по беременности и родам или отпуске по уходу за ребенком или отпуске для работников, усыновивших (удочеривших) новорожденного ребенка (детей), не ранее, чем через двенадцать месяцев после выхода на работу;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Квалификационные категории специалистам структурных подразделений (отделов, секторов) карьерных центров присваиваются сроком на три года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
-[...15 lines deleted...]
-      4) находящиеся в учебном отпуске.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа Министра труда и социальной защиты населения РК от 12.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 271</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок проведения аттестации работников центров трудовой мобильности (карьерных центров)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      7. Квалификационные категории специалистам структурных подразделений (отделов, секторов) карьерных центров присваиваются сроком на три года.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Организация работы по проведению аттестации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Аттестация включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тестирование работников центров трудовой мобильности (карьерных центров);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оценку профессиональной деятельности специалистов карьерных центров при заявлении на квалификационную категорию.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа Министра труда и социальной защиты населения РК от 12.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Министра труда и социальной защиты населения РК от 12.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 271</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...153 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Центр трудовой мобильности формирует на Платформе список аттестуемых на предстоящую аттестацию по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа Министра труда и социальной защиты населения РК от 12.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 271</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. По мере необходимости центр трудовой мобильности корректирует список аттестуемых в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) потери трудоспособности работника на длительное время (не более двух месяцев);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нахождения работника в отпуске по беременности и родам или отпуске по уходу за ребенком или отпуске для работников, усыновивших (удочеривших) новорожденного ребенка (детей);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) нахождения работника в служебной командировке за рубежом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Объявление о предстоящей аттестации работников центров трудовой мобильности (карьерных центров), содержащее сроки проведения тестирования, публикуется на официальных интернет-ресурсах уполномоченного государственного органа и организации повышения квалификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Работнику центра трудовой мобильности (карьерного центра) в личном кабинете на Платформе отображаются сроки, доступ, статусы прохождения аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок проведения тестирования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Тестирование работников центров трудовой мобильности (карьерных центров) проводится в электронном формате на Платформе с использованием программного обеспечения для наблюдения, протоколирования и оценивания поведения пользователей на платной основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. К тестированию допускается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) работник центра трудовой мобильности (карьерного центра), прошедший курсы повышения квалификации в количестве часов, определенных в индивидуальном плане обучения на Платформе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) специалист карьерного центра, прошедший курсы повышения квалификации на Платформе по профилю заявленной квалификационной категории, при заявлении на квалификационную категорию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа Министра труда и социальной защиты населения РК от 12.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Министра труда и социальной защиты населения РК от 12.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 271</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Разработку заданий (вопросов) для тестирования и размещение на Платформе осуществляет организация повышения квалификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Тестирование состоит из 100 (ста) заданий (вопросов), из которых:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50 (пятьдесят) вопросов – на знание нормативных правовых актов, предусмотренных в квалификационных характеристиках и профессиональном стандарте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50 (пятьдесят) вопросов – на владение знаниями, навыками и умениями, необходимыми для выполнения трудовых функций и должностных обязанностей в соответствии с квалификационными характеристиками и профессиональным стандартом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Результат тестирования считается положительным при достижении пороговых уровней для:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z135" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) работника центра трудовой мобильности (карьерного центра) при первичной аттестации – 70%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z136" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) специалиста карьерного центра при заявлении на квалификационную категорию – 70%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z137" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) руководителя структурного подразделения, заместителя директора, директора – 85%;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z138" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) специалиста центра трудовой мобильности, ассистента карьерного центра – 70%.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...82 lines deleted...]
-    </w:p>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа Министра труда и социальной защиты населения РК от 12.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 271</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Продолжительность прохождения тестирования без учета времени на ознакомление с правилами составляет 120 (сто двадцать) минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. При установлении факта нарушения правил, обнаруженных программным обеспечением для наблюдения, протоколирования и оценивания поведения аттестуемых, независимо от срока сдачи тестирования, производится аннулирование результатов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Результат тестирования после завершения отображается на экране компьютера и в личном кабинете работника центра трудовой мобильности (карьерного центра) на Платформе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При несогласии с результатом тестирования работник центра трудовой мобильности (карьерного центра) подаҰт заявление на апелляцию через Платформу с мотивированным обоснованием (подробным пояснением) по каждому заданию (вопросу) не позднее двух рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Министра труда и социальной защиты населения РК от 12.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 – в редакции приказа Министра труда и социальной защиты населения РК от 12.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 271</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...383 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22. Апелляционная комиссия создается приказом руководителя организации повышения квалификации, состав которой формируется и определяется организацией самостоятельно.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Апелляционная комиссия состоит из нечетного количества специалистов, включая председателя комиссии, членов комиссии, за исключением секретаря, не имеющего права голоса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Решение апелляционной комиссии оформляется протоколом в произвольной форме не позднее 5 (пяти) календарных дней со дня поступления заявления и размещается на Платформе.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      23. Апелляционная комиссия состоит из нечетного количества специалистов, включая председателя комиссии, членов комиссии, за исключением секретаря, не имеющего права голоса.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Апелляция рассматривается в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      24. Решение апелляционной комиссии оформляется протоколом в произвольной форме не позднее 5 (пяти) календарных дней со дня поступления заявления и размещается на Платформе.</w:t>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по содержанию тестовых заданий:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      25. Апелляция рассматривается в случаях:</w:t>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несогласия с правильным ответом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      1) по содержанию тестовых заданий:</w:t>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствия правильного ответа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      несогласия с правильным ответом;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      некорректного задания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      отсутствия правильного ответа;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по техническим причинам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      некорректного задания;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отсутствия фрагмента или текста в заданиях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      2) по техническим причинам:</w:t>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      возникновения программной ошибки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      отсутствия фрагмента или текста в заданиях;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. По результатам апелляции в личном кабинете работника центра трудовой мобильности (карьерного центра) на Платформе отображаются результаты тестирования с учетом апелляции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Аттестуемый, набравший по результатам тестирования менее порогового уровня, установленного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подлежит присвоению квалификационной категории на один уровень ниже действующей квалификационной категории при заявлении на квалификационную категорию, за исключением специалистов, имеющих квалификационную категорию "без категории";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подлежит повторной аттестации не позже, чем через двенадцать месяцев;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      1) подлежит присвоению квалификационной категории на один уровень ниже действующей квалификационной категории при заявлении на квалификационную категорию, за исключением специалистов, имеющих квалификационную категорию "без категории";</w:t>
+    <w:bookmarkStart w:name="z139" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не допускается к этапу оценки профессиональной деятельности при заявлении на квалификационную категорию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      2) подлежит повторной аттестации не позже, чем через двенадцать месяцев;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции приказа Министра труда и социальной защиты населения РК от 12.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 271</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Аттестуемый, участвующий в повторной аттестации и набравший по результатам тестирования менее установленного порогового уровня:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z139" w:id="74"/>
-[...15 lines deleted...]
-      3) не допускается к этапу оценки профессиональной деятельности при заявлении на квалификационную категорию.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подлежит увольнению при заявлении на квалификационную категорию, за исключением специалистов, имеющих квалификационную категорию "карьерный консультант", "кейс-менеджер", "наставник", либо при подтверждении соответствия занимаемой должности работниками, впервые поступившими на службу в центр трудовой мобильности (карьерный центр), ассистентами карьерного центра, специалистами центров трудовой мобильности, руководителями структурных подразделений, заместителями директоров, директорами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подлежит присвоению квалификационной категории на один уровень ниже действующей квалификационной категории при заявлении на квалификационную категорию, за исключением специалистов, имеющих квалификационную категорию "без категории".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции приказа Министра труда и социальной защиты населения РК от 12.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 – в редакции приказа Министра труда и социальной защиты населения РК от 12.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 271</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
-[...35 lines deleted...]
-      1) подлежит увольнению при заявлении на квалификационную категорию, за исключением специалистов, имеющих квалификационную категорию "карьерный консультант", "кейс-менеджер", "наставник", либо при подтверждении соответствия занимаемой должности работниками, впервые поступившими на службу в центр трудовой мобильности (карьерный центр), ассистентами карьерного центра, специалистами центров трудовой мобильности, руководителями структурных подразделений, заместителями директоров, директорами;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2-1. Порядок оценки профессиональной деятельности специалиста карьерного центра</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z82" w:id="77"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены параграфом 2-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 12.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 271</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="79"/>
+    <w:bookmarkStart w:name="z141" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28-1. Специалист карьерного центра, набравший по результатам тестирования пороговый уровень, установленный в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2803,378 +2991,378 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, проходит оценку профессиональной деятельности согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам в течение 2 (двух) календарных дней после дня завершения этапа тестирования.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Порядок присвоения (подтверждения) квалификационной категории и подтверждения соответствия занимаемой должности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Присвоение (подтверждение) квалификационной категории или подтверждение соответствия занимаемой должности осуществляется в соответствии с квалификационными характеристиками с соблюдением сроков прохождения и принципа последовательности квалификационной категории.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. По результатам тестирования на Платформе формируется одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z142" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по работнику центра трудовой мобильности (карьерного центра) при первичной аттестации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z143" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соответствует занимаемой должности – 70 и более баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z144" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не соответствует занимаемой должности – 69 и менее баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z145" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по специалисту карьерного центра при заявлении на квалификационную категорию:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z146" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соответствует заявленной квалификационной категории – 85 и более баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z147" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не соответствует заявленной квалификационной категории –соответствует действующей квалификационной категории – от 70 до 84 баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z148" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не соответствует заявленной квалификационной категории –соответствует квалификационной категории, ниже заявленной на один уровень – 69 и менее баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z149" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по руководителю структурного подразделения, заместителю директора, директору:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z150" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соответствует занимаемой должности – 85 и более баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z151" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не соответствует занимаемой должности – 84 и менее баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z152" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по специалисту центра трудовой мобильности, ассистенту карьерного центра:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z153" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соответствует занимаемой должности – 70 и более баллов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z154" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не соответствует занимаемой должности – 69 и менее баллов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...315 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 30 – в редакции приказа Министра труда и социальной защиты населения РК от 12.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3184,131 +3372,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z96" w:id="96"/>
+    <w:bookmarkStart w:name="z96" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Организация повышения квалификации в течение 5 (пяти) рабочих дней после дня завершения тестирования направляет в местные исполнительные органы по вопросам социальной защиты и занятости населения областей, городов республиканского значения и столицы сведения о результатах тестирования работников центров трудовой мобильности (карьерных центров) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z97" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. В течение 3 (трех) рабочих дней после получения сведений о результатах тестирования работников центров трудовой мобильности (карьерных центров) местный исполнительный орган по вопросам социальной защиты и занятости населения области, города республиканского значения и столицы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z98" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) принимает решение о присвоении (подтверждении) квалификационной категории или о соответствии занимаемой должности на основании сведений о результатах тестирования работников центров трудовой мобильности (карьерных центров);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z97" w:id="97"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="99"/>
+    <w:bookmarkStart w:name="z99" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) выдает работнику центра трудовой мобильности (карьерного центра) свидетельство по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3323,131 +3511,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> или </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z100" w:id="100"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z100" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) направляет в уполномоченный государственный орган информацию о присвоении (подтверждении) квалификационной категории или о соответствии занимаемой должности работников центров трудовой мобильности (карьерных центров) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z101" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. При принятии решения "не соответствует заявленной квалификационной категории" за аттестуемым сохраняется имеющаяся квалификационная категория до завершения срока ее действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z102" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. При переходе от среднего уровня квалификации к высшему уровню квалификации у специалиста карьерного центра сохраняется имеющая квалификационная категория "без категории", "карьерный консультант" до истечения ее срока действия.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z101" w:id="101"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3692,68 +3880,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="103"/>
+    <w:bookmarkStart w:name="z105" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Список аттестуемых работников центров трудовой мобильности и/или карьерных центров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -4905,68 +5093,144 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1-2 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 11.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Критерии оценки профессиональной деятельности специалиста карьерного центра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 1-2 в соответствии с приказом Министра труда и социальной защиты населения РК от 12.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5004,80 +5268,80 @@
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z159" w:id="105"/>
+          <w:bookmarkStart w:name="z159" w:id="103"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
+          <w:bookmarkEnd w:id="103"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5201,80 +5465,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z165" w:id="106"/>
+          <w:bookmarkStart w:name="z165" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkEnd w:id="104"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5399,80 +5663,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z171" w:id="107"/>
+          <w:bookmarkStart w:name="z171" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
+          <w:bookmarkEnd w:id="105"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -5715,80 +5979,80 @@
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z183" w:id="108"/>
+          <w:bookmarkStart w:name="z183" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
+          <w:bookmarkEnd w:id="106"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6010,70 +6274,70 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0 баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="109"/>
+    <w:bookmarkStart w:name="z195" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Достижение показателей учитываются за период между аттестациями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6256,68 +6520,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="110"/>
+    <w:bookmarkStart w:name="z108" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о результатах тестирования работников центров трудовой мобильности (карьерных центров)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6997,70 +7261,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="111"/>
+    <w:bookmarkStart w:name="z109" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7692,341 +7956,341 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="112"/>
+    <w:bookmarkStart w:name="z112" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о присвоении квалификационной категории</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z113" w:id="111"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решением ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (местный исполнительный орган по вопросам социальной защиты и занятости</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   населения области, города республиканского   значения и столицы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от "____" "__________" 20___ года,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               Ф.И.О. (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>присвоена квалификационная категория __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 (наименование категории)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      со сроком до "____" "_________" 20___ года.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z113" w:id="113"/>
-[...9 lines deleted...]
-      Решением ______________________________________________________________</w:t>
+      <w:bookmarkStart w:name="z115" w:id="113"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             (местный исполнительный орган по вопросам социальной защиты и занятости</w:t>
-[...120 lines deleted...]
-      со сроком до "____" "_________" 20___ года.</w:t>
+        <w:t xml:space="preserve">                                           Ф.И.О. (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.П.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z115" w:id="115"/>
-[...9 lines deleted...]
-      Руководитель ___________________________________________________________</w:t>
+      <w:bookmarkStart w:name="z117" w:id="115"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место выдачи __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                           Ф.И.О. (при его наличии), подпись</w:t>
-[...18 lines deleted...]
-      М.П.</w:t>
+        <w:t xml:space="preserve">                                     (город, область)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z118" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата "___" "_____________" 20__ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:p>
-[...55 lines deleted...]
-    <w:bookmarkEnd w:id="118"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8209,347 +8473,347 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="119"/>
+    <w:bookmarkStart w:name="z121" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о соответствии занимаемой должности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z122" w:id="118"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решением ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (местный исполнительный орган по вопросам социальной защиты и занятости</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             населения области, города республиканского значения и столицы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z123" w:id="119"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от "____" "__________" 20___ года,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z122" w:id="120"/>
-[...9 lines deleted...]
-      Решением ______________________________________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               Ф.И.О. (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z124" w:id="120"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соответствует занимаемой должности ______________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">             (местный исполнительный орган по вопросам социальной защиты и занятости</w:t>
-[...35 lines deleted...]
-      от "____" "__________" 20___ года,</w:t>
+        <w:t xml:space="preserve">                                                 (наименование должности)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок действия свидетельства до "____" "_________" 20___ года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...43 lines deleted...]
-      соответствует занимаемой должности ______________________________________</w:t>
+      <w:bookmarkStart w:name="z126" w:id="122"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                 (наименование должности)</w:t>
-[...18 lines deleted...]
-      Срок действия свидетельства до "____" "_________" 20___ года.</w:t>
+        <w:t xml:space="preserve">                               Ф.И.О. (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      М.П.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z126" w:id="124"/>
-[...9 lines deleted...]
-      Руководитель __________________________________________________________</w:t>
+      <w:bookmarkStart w:name="z128" w:id="124"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место выдачи __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                               Ф.И.О. (при его наличии), подпись</w:t>
-[...18 lines deleted...]
-      М.П.</w:t>
+        <w:t xml:space="preserve">                                           (город, область)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата "___" "_____________" 20__ года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:p>
-[...55 lines deleted...]
-    <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8732,68 +8996,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="128"/>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация о присвоении (подтверждении) квалификационной категории или о соответствии занимаемой должности работников центров трудовой мобильности (карьерных центров)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9473,70 +9737,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z133" w:id="129"/>
+    <w:bookmarkStart w:name="z133" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10158,124 +10422,124 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="130"/>
+    <w:bookmarkStart w:name="z134" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Примечания: заполняется согласно виду полученного работником центра трудовой мобильности (карьерного центра) свидетельства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10601,31 +10865,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>