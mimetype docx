--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f619776" w14:textId="f619776">
+    <w:p w14:paraId="88b47ca" w14:textId="88b47ca">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -752,51 +752,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) квалификационная категория – уровень требований к квалификации работника, отражающий сложность выполняемых работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) центр трудовой мобильности – юридическое лицо, создаваемое местным исполнительным органом области, города республиканского значения и столицы в целях разработки и реализации мер содействия занятости;</w:t>
+      4) центр трудовой мобильности – юридическое лицо, создаваемое местным исполнительным органом столицы, области и города республиканского значения в целях разработки и реализации мер содействия занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) работник центра трудовой мобильности (карьерного центра) (далее – работник) – специалист либо руководитель, осуществляющий профессиональную деятельность в центре трудовой мобильности (карьерном центре), соответствующий квалификационным требованиям согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1140,94 +1140,156 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 19 июня 2024 года № 200 "Об утверждении профессионального стандарта "Содействие занятости";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в районах, городах областного и республиканского значения, столице;</w:t>
+      11) карьерный центр – филиал центра трудовой мобильности, осуществляющий выполнение его функций в столице, городах республиканского  и областного значения, районах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган области, городов республиканского значения, столицы, определяющий направления в сфере социальной защиты и занятости населения.</w:t>
+      13) местный исполнительный орган по вопросам социальной защиты и занятости населения – местный исполнительный орган  столицы, области, городов республиканского значения,  определяющий направления в сфере социальной защиты и занятости населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№240 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Аттестация работников центров трудовой мобильности (карьерных центров) проводится не реже одного раза в три года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3387,92 +3449,134 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z96" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      31. Организация повышения квалификации в течение 5 (пяти) рабочих дней после дня завершения тестирования направляет в местные исполнительные органы по вопросам социальной защиты и занятости населения  столицы, областей и городов республиканского значения сведения о результатах тестирования работников центров трудовой мобильности (карьерных центров) по форме согласно приложению 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 – в редакции приказа Министра труда и социальной защиты населения РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№240 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z97" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32. В течение 3 (трех) рабочих дней после получения сведений о результатах тестирования работников центров трудовой мобильности (карьерных центров) местный исполнительный орган по вопросам социальной защиты и занятости населения области, города республиканского значения и столицы:</w:t>
+      32. В течение 3 (трех) рабочих дней после получения сведений о результатах тестирования работников центров трудовой мобильности (карьерных центров) местный исполнительный орган по вопросам социальной защиты и занятости населения столицы, области и города республиканского значения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z98" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) принимает решение о присвоении (подтверждении) квалификационной категории или о соответствии занимаемой должности на основании сведений о результатах тестирования работников центров трудовой мобильности (карьерных центров);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z99" w:id="97"/>
     <w:p>
@@ -3552,50 +3656,112 @@
         <w:t xml:space="preserve">
       3) направляет в уполномоченный государственный орган информацию о присвоении (подтверждении) квалификационной категории или о соответствии занимаемой должности работников центров трудовой мобильности (карьерных центров) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№240 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z101" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. При принятии решения "не соответствует заявленной квалификационной категории" за аттестуемым сохраняется имеющаяся квалификационная категория до завершения срока ее действия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z102" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6294,50 +6460,96 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z195" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * Достижение показателей учитываются за период между аттестациями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6538,145 +6750,195 @@
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z108" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о результатах тестирования работников центров трудовой мобильности (карьерных центров)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра труда и социальной защиты населения РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№240 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z196" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Область (город республиканского значения, столица)</w:t>
+Столица, область и город республиканского значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6766,68 +7028,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z202" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7261,129 +7535,141 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="109"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z220" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+            продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z221" w:id="112"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Процедура аттестации</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Процедура аттестации</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="112"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7435,68 +7721,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z225" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="113"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7730,50 +8028,81 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7956,341 +8285,457 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="110"/>
+    <w:bookmarkStart w:name="z112" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о присвоении квалификационной категории</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-[...196 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 – в редакции приказа Министра труда и социальной защиты населения РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№240 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z237" w:id="115"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Решением ________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (местный исполнительный орган по вопросам социальной защиты и занятости населения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       столицы, области и города республиканского значения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z238" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от "____" "__________" 20___ года,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z239" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z240" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ф.И.О. (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z241" w:id="119"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      присвоена квалификационная категория ________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (наименование категории)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z242" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      со сроком до "______" "_________" 20___ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z243" w:id="121"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               Ф.И.О. (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z244" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.П.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z245" w:id="123"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место выдачи________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (область, город)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z246" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата "_____" "_____________" 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8473,347 +8918,395 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z121" w:id="117"/>
+    <w:bookmarkStart w:name="z121" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Свидетельство о соответствии занимаемой должности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-[...145 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="121"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 – в редакции приказа Министра труда и социальной защиты населения РК от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№240 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z247" w:id="126"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Решением ______________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (местный исполнительный орган по вопросам социальной защиты и занятости населения </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             столицы, области и города республиканского значения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z248" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от "____" __________ 20___ года,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z249" w:id="128"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      __________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         Ф.И.О. (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z250" w:id="129"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      соответствует занимаемой должности _________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (наименование должности)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z251" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок действия свидетельства до "____" "_________" 20___ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z252" w:id="131"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               Ф.И.О. (при его наличии), подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="123"/>
+    <w:bookmarkStart w:name="z253" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       М.П.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z254" w:id="133"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Место выдачи___________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     (город, область)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z255" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата "______" _____________ 20_________года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8996,68 +9489,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkStart w:name="z132" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Информация о присвоении (подтверждении) квалификационной категории или о соответствии занимаемой должности работников центров трудовой мобильности (карьерных центров)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -9737,70 +10230,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkStart w:name="z133" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10422,124 +10915,124 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkStart w:name="z134" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *Примечания: заполняется согласно виду полученного работником центра трудовой мобильности (карьерного центра) свидетельства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>