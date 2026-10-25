--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="768f5db" w14:textId="768f5db">
+    <w:p w14:paraId="1ae59c1" w14:textId="1ae59c1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1712,1407 +1712,1221 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Карточки профессий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Карточки в редакции приказа Министра труда и социальной защиты населения РК от 22.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t>№ 262</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункты 9, 10, 11, 12, 13 предусматриваются в редакции приказа Министра труда и социальной защиты населения РК от 31.03.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3075"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9. Карточка профессии: специалист по пенсионному обеспечению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код группы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3350-0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код наименования занятия:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3350-0-010</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специалист по пенсионному обеспечению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень квалификации по ОРК:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z69" w:id="63"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 – без категории;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="63"/>
-[...53 lines deleted...]
-              <w:t>4.2. – 1 категории;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.1. – 2 категории;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.2. – 1 категории;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.3. – высшей категории.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень квалификации по ЕТКС, КС и типовых квалификационных характеристик:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...69 lines deleted...]
-              <w:t xml:space="preserve"> Квалификационного справочника должностей руководителей, специалистов и иных служащих, утвержденного приказом Министра труда и социальной защиты населения Республики Казахстан от 30 декабря 2020 года № 553, зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 31 декабря 2020 года № 22003).</w:t>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экономист среднего уровня квалификации без категории: техническое и профессиональное, послесреднее (среднее специальное, среднее профессиональное) образование по соответствующей специальности (квалификации) и стаж работы в должности техника I категории не менее 3 лет или без требований к стажу работы (пункт 650 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Квалификационного справочника</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> должностей руководителей, специалистов и иных служащих, утвержденного приказом Министра труда и социальной защиты населения Республики Казахстан от 30 декабря 2020 года № 553, зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 31 декабря 2020 года № 22003).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень профессионального образования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z73" w:id="65"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техническое и профессиональное образование по специальности:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="65"/>
-[...137 lines deleted...]
-              <w:t>051902 3 – Экономист</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0500000 – Сервис, экономика и управление</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0501000 – Социальная работа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+050102 3 – Специалист в организациях социальной защиты населения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0519000 – Экономика (по отраслям)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051902 3 – Экономист</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0519000 – Прикладной бакалавр экономики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к опыту работы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...115 lines deleted...]
-              <w:t>первая категория – стаж работы в должности специалиста среднего уровня квалификации второй категории не менее 2 лет;</w:t>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специалист среднего уровня квалификации: без категории – без предъявления требований к стажу работы; вторая категория – стаж работы в должности специалиста среднего уровня квалификации без категории не менее 1 года;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+первая категория – стаж работы в должности специалиста среднего уровня квалификации второй категории не менее 2 лет;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 высшая категория – стаж работы в должности специалиста среднего уровня квалификации первой категории не менее 3 лет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Связь с неформальным и информальным образованием:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z83" w:id="67"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Курсы повышения квалификации на базе организации образования или обучение в организации (на предприятии) по вопросам выплаты пенсий, пособий и социальных выплат;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 краткосрочные курсы подготовки и переподготовки кадров на платформе "skills.enbek.kz".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Другие возможные наименования профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3350-0-009 специалист в организациях социальной защиты населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основная цель деятельности:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация пенсионного обеспечения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание трудовых функций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -3142,937 +2956,823 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обязательные трудовые функции:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z84" w:id="68"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Обработка документов по выплате пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Обеспечение достоверного учета назначенных пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дополнительные трудовые функции:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="69"/>
-[...34 lines deleted...]
-обработка документов по выплате пенсий, пособий и социальных выплат</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трудовая функция 1: обработка документов по выплате пенсий, пособий и социальных выплат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z86" w:id="70"/>
-[...40 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Навык 1: формирование и обработка заявлений получателей пенсий, пособий и социальных выплат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Умения:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z87" w:id="71"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Проводить первичную проверку и анализ документов для формирования макета дел получателей пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
-[...183 lines deleted...]
-8. Использовать новейшую технику, информационные системы и базы данных в сфере пенсионного и социального обеспечения, а также информационно -коммуникационные технологии, в том числе интернет-ресурсы, телеграмм и иные технологии.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Вести персонифицированный учет пенсий, пособий, социальных выплат, в том числе из ГФСС.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Формировать макет дел получателя пенсий, базовой пенсионной выплаты, пособий, социальных выплат, компенсаций и подготавливать проекты решений о их назначении.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Обрабатывать документы по вопросам продления и возобновления выплаты пенсии, пособий и социальных выплат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Вводить данные по получателям пенсий, базовой пенсионной выплаты, пособий, социальных выплат, компенсаций в центральную базу данных.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Проводить инвентаризацию личных дел получателей пенсий, пособий и социальных выплат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Анализировать информацию и подготавливать отчеты по основной деятельности в установленные сроки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Использовать новейшую технику, цифровые системы и базы данных в сфере пенсионного и социального обеспечения, а также цифровые технологии, в том числе интернет-ресурсы, телеграмм и иные технологии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Знания:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z94" w:id="72"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Основы трудового законодательства Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1. Основы трудового законодательства Республики Казахстан. </w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">3. </w:t>
+2. Основы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Социального кодекса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Закон</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...83 lines deleted...]
-7. Порядок ведения информационной системы и базы данных в сфере пенсионного и социального обеспечения.</w:t>
+4. Законы и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Порядок и документацию по начислению, перерасчету пенсий, пособий и социальных выплат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Основы этики в социальной работы (кодекс профессиональной этики).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Порядок ведения цифровой системы и базы данных в сфере пенсионного и социального обеспечения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4097,624 +3797,542 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возможность признания навыка:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z99" w:id="73"/>
-[...68 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Навык 2: оказание консультативной помощи по вопросам выплаты пенсий, пособий и социальных выплат ЛСИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Умения:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z101" w:id="74"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Выстраивать коммуникации с ЛСИ.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="74"/>
-[...25 lines deleted...]
-              <w:t>2. Консультировать и давать разъяснения по вопросам выплаты и получения социальных выплат.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Консультировать и давать разъяснения по вопросам выплаты и получения социальных выплат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Управлять конфликтами.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Знания:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z103" w:id="75"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Основы трудового законодательства Республики Казахстан.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="75"/>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">2. Основы </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2. Основы </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Социального кодекса</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...37 lines deleted...]
-              <w:t>4. Этические стандарты.</w:t>
+3. Законы и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Этические стандарты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Особенности психологии личности и отдельных категорий граждан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4739,740 +4357,636 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возможность признания навыка:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z107" w:id="76"/>
-[...34 lines deleted...]
-обеспечение достоверного учета назначенных пенсий, пособий и социальных выплат</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трудовая функция 2: обеспечение достоверного учета назначенных пенсий, пособий и социальных выплат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z108" w:id="77"/>
-[...40 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Навык 1: учет выплат пенсий, пособий и социальных выплат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Умения:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z109" w:id="78"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Принимать меры по недопущению переплат сумм пенсий, пособий и социальных выплат, обеспечивать возврат излишне (ошибочно) выплаченных сумм пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="78"/>
-[...193 lines deleted...]
-              <w:t>8. Консультировать и давать разъяснения по вопросам выплаты и получения социальных выплат.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Определять размер пенсий, социальных выплат и пособий, в том числе из ГФСС.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Проводить работы по индексации, перерасчету размеров пенсий и пособий, базовых пенсионных и социальных выплат, компенсаций.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Обеспечивать взаимодействие с организациями, выплачивающими пенсии, пособия и социальные выплаты по сверке лицевых и карточных счетов, по возвратам сумм пенсий и пособий после зачисления, по возвратам излишне зачисленных сумм пенсий и пособий.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Проводить работу по спискам вкладчиков, не получающих в течение трех и более месяцев пенсии, пособия и социальные выплаты, получателей по доверенности, по выявлению умерших и выехавших лиц.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Обеспечивать своевременный и достоверный учет назначенных размеров пенсий, базовых пенсионных выплат, пособий, социальных выплат, компенсаций.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Взаимодействовать с участниками системы обязательного социального страхования.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Консультировать и давать разъяснения по вопросам выплаты и получения социальных выплат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9. Сохранять конфиденциальность о данных получателей пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Знания:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...87 lines deleted...]
-              <w:t>3. Порядок начисления, перерасчета пенсий, пособий и социальных выплат.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1. Основы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Социального кодекса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Законы и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Порядок начисления, перерасчета пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Основы этики в социальной работе (кодекс профессиональной этики).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5497,372 +5011,244 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возможность признания навыка:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к личностным компетенциям:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...161 lines deleted...]
-Этичность</w:t>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ответственность Добросовестность Стрессоустойчивость Коммуникабельность Доброжелательность Этичность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Список технических регламентов и национальных стандартов:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5892,1684 +5278,1494 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень ОРК:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специалист в организациях социальной защиты населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10. Карточка профессии: специалист по пенсионному обеспечению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код группы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3350-0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код наименования занятия:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z125" w:id="81"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3350-0-010</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="81"/>
-[...25 lines deleted...]
-              <w:t>2413-9-005</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2413-9-005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2631-0-017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...77 lines deleted...]
-Экономист по занятости и социально - трудовым вопросам</w:t>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специалист по пенсионному обеспечению Специалист учета и отчетности пенсионных активов Экономист по занятости и социально - трудовым вопросам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень квалификации по ОРК:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...49 lines deleted...]
-5.3. – высшей категории</w:t>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Послесреднее образование 5.3. – высшей категории</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень квалификации по ЕТКС, КС и типовых квалификационных характеристик:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...69 lines deleted...]
-              <w:t xml:space="preserve"> Квалификационного справочника должностей руководителей, специалистов и иных служащих, утвержденного приказом Министра труда и социальной защиты населения Республики Казахстан от 30 декабря 2020 года № 553, зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 31 декабря 2020 года № 22003).</w:t>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специалист среднего уровня квалификации: послесреднее образование по соответствующей специальности (квалификации) и стаж работы в должности техника I категории не менее 3 лет (пункт 650 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Квалификационного справочника</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> должностей руководителей, специалистов и иных служащих, утвержденного приказом Министра труда и социальной защиты населения Республики Казахстан от 30 декабря 2020 года № 553, зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 31 декабря 2020 года № 22003).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень профессионального образования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z131" w:id="85"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Техническое и профессиональное образование по специальности:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="85"/>
-[...53 lines deleted...]
-              <w:t>0519000 – Экономика (по отраслям)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0500000 – Сервис, экономика и управление</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0519000 – Экономика (по отраслям)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0519000 – Прикладной бакалавр экономики</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к опыту работы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z134" w:id="86"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специалист среднего уровня квалификации:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="86"/>
-[...25 lines deleted...]
-              <w:t>высшая категория – стаж работы в должности специалиста среднего уровня квалификации первой категории не менее 3 лет;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+высшая категория – стаж работы в должности специалиста среднего уровня квалификации первой категории не менее 3 лет;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 прикладной бакалавр экономики – стаж работы по специальности не менее 3 лет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Связь с неформальным и информальным образованием:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...49 lines deleted...]
-краткосрочные курсы подготовки и переподготовки кадров на платформе "skills.enbek.kz".</w:t>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Курсы повышения квалификации на базе организации образования или обучение в организации (на предприятии) по вопросам выплаты пенсий, пособий и социальных выплат; краткосрочные курсы подготовки и переподготовки кадров на платформе "skills.enbek.kz".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Другие возможные наименования профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3350-0-009 специалист в организациях социальной защиты населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основная цель деятельности:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация пенсионного обеспечения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание трудовых функций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень трудовых функций:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязательные трудовые функции:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обязательные трудовые функции:</w:t>
-[...35 lines deleted...]
-              <w:t>
 1. Обработка документов по выплате пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Обеспечение достоверного учета назначенных пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дополнительные трудовые функции:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z138" w:id="89"/>
-[...34 lines deleted...]
-обработка документов по выплате пенсий, пособий и социальных выплат</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трудовая функция 1: обработка документов по выплате пенсий, пособий и социальных выплат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Навык 1: формирование и обработка заявлений получателей пенсий, пособий и социальных выплат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...55 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7580,320 +6776,260 @@
 Умения:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...26 lines deleted...]
-          <w:bookmarkStart w:name="z140" w:id="91"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Проводить первичную проверку и анализ документов для формирования макета дел получателей пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="91"/>
-[...183 lines deleted...]
-8. Использовать новейшую технику, информационные системы и базы данных в сфере пенсионного и социального обеспечения, а также информационно-коммуникационные технологии, в том числе интернет-ресурсы, телеграмм и иные технологии.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Вести персонифицированный учет пенсий, пособий, социальных выплат, в том числе из ГФСС.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Формировать макет дел получателя пенсий, базовой пенсионной выплаты, пособий, социальных выплат, компенсаций и подготавливать проекты решений о их назначении.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Обрабатывать документы по вопросам продления и возобновления выплаты пенсии, пособий и социальных выплат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. Вводить данные по получателям пенсий, базовой пенсионной выплаты, пособий, социальных выплат, компенсаций в центральную базу данных.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Проводить инвентаризацию личных дел получателей пенсий, пособий и социальных выплат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Анализировать информацию и подготавливать отчеты по основной деятельности в установленные сроки.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Использовать новейшую технику, цифровые системы и базы данных в сфере пенсионного и социального обеспечения, а также цифровые технологии, в том числе интернет-ресурсы, телеграмм и иные технологии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7904,550 +7040,485 @@
 Знания:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...26 lines deleted...]
-          <w:bookmarkStart w:name="z147" w:id="92"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z69" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовой кодекс</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="92"/>
+          <w:bookmarkEnd w:id="63"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Социальный кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Закон</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции".</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+              <w:t>4. Законы и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции".</w:t>
+              <w:t>5. Порядок и документацию по начислению, перерасчету пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4. Законодательные и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
-[...54 lines deleted...]
-              </w:rPr>
               <w:t>6. Основы этики в социальной работе (кодекс профессиональной этики).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7. Порядок ведения информационной системы и базы данных в сфере пенсионного и социального обеспечения.</w:t>
+7. Порядок ведения цифровой системы и базы данных в сфере пенсионного и социального обеспечения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возможность признания навыка:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Навык 2: оказание консультативной помощи по вопросам выплаты пенсий, пособий и социальных выплат ЛСИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...83 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8458,98 +7529,99 @@
 Умения:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...26 lines deleted...]
-          <w:bookmarkStart w:name="z155" w:id="94"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z72" w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Выстраивать коммуникации с ЛСИ.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="94"/>
+          <w:bookmarkEnd w:id="64"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8574,64 +7646,65 @@
 3. Управлять конфликтами.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -8642,152 +7715,193 @@
 Знания:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...45 lines deleted...]
-          <w:bookmarkEnd w:id="95"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z74" w:id="65"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовой кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2. Социальный кодекс Республики Казахстан.</w:t>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Социальный кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3. Законодательные и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
+              <w:t>3. Законы и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -8800,300 +7914,234 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Особенности психологии личности и отдельных категорий граждан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возможность признания навыка:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z161" w:id="96"/>
-[...34 lines deleted...]
-обеспечение достоверного учета назначенных пенсий, пособий и социальных выплат</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трудовая функция 2: обеспечение достоверного учета назначенных пенсий, пособий и социальных выплат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Навык 1: учет выплат пенсий, пособий и социальных выплат, оказание консультативной помощи по вопросам выплаты пенсий, пособий и социальных выплат лицам с инвалидностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...83 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9104,98 +8152,99 @@
 Умения:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...26 lines deleted...]
-          <w:bookmarkStart w:name="z164" w:id="98"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z78" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Принимать меры по недопущению переплат сумм пенсий, пособий и социальных выплат, обеспечивать возврат излишне (ошибочно) выплаченных сумм пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="98"/>
+          <w:bookmarkEnd w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9261,51 +8310,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5. Проводить работу по спискам вкладчиков, не получающим в течение трех и более месяцев пенсии, пособия и социальные выплаты, получателей по доверенности, по выявлению умерших и выехавших лиц.</w:t>
+              <w:t>5. Проводить работу по спискам вкладчиков, не получающих в течение трех и более месяцев пенсии, пособия и социальные выплаты, получателей по доверенности, по выявлению умерших и выехавших лиц.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -9388,64 +8437,65 @@
 9. Сохранять конфиденциальность о данных получателей пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -9456,645 +8506,526 @@
 Знания:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...45 lines deleted...]
-          <w:bookmarkEnd w:id="99"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z86" w:id="67"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Социальный кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="67"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2. Законодательные и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
-[...27 lines deleted...]
-              <w:t>3. Порядок начисления, перерасчета пенсий, пособий и социальных выплат.</w:t>
+              <w:t>2. Законы и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Порядок начисления, перерасчета пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4. Основы этики в социальной работе (кодекс профессиональной этики).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возможность признания навыка:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к личностным компетенциям:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...161 lines deleted...]
-Этичность</w:t>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ответственность Добросовестность Стрессоустойчивость Коммуникабельность Доброжелательность Этичность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Список технических регламентов и национальных стандартов:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Связь с другими профессиями в рамках ОРК:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень ОРК:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -10105,515 +9036,496 @@
 Наименование профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...34 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Специалист в организациях социальной защиты населения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11. Карточка профессии: специалист по пенсионному обеспечению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код группы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2413-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код наименования занятия:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z180" w:id="101"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z88" w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2413-9-005</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="101"/>
+          <w:bookmarkEnd w:id="68"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2631-0-017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...49 lines deleted...]
-Экономист по занятости и социально-трудовым вопросам</w:t>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специалист учета и отчетности пенсионных активов Экономист по занятости и социально-трудовым вопросам</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень квалификации по ОРК:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z182" w:id="103"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z89" w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6 – без категории;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="103"/>
+          <w:bookmarkEnd w:id="69"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10652,296 +9564,220 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.3. – высшей категории.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень квалификации по ЕТКС, КС и типовых квалификационных характеристик:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...125 lines deleted...]
-              <w:t xml:space="preserve"> Квалификационного справочника должностей руководителей, специалистов и иных служащих, утвержденного приказом Министра труда и социальной защиты населения Республики Казахстан от 30 декабря 2020 года № 553, зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 31 декабря 2020 года № 22003).</w:t>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Специалист высшего уровня квалификации: экономист без категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров без предъявления требований к стажу работы; экономист II категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров и стаж работы в должности экономиста без категории не менее 3 лет; экономист I категории: высшее (или послевузовское) образование по соответствующему направлению подготовки кадров и стаж работы в должности экономиста II категории не менее 2 лет (пункт 650 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Квалификационного справочника</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> должностей руководителей, специалистов и иных служащих, утвержденного приказом Министра труда и социальной защиты населения Республики Казахстан от 30 декабря 2020 года № 553, зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 31 декабря 2020 года № 22003).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень профессионального образования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z188" w:id="105"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z92" w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее образование (бакалавриат):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
+          <w:bookmarkEnd w:id="70"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11064,150 +9900,122 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6B114 – Социальная работа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к опыту работы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...61 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z98" w:id="71"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специалист высшего уровня квалификации: без категории: без предъявления требований к стажу работы;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="71"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11218,806 +10026,750 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I категории: стаж работы в должности экономиста II категории не менее 2 лет.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Связь с неформальным и информальным образованием:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...49 lines deleted...]
-краткосрочные курсы подготовки и переподготовки кадров на платформе "skills.enbek.kz".</w:t>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Курсы повышения квалификации на базе организации образования или обучение в организации (на предприятии) по вопросам выплаты пенсий, пособий и социальных выплат; краткосрочные курсы подготовки и переподготовки кадров на платформе "skills.enbek.kz".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Другие возможные наименования профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z198" w:id="108"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z100" w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2631-0-004 инженер-экономист</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
+          <w:bookmarkEnd w:id="72"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2631-0-014 экономист (общий профиль)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основная цель деятельности:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация пенсионного обеспечения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание трудовых функций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень трудовых функций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обязательные трудовые функции:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...86 lines deleted...]
-          <w:bookmarkStart w:name="z199" w:id="109"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z101" w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Контроль по обработке документов по выплате пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
+          <w:bookmarkEnd w:id="73"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Контроль по обеспечению достоверного учета назначенных пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дополнительные трудовые функции:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...47 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трудовая функция 1: контроль по обработке документов по выплате пенсий, пособий и социальных выплат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Навык 1: контроль по формированию и обработке заявлений получателей пенсий, пособий и социальных выплат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...112 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Умения:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...39 lines deleted...]
-          <w:bookmarkStart w:name="z202" w:id="112"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z102" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Осуществлять контроль по первичной проверке и анализу документов для формирования макета дел получателей пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="112"/>
+          <w:bookmarkEnd w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12157,745 +10909,702 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7. Анализировать информацию и подготавливать отчеты по основной деятельности в установленные сроки.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8. Использовать новейшую технику, информационные системы и базы данных в сфере пенсионного и социального обеспечения, а также информационно-коммуникационные технологии, в том числе интернет-ресурсы, телеграмм и иные технологии.</w:t>
+8. Использовать новейшую технику, цифровые системы и базы данных в сфере пенсионного и социального обеспечения, а также цифровые технологии, в том числе интернет-ресурсы, телеграмм и иные технологии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...24 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Знания:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...55 lines deleted...]
-1. </w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z109" w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовой кодекс</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Социальный кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Закон</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции".</w:t>
+              <w:t>4. Законы и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4. Законодательные и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
+              <w:t>5. Порядок и документацию по начислению, перерасчету пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5. Порядок и документацию по начислению, перерасчету пенсий, пособий и социальных выплат.</w:t>
-[...26 lines deleted...]
-              </w:rPr>
               <w:t>6. Основы этики в социальной работе (кодекс деловой этики).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7. Порядок ведения информационной системы и базы данных в сфере пенсионного и социального обеспечения.</w:t>
+7. Порядок ведения цифровых систем и баз данных в сфере пенсионного и социального обеспечения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возможность признания навыка:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...66 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Навык 2: оказание консультативной помощи по вопросам выплаты пенсий, пособий и социальных выплат ЛСИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...116 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Умения:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...39 lines deleted...]
-          <w:bookmarkStart w:name="z217" w:id="115"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z115" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Выстраивать коммуникации с ЛСИ.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="115"/>
+          <w:bookmarkEnd w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12907,233 +11616,275 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Управлять конфликтами.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...24 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Знания:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...58 lines deleted...]
-          <w:bookmarkEnd w:id="116"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z117" w:id="77"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовой кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2. Социальный кодекс Республики Казахстан.</w:t>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Социальный кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3. Законодательные и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
+              <w:t>3. Законы и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -13146,374 +11897,337 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Особенности психологии личности и отдельных категорий граждан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возможность признания навыка:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...66 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трудовая функция 2: контроль по обеспечению достоверного учета назначенных пенсий, пособий и социальных выплат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Навык 1: учет и контроль выплат пенсий, пособий и социальных выплат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...112 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Умения:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...39 lines deleted...]
-          <w:bookmarkStart w:name="z225" w:id="119"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z121" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Осуществлять контроль по недопущению переплат сумм пенсий, пособий и социальных выплат, обеспечивать возврат излишне (ошибочно) выплаченных сумм пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
+          <w:bookmarkEnd w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13579,51 +12293,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5. Осуществлять контроль по работе по спискам вкладчиков, не получающим в течение трех и более месяцев пенсии, пособия и социальные выплаты, получателей по доверенности, по выявлению умерших и выехавших лиц.</w:t>
+              <w:t>5. Осуществлять контроль по работе по спискам вкладчиков, не получающих в течение трех и более месяцев пенсии, пособия и социальные выплаты, получателей по доверенности, по выявлению умерших и выехавших лиц.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -13693,1147 +12407,1102 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9. Сохранять конфиденциальность о данных получателей пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...24 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Знания:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...58 lines deleted...]
-          <w:bookmarkEnd w:id="120"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z129" w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Социальный кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2. Законодательные и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
-[...17 lines deleted...]
-3. Порядок начисления, перерасчета пенсий, пособий и социальных выплат. 4. Основы этики в социальной работе (кодекс профессиональной этики).</w:t>
+              <w:t>2. Законы и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3. Порядок начисления, перерасчета пенсий, пособий и социальных выплат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Основы этики в социальной работе (кодекс профессиональной этики).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возможность признания навыка:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...66 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к личностным компетенциям:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...105 lines deleted...]
-Эмпатия</w:t>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Позитивное влияние на других лиц Самоконтроль Сдержанность Эмпатия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Список технических регламентов и национальных стандартов:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Связь с другими профессиями в рамках ОРК:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уровень ОРК:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge w:val="restart"/>
-[...71 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.3.-1 (8.3.-2, 8.3.-1, 8.3.-4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
-[...67 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Руководитель структурного подразделения организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12. Карточка профессии: руководитель структурного подразделения (управления, отделения, отдела) организации по выплате пенсий, пособий и социальных выплат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код группы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1344-0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код наименования занятия:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1344-0-001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Руководитель структурного подразделения (управления, отделения, отдела) организации по выплате пенсий, пособий и социальных выплат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень квалификации по ОРК:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z239" w:id="123"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z132" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.3.-1 руководитель подразделения структурного подразделения организации республиканского значения;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
+          <w:bookmarkEnd w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14873,1010 +13542,906 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.3.-4 руководитель структурного подразделения организации сельского значения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень квалификации по ЕТКС, КС и типовых квалификационных характеристик:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...77 lines deleted...]
-(Типовые квалификационные характеристики должностей руководителей, специалистов и других служащих организаций социальной защиты и занятости населения, утвержденные </w:t>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Начальник структурного подразделения (отдела, сектора, группы) организации социальной защиты: высшее (или послевузовское) образование (социальное, экономическое, финансовое, юридическое) и стаж работы на должностях в организациях социальной защиты населения или соответствующего профиля не менее 3 лет (Типовые квалификационные характеристики должностей руководителей, специалистов и других служащих организаций социальной защиты и занятости населения, утвержденные </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> и.о. Министра труда и социальной защиты населения Республики Казахстан от 25 октября 2017 года № 360, зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 6 декабря 2017 года № 16057).</w:t>
+              <w:t> и.о. Министра труда и социальной защиты населения Республики Казахстан от 25 октября 2017 года № 360, зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 6 декабря 2017 года № 16057).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень профессионального образования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее (или послевузовское) профессиональное образование (социальное, экономическое, финансовое, юридическое)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Связь с неформальным и информальным образованием:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...49 lines deleted...]
-краткосрочные курсы подготовки и переподготовки кадров на платформе "skills.enbek.kz".</w:t>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Курсы повышения квалификации на базе организации образования или обучение в организации (на предприятии) по вопросам выплаты пенсий, пособий и социальных выплат; краткосрочные курсы подготовки и переподготовки кадров на платформе "skills.enbek.kz".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Другие возможные наименования профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основная цель деятельности:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация услуг (работ) по выплате пенсий, пособий, социальных выплат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание трудовых функций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень трудовых функций:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обязательные трудовые функции:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z245" w:id="126"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z135" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Руководство производственной деятельностью, планирование и контроль деятельности структурного подразделения (департамента, управления, отделения, отдела) организации по выплате пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
+          <w:bookmarkEnd w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Руководство хозяйственной и финансово-экономической деятельностью структурного подразделения (департамента, управления, отделения, отдела) организации по выплате пенсий и пособий.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дополнительные трудовые функции:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z246" w:id="127"/>
-[...40 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трудовая функция 1: руководство производственной деятельностью, планирование и контроль деятельности структурного подразделения (департамента, управления, отделения, отдела) организации по выплате пенсий, пособий и социальных выплат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z247" w:id="128"/>
-[...40 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Навык 1: общее руководство и организация работы по предоставлению услуг по выплате пенсий, пособий и социальных выплат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Умения:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z248" w:id="129"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z136" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Формировать перспективные и текущие планы работы.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="129"/>
+          <w:bookmarkEnd w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16026,51 +14591,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>8. Использовать новейшую технику, прогрессивные формы управления и организации труда, информационные системы и базы данных в сфере пенсионного и социального обеспечения, а также информационно-коммуникационные технологии, в том числе интернет-ресурсы, телеграмм и иные технологии.</w:t>
+              <w:t>8. Использовать новейшую технику, прогрессивные формы управления и организации труда, цифровые системы и базы данных в сфере пенсионного и социального обеспечения, а также цифровые технологии, в том числе интернет-ресурсы, телеграмм и иные технологии.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -16110,275 +14675,277 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>11. Контролировать обеспечение безопасности информационных ресурсов и конфиденциальности получаемой информации.</w:t>
+              <w:t>11. Контролировать обеспечение безопасности цифровых ресурсов и конфиденциальности получаемой информации.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12. Выстраивать коммуникации с ЛСИ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Знания:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z259" w:id="130"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z147" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовой кодекс</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
+          <w:bookmarkEnd w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Социальный кодекс</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Республики Казхастан.</w:t>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -16410,51 +14977,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4. Законодательные и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
+              <w:t>4. Законы и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -16578,379 +15145,362 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>10. Порядок ведения информационной системы и базы данных в сфере пенсионного и социального обеспечения.</w:t>
+              <w:t>10. Порядок ведения цифровой системы и базы данных в сфере пенсионного и социального обеспечения.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11. Порядок и нормы по безопасности и охране труда, требования пожарной безопасности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...31 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возможность признания навыка:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z269" w:id="131"/>
-[...40 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Навык 2: Оказание консультативной помощи по вопросам выплаты пенсий, пособий и социальных выплат ЛСИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Умения:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z270" w:id="132"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z157" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Выстраивать коммуникации с ЛСИ.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkEnd w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16962,233 +15512,275 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3. Управлять конфликтами.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Знания:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...33 lines deleted...]
-          <w:bookmarkEnd w:id="133"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z159" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовой кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2. Социальный кодекс Республики Казахстан.</w:t>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Социальный кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3. Законодательные и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
+              <w:t>3. Законы и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -17202,373 +15794,336 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5. Особенности психологии личности и отдельных категорий граждан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...31 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возможность признания навыка:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z276" w:id="134"/>
-[...40 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трудовая функция 2: Руководство хозяйственной и финансово-экономической деятельностью структурного подразделения (департамента, управления, отделения, отдела) организации по выплате пенсий и пособий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z277" w:id="135"/>
-[...40 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Навык 1: Навыки коммуникаций, межличностых отношений и мотиваци подчиненных, уменение делегировать полномочия подчиненных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Умения:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z278" w:id="136"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z163" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Принимать меры по обеспечению организации квалифицированными кадрами, рациональному использованию их профессиональных знаний и опыта работы.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="136"/>
+          <w:bookmarkEnd w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17664,859 +16219,819 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6. Порядок и нормы по безопасности и охране труда, требования пожарной безопасности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Знания:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...33 lines deleted...]
-          <w:bookmarkEnd w:id="137"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z168" w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовой кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2. Социальный кодекс Республики Казхастан.</w:t>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Социальный кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3.Законодательные и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
-[...17 lines deleted...]
-4. Закон Республики Казахстан "О противодействии коррупции".</w:t>
+              <w:t>3. Законы и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Закон</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к личностным компетенциям:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...33 lines deleted...]
-          <w:bookmarkEnd w:id="138"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z171" w:id="88"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лидерство Стратегическое мышление</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Стратегическое мышление</w:t>
+              <w:t>Личная организованность и высокая культура собственного труда</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Личная организованность и высокая культура собственного труда</w:t>
+              <w:t>Умение распределить силы</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Умение распределить силы</w:t>
+              <w:t>Нацеленность на результат</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Нацеленность на результат</w:t>
-[...101 lines deleted...]
-Инициативность</w:t>
+              <w:t>Наставничество Способность сохранять самообладание в непредвиденных ситуациях</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Энергичность Инициативность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Список технических регламентов и национальных стандартов:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Связь с другими профессиями в рамках ОРК:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень ОРК:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...55 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.2.-1 (8.2.-2, 8.2.-3., 8.2.-4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Руководитель структурного подразделения организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18551,51 +17066,51 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код группы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18630,51 +17145,51 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Код наименования занятия:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18709,51 +17224,51 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -18788,325 +17303,277 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень квалификации по ОРК:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z295" w:id="140"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z176" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.2.-1 Руководитель структурного подразделения организации республиканского значения;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="140"/>
+          <w:bookmarkEnd w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8.2.-2 руководитель структурного подразделения организации областного значения (столицы, города республиканского значения);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...27 lines deleted...]
-8.2.-4 руководитель структурного подразделения организации сельского значения.</w:t>
+8.2.-3 руководитель структурного подразделения организации районного значения (города областного значения); 8.2.-4 руководитель структурного подразделения организации сельского значения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уровень квалификации по ЕТКС, КС и др типовых квалификационных характеристик:</w:t>
-[...40 lines deleted...]
-          <w:bookmarkEnd w:id="141"/>
+Уровень квалификации по ЕТКС, КС и типовых квалификационных характеристик:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-(пункт 215, параграф 69 "Заместитель директора (Директор, Вице-президент) по производству" Квалификационного справочника должностей руководителей, специалистов и иных служащих, утвержденного </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 30 декабря 2020 года № 553, зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 31 декабря 2020 года № 22003).</w:t>
+Высшее (или послевузовское) образование по соответствующему направлению подготовки кадров и стаж работы по специальности на руководящих должностях в соответствующем профилю организации виде экономической деятельности не менее 5 лет (пункт 215, параграф 69 "Заместитель директора (Директор, Вице-президент) по производству" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Квалификационного справочника</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> должностей руководителей, специалистов и иных служащих, утвержденного приказом Министра труда и социальной защиты населения Республики Казахстан от 30 декабря 2020 года № 553, зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан 31 декабря 2020 года № 22003).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень профессионального образования:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19141,150 +17608,130 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Связь с неформальным и информальным образованием:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...49 lines deleted...]
-краткосрочные курсы подготовки и переподготовки кадров на платформе "skills.enbek.kz".</w:t>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Курсы повышения квалификации на базе организации образования или обучение в организации (на предприятии) по вопросам выплаты пенсий, пособий и социальных выплат; краткосрочные курсы подготовки и переподготовки кадров на платформе "skills.enbek.kz".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Другие возможные наименования профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -19319,573 +17766,541 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основная цель деятельности:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Организация по выплате пенсий, пособий и социальных выплат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Описание трудовых функций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень трудовых функций:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Обязательные трудовые функции:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z300" w:id="143"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z178" w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Организация работы структурного подразделения и руководство им.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="143"/>
+          <w:bookmarkEnd w:id="90"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Организация работы выплаты пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дополнительные трудовые функции:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...55 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z302" w:id="145"/>
-[...40 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трудовая функция 1: организация работы структурного подразделения и руководство им</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Навык 1: общее руководство и контроль деятельности структурного подразделения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Умения:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...33 lines deleted...]
-          <w:bookmarkEnd w:id="146"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z179" w:id="91"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Руководить деятельностью структурного подразделения и нести ответственность за результат работы.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="91"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19979,291 +18394,355 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6. Использовать новейшую технику, прогрессивные формы управления и организации труда, информационные системы и базы данных в сфере пенсионного и социального обеспечения, а также информационно-коммуникационные технологии, в том числе интернет-ресурсы, телеграмм, чатбот и иные технологии.</w:t>
+              <w:t>6. Использовать новейшую технику, прогрессивные формы управления и организации труда, цифровые системы и базы данных в сфере пенсионного и социального обеспечения, а также цифровые технологии, в том числе интернет-ресурсы, телеграмм, чатбот и иные технологии.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7. Порядок и нормы по безопасности и охране труда, требования пожарной безопасности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Знания:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...33 lines deleted...]
-          <w:bookmarkEnd w:id="147"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z185" w:id="92"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовой кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="92"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2. Социальный кодекс Республики Казахстан.</w:t>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Социальный кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3. Закон Республики Казахстан "О противодействии коррупции".</w:t>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Закон</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>4. Законодательные и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
+              <w:t>4. Законы и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -20416,376 +18895,362 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11. Порядок и нормы по безопасности и охране, техники безопасности, противопожарной безопасности и производственной санитарии.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возможность признания навыка:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...31 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z319" w:id="148"/>
-[...40 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Навык 2: организация работы структурного подразделения по выплате пенсий и пособий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Умения:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z320" w:id="149"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z195" w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Анализировать информацию о количестве получателей пенсий, пособий и выплате им пенсий и пособий.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="149"/>
+          <w:bookmarkEnd w:id="93"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2. Осуществлять планирование и подготовку необходимой информации и данных для современного выделения трансфертов из республиканского бюджета на выплату пенсий и пособий, своевременного перечисление обязательных пенсионных взносов и обязательных социальных отчислений.</w:t>
+              <w:t>2. Осуществлять планирование и подготовку необходимой информации и данных для современного выделения трансфертов из республиканского бюджета на выплату пенсий и пособий, своевременного перечисления обязательных пенсионных взносов и обязательных социальных отчислений.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -20825,285 +19290,261 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5. Консультировать и давать разъяснения по вопросам выплаты и</w:t>
+              <w:t>5. Консультировать и давать разъяснения по вопросам выплаты и получения социальных выплат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>получения социальных выплат.</w:t>
-[...27 lines deleted...]
-              <w:t>6. Использовать новейшую технику, прогрессивные формы управления и организации труда, информационные системы и базы данных в сфере пенсионного и социального обеспечения, а также информационно-коммуникационные технологии, в том числе интернет-ресурсы, телеграмм, чат-бот и иные технологии.</w:t>
+              <w:t>6. Использовать новейшую технику, прогрессивные формы управления и организации труда, цифровые системы и базы данных в сфере пенсионного и социального обеспечения, а также цифровые технологии, в том числе интернет-ресурсы, телеграмм, чат-бот и иные технологии.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7. Сохранять конфиденциальность о данных получателей пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Знания:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z327" w:id="150"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z201" w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовой кодекс</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="150"/>
+          <w:bookmarkEnd w:id="94"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21133,51 +19574,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3. Законодательные и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
+              <w:t>3. Законы и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -21217,79 +19658,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6. Организация финансово-хозяйственной</w:t>
-[...27 lines deleted...]
-              <w:t>деятельности, учет и финансовый анализ.</w:t>
+              <w:t>6. Организация финансово-хозяйственной деятельности, учет и финансовый анализ.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -21330,374 +19743,340 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9. Основы этики в социальной работе (кодекс профессиональной этики).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возможность признания навыка:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...55 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z337" w:id="152"/>
-[...40 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трудовая функция 2: Организация работы выплаты пенсий, пособий и социальных выплат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Навык 1: обеспечение выплаты пенсий, пособий и социальных выплат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Умения:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z338" w:id="153"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z209" w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Осуществлять работы по организации выплаты пенсий, пособий, социальных выплат.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="153"/>
+          <w:bookmarkEnd w:id="95"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21707,51 +20086,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3.Анализировать информацию о количестве пенсионеров, получателей пособий и выплате им пенсий и пособий.</w:t>
+              <w:t>3. Анализировать информацию о количестве пенсионеров, получателей пособий и выплате им пенсий и пособий.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
@@ -21763,1746 +20142,1686 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5.Составлять электронную базу данных получателей пенсий, пособий и иных социальных выплат.</w:t>
+              <w:t>5. Составлять цифровую базу данных получателей пенсий, пособий и иных социальных выплат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>6.Формировать необходимую информацию и данные для современного выделения трансфертов из республиканского бюджета на выплату пенсий и пособий.</w:t>
-[...17 lines deleted...]
-7.Организовывать проведение банковских операций по выплате пенсий и пособий.</w:t>
+              <w:t>6. Формировать необходимую информацию и данные для современного выделения трансфертов из республиканского бюджета на выплату пенсий и пособий.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. Организовывать проведение банковских операций по выплате пенсий и пособий.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Знания:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...33 lines deleted...]
-          <w:bookmarkEnd w:id="154"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z215" w:id="96"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовой кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="96"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2. Социальный кодекс Республики Казахстан.</w:t>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Социальный кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3.Законодательные и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
-[...17 lines deleted...]
-4. Закон Республики Казахстан "О противодействии коррупции".</w:t>
+              <w:t>3. Законы и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Закон</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан "О противодействии коррупции".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...31 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z347" w:id="155"/>
-[...68 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Навык 2: оказание консультативной помощи по вопросам выплаты пенсий, пособий и социальных выплат ЛСИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Умения:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...33 lines deleted...]
-          <w:bookmarkEnd w:id="156"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z218" w:id="97"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Выстраивать коммуникации с ЛСИ.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="97"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2. Консультировать и давать разъяснения по вопросам выплаты и получения социальных выплат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3.Управлять конфликтами.</w:t>
+3. Управлять конфликтами.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Знания:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...33 lines deleted...]
-          <w:bookmarkEnd w:id="157"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z220" w:id="98"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовой кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="98"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2. Социальный кодекс Республики Казахстан.</w:t>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Социальный кодекс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3. Законодательные и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
+              <w:t>3. Законы и иные нормативные правовые акты в области организации выплаты пенсий, пособий и социальных выплат.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4. Этические стандарты.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.Особенности психологии личности и отдельных категорий граждан.</w:t>
+5. Особенности психологии личности и отдельных категорий граждан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возможность признания навыка:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Требования к личностным компетенциям:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...33 lines deleted...]
-          <w:bookmarkEnd w:id="158"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z224" w:id="99"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Нацеленность на результат </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="99"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Способность сохранять самообладание в непредвиденных ситуациях</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...111 lines deleted...]
-Порядочность</w:t>
+Настойчивость Ответственность за свои действия и принятые решения Энергичность Инициативность Порядочность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Список технических регламентов и национальных стандартов:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Связь с другими профессиями в рамках ОРК:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Уровень ОРК:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование профессии:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...55 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.1.-1 (8.1.-2, 8.1.-3., 8.1.-4)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Руководитель организации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z362" w:id="160"/>
+    <w:bookmarkStart w:name="z362" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Технические данные профессионального стандарта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z363" w:id="161"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z363" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Наименование государственного органа: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z364" w:id="162"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z364" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство труда и социальной защиты населения Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z365" w:id="163"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z365" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       руководитель: Тюлюбаева Корлан Абаевна, номер телефона: +7(7172) 75-07-11, электронный адрес: k.tyulyubaeva@enbek.gov.kz;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z366" w:id="164"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z366" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исполнитель: Бейсенбаева Фарида Амангельдиновна, номер телефона: +7(7172) 74-37-80, электронный адрес: f.beisenbaeva@enbek.gov.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z367" w:id="165"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z367" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Организации (предприятия) участвующие в разработке: -. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z368" w:id="166"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z368" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Отраслевой совет по профессиональным квалификациям при Министерстве труда и социальной защиты населения Республики Казахстан: протокол № 4 от 1 декабря 2023 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z369" w:id="167"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z369" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Национальный орган по профессиональным квалификациям: заключение от 1 декабря 2023 года. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z370" w:id="168"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z370" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Национальная палата предпринимателей Республики Казахстан "Атамекен": заключение от 13 декабря 2023 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z371" w:id="169"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z371" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Номер версии и год выпуска: версия 1, 2024 год. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z372" w:id="170"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z372" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Дата ориентировочного пересмотра: 31 декабря 2026 года. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>