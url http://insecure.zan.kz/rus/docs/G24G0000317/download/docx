--- v0 (2025-11-04)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f77fead" w14:textId="f77fead">
+    <w:p w14:paraId="8ab500e" w14:textId="8ab500e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3074,1044 +3074,1138 @@
         <w:t>
       14) взаимодействие с уполномоченными представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) анализ и свод информации по трудовым отношениям, предоставляемые территориальными подразделениями Комитета; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 16) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) осуществление мониторинга ситуации в коллективах предприятий страны, в том числе посредством информационных систем; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) информирование, руководства Министерства о ситуации по трудовым отношениям на предприятиях страны; </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...15 lines deleted...]
-      17) информирование, руководства Министерства о ситуации по трудовым отношениям на предприятиях страны; </w:t>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) принятие мер совместно с заинтересованными государственными органами, профсоюзами и работодателями при возникновении трудовых споров, акций протеста и забастовок; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...15 lines deleted...]
-      18) принятие мер совместно с заинтересованными государственными органами, профсоюзами и работодателями при возникновении трудовых споров, акций протеста и забастовок; </w:t>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) разработка проектов меморандумов и соглашений в пределах компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      19) разработка проектов меморандумов и соглашений в пределах компетенции;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) проведение информационно-разъяснительной работы среди населения и работодателей в пределах компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
-[...15 lines deleted...]
-      20) проведение информационно-разъяснительной работы среди населения и работодателей в пределах компетенции;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) организация и проведение совещаний, форумов, семинаров по вопросам трудового законодательства и трудовых отношений; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
-[...15 lines deleted...]
-      21) организация и проведение совещаний, форумов, семинаров по вопросам трудового законодательства и трудовых отношений; </w:t>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) выработка предложений по внесению изменений в нормативно-правовые акты в пределах компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
-[...15 lines deleted...]
-      22) выработка предложений по внесению изменений в нормативно-правовые акты в пределах компетенции;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
-[...15 lines deleted...]
-      23) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия Председателя Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Комитета осуществляется Председателем Комитета, который несет персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Председатель Комитета назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Председатель имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия Председателя Комитета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) организует работу Комитета; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вносит предложения в Министерство по разработке положения о структурных подразделениях Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вносит предложения руководителю аппарата Министерства о назначении на должности и освобождения от должностей, по вопросам подготовки (переподготовки), повышения квалификации, предоставления отпусков, командирования, премирования, установления надбавок к должностным окладам, оказания материальной помощи, а также о поощрении и привлечении к дисциплинарной ответственности сотрудников Комитета, заместителей руководителей территориальных подразделений Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) представляет Комитет в государственных органах и иных организациях независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принимает меры, направленные на противодействие коррупции в Комитете;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществляет прием физических лиц и представителей юридических лиц в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществляет иные полномочия, возложенные на Председателя Комитета, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Исполнение полномочий Председателя Комитета в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Председатель Комитета определяет полномочия своих заместителей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия Председателя Комитета</w:t>
-[...259 lines deleted...]
-      21. Председатель Комитета определяет полномочия своих заместителей в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Комитет может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Комитета формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Имущество, закрепленное за Комитетом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Комитет не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Комитета</w:t>
-[...59 lines deleted...]
-      24. Комитет не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Комитета</w:t>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Реорганизация и ликвидация Комитета осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...15 lines deleted...]
-      25. Реорганизация и ликвидация Комитета осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень территориальных подразделений, находящихся в ведении Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...15 lines deleted...]
-      Перечень территориальных подразделений, находящихся в ведении Комитета</w:t>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по области Абай".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
-[...15 lines deleted...]
-      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по области Абай".</w:t>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Акмолинской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
-[...15 lines deleted...]
-      2. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Акмолинской области".</w:t>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Актюбинской области". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
-[...15 lines deleted...]
-      3. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Актюбинской области". </w:t>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Алматинской области". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
-[...15 lines deleted...]
-      4. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Алматинской области". </w:t>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Атырауской области". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
-[...15 lines deleted...]
-      5. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Атырауской области". </w:t>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Западно-Казахстанской области". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
-[...15 lines deleted...]
-      6. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Западно-Казахстанской области". </w:t>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Жамбылской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
-[...15 lines deleted...]
-      7. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Жамбылской области".</w:t>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по области Жетісу".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
-[...15 lines deleted...]
-      8. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по области Жетісу".</w:t>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Карагандинской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
-[...15 lines deleted...]
-      9. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Карагандинской области".</w:t>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Костанайской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
-[...15 lines deleted...]
-      10. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Костанайской области".</w:t>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Кызылординской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
-[...15 lines deleted...]
-      11. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Кызылординской области".</w:t>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Мангистауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
-[...15 lines deleted...]
-      12. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Мангистауской области".</w:t>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Павлодарской области". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
-[...15 lines deleted...]
-      13. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Павлодарской области". </w:t>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Северо-Казахстанской области". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
-[...15 lines deleted...]
-      14. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Северо-Казахстанской области". </w:t>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Туркестанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
-[...15 lines deleted...]
-      15. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Туркестанской области".</w:t>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по области Ұлытау".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
-[...15 lines deleted...]
-      16. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по области Ұлытау".</w:t>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Восточно-Казахстанской области". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
-[...15 lines deleted...]
-      17. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Восточно-Казахстанской области". </w:t>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по городу Алматы". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
-[...15 lines deleted...]
-      18. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по городу Алматы". </w:t>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по городу Астане". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
-[...15 lines deleted...]
-      19. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по городу Астане". </w:t>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по городу Шымкент". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
-[...15 lines deleted...]
-      20. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по городу Шымкент". </w:t>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="137"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4203,1518 +4297,1518 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" августа 2024 года № 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по области Абай"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по области Абай" (далее – Департамент) является территориальным подразделением Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет), осуществляющим реализационные и контрольные функции в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Департамент имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент по вопросам своей компетенции в порядке, установленном законодательством Республики Казахстан принимает решения, оформляемые приказами руководителя Департамента и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатная численность Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Юридический адрес Департамента: Республика Казахстан, 071400, область Абай, город Семей, улица Достоевского, дом 110. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по области Абай".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Финансирование деятельности Департамента осуществляется за счет средств республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z160" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...279 lines deleted...]
-      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализация государственной политики в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение государственного контроля за соблюдением трудового законодательства Республики Казахстан, в том числе требований безопасности и охраны труда, законодательства Республики Казахстан в области занятости населения в пределах своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z167" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять в установленном законодательством Республики Казахстан порядке в пределах своей компетенции проверки и профилактический контроль по соблюдению требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать с иными государственными органами и организациями независимо от форм собственности, запрашивать и получать от них необходимые сведения и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z169" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке от подведомственных организаций Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), местных исполнительных органов, физических и юридических лиц документы и справки информационного характера, необходимые для исполнения возложенных на Департамент задач и функций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z170" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обращаться в суд для принудительного исполнения актов государственных инспекторов труда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z171" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в работе комиссий и рабочих групп по обсуждению вопросов, входящих в компетенцию Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию нормативных правовых актов, применяемых в деятельности Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      на основании соответствующей доверенности представлять Министерство, Комитет в судебных органах по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обязанности: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предоставлять разъяснения, рекомендации, информацию и принимать соответствующие решения по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан, Министерства и Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, не нарушая права и свободы, охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z180" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z182" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществление реализационных и контрольных функций, участие в выполнении стратегических функций Министерства, Комитета, в пределах компетенции Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z183" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разработка, участие в разработке, согласование в пределах своей компетенции нормативных правовых актов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z184" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление государственного контроля за соблюдением требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z185" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление своевременного и объективного расследования несчастных случаев, связанных с трудовой деятельностью в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z186" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение разногласий, возникающих по вопросам расследования, оформления и регистрации несчастных случаев, связанных с трудовой деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z187" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) рассмотрение дел об административных правонарушениях и наложение административных взысканий за административные правонарушения в пределах компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z188" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление взаимодействия с местными исполнительными органами по вопросам трудовых отношений и социального партнҰрства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z189" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассмотрение в пределах компетенции обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z190" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление мониторинга коллективных договоров, представленных работодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z191" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взаимодействие с уполномоченными представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z192" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представление в Комитет аналитических справок в пределах компетенции и периодических отчетов, о результатах работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z193" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выдача обязательных для исполнения работодателями предписаний, заключений, а также составление протоколов и постановлений об административных правонарушениях, наложение административных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z194" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) проведение информационна-разъяснительной работы среди населения, работников и работодателей по вопросам входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z195" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация и проведение совещаний, форумов, семинаров, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z196" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предъявление в суд исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z197" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z198" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
-[...739 lines deleted...]
-      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z198" w:id="191"/>
+    <w:bookmarkStart w:name="z199" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Департаментом осуществляется руководителем Департамента, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z200" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z201" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Полномочия руководителя Департамента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z202" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z203" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает формирование Департамента квалифицированными кадрами и повышение их профессионального уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z204" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции вышестоящих должностных лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z205" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции иных государственных органов и должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z206" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представляет Департамент в государственных органах и иных организациях независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z207" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) несет персональную ответственность за надлежащее принятие мер, направленных на противодействие коррупции в Департаменте и обеспечивает своевременное принятие надлежащих антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z208" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет прием физических лиц и представителей юридических лиц в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z209" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет иные полномочия, возложенные на руководителя Департамента, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z210" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z211" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
-[...239 lines deleted...]
-      19. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z211" w:id="204"/>
+    <w:bookmarkStart w:name="z212" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z213" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z214" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z215" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
-[...59 lines deleted...]
-      22. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z215" w:id="208"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
+    <w:bookmarkStart w:name="z216" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z216" w:id="209"/>
-[...15 lines deleted...]
-      23. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z217" w:id="210"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="210"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5806,1578 +5900,1578 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" августа 2024 года № 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z219" w:id="211"/>
+    <w:bookmarkStart w:name="z219" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Акмолинской области"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z220" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z220" w:id="212"/>
+    <w:bookmarkStart w:name="z221" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Акмолинской области" (далее – Департамент) является территориальным подразделением Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет), осуществляющим реализационные и контрольные функции в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z222" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z223" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z224" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z225" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Департамент имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z226" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент по вопросам своей компетенции в порядке, установленном законодательством Республики Казахстан принимает решения, оформляемые приказами руководителя Департамента и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z227" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатная численность Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z228" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Юридический адрес Департамента: Республика Казахстан, 020000, Акмолинская область, город Кокшетау, улица Абая, дом 89.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z229" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Акмолинской области". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z230" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z231" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Финансирование деятельности Департамента осуществляется за счет средств республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z232" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z233" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z234" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...279 lines deleted...]
-      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет. </w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z234" w:id="226"/>
+    <w:bookmarkStart w:name="z235" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z236" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализация государственной политики в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z237" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение государственного контроля за соблюдением трудового законодательства Республики Казахстан, в том числе требований безопасности и охраны труда, законодательства Республики Казахстан в области занятости населения в пределах своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z238" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z239" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z240" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z241" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять в установленном законодательством Республики Казахстан порядке в пределах своей компетенции проверки и профилактический контроль по соблюдению требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z242" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать с иными государственными органами и организациями независимо от форм собственности, запрашивать и получать от них необходимые сведения и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z243" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке от подведомственных организаций Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), местных исполнительных органов, физических и юридических лиц документы и справки информационного характера, необходимые для исполнения возложенных на Департамент задач и функций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z244" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обращаться в суд для принудительного исполнения актов государственных инспекторов труда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z245" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в работе комиссий и рабочих групп по обсуждению вопросов, входящих в компетенцию Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z246" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию нормативных правовых актов, применяемых в деятельности Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z247" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      на основании соответствующей доверенности представлять Министерство, Комитет в судебных органах по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z248" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z249" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z250" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обязанности: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z251" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предоставлять разъяснения, рекомендации, информацию и принимать соответствующие решения по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z252" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан, Министерства и Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z253" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, не нарушая права и свободы, охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z254" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z255" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z256" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществление реализационных и контрольных функций, участие в выполнении стратегических функций Министерства, Комитета, в пределах компетенции Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z257" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разработка, участие в разработке, согласование в пределах своей компетенции нормативных правовых актов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z258" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление государственного контроля за соблюдением требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z259" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление своевременного и объективного расследования несчастных случаев, связанных с трудовой деятельностью в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z260" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение разногласий, возникающих по вопросам расследования, оформления и регистрации несчастных случаев, связанных с трудовой деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z261" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) рассмотрение дел об административных правонарушениях и наложение административных взысканий за административные правонарушения в пределах компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z262" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление взаимодействия с местными исполнительными органами по вопросам трудовых отношений и социального партнҰрства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z263" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассмотрение в пределах компетенции обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z264" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление мониторинга коллективных договоров, представленных работодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z265" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взаимодействие с уполномоченными представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z266" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представление в Комитет аналитических справок в пределах компетенции и периодических отчетов, о результатах работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z267" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выдача обязательных для исполнения работодателями предписаний, заключений, а также составление протоколов и постановлений об административных правонарушениях, наложение административных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z268" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) проведение информационна-разъяснительной работы среди населения, работников и работодателей по вопросам входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z269" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация и проведение совещаний, форумов, семинаров, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z270" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предъявление в суд исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z271" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z272" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
-[...739 lines deleted...]
-      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z272" w:id="264"/>
+    <w:bookmarkStart w:name="z273" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Департаментом осуществляется руководителем Департамента, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z274" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z275" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель Департамента имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z276" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия руководителя Департамента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z277" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z278" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает формирование Департамента квалифицированными кадрами и повышение их профессионального уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z279" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции вышестоящих должностных лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z280" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции иных государственных органов и должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z281" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вносит на рассмотрение руководителю аппарата Министерства вопросы предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок, премирования и наложения дисциплинарных взысканий на заместителя руководителя Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z282" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет Департамент в государственных органах и иных организациях независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z283" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) несет персональную ответственность за надлежащее принятие мер, направленных на противодействие коррупции в Департаменте и обеспечивает своевременное принятие надлежащих антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z284" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет прием физических лиц и представителей юридических лиц в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z285" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) осуществляет иные полномочия, возложенные на руководителя Департамента, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z286" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z287" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z288" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
-[...299 lines deleted...]
-      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z288" w:id="280"/>
+    <w:bookmarkStart w:name="z289" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z290" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z291" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z292" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
-[...59 lines deleted...]
-      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z292" w:id="284"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
+    <w:bookmarkStart w:name="z293" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z293" w:id="285"/>
-[...15 lines deleted...]
-      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан. </w:t>
+    <w:bookmarkStart w:name="z294" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z294" w:id="286"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="286"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7469,1578 +7563,1578 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" августа 2024 года № 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z296" w:id="287"/>
+    <w:bookmarkStart w:name="z296" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Актюбинской области"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z297" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z297" w:id="288"/>
+    <w:bookmarkStart w:name="z298" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Актюбинской области" (далее – Департамент) является территориальным подразделением Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет), осуществляющим реализационные и контрольные функции в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z299" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z300" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z301" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z302" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Департамент имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z303" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент по вопросам своей компетенции в порядке, установленном законодательством Республики Казахстан принимает решения, оформляемые приказами руководителя Департамента и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z304" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатная численность Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z305" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Юридический адрес Департамента: Республика Казахстан, 030000, Актюбинская область, город Актобе, улица Маресьева, дом 91.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z306" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Актюбинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z307" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z308" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Финансирование деятельности Департамента осуществляется за счет средств республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z309" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z310" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z311" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...279 lines deleted...]
-      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z311" w:id="302"/>
+    <w:bookmarkStart w:name="z312" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z313" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализация государственной политики в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z314" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение государственного контроля за соблюдением трудового законодательства Республики Казахстан, в том числе требований безопасности и охраны труда, законодательства Республики Казахстан в области занятости населения в пределах своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z315" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z316" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z317" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z318" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять в установленном законодательством Республики Казахстан порядке в пределах своей компетенции проверки и профилактический контроль по соблюдению требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z319" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать с иными государственными органами и организациями независимо от форм собственности, запрашивать и получать от них необходимые сведения и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z320" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке от подведомственных организаций Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), местных исполнительных органов, физических и юридических лиц документы и справки информационного характера, необходимые для исполнения возложенных на Департамент задач и функций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z321" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обращаться в суд для принудительного исполнения актов государственных инспекторов труда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z322" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в работе комиссий и рабочих групп по обсуждению вопросов, входящих в компетенцию Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z323" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию нормативных правовых актов, применяемых в деятельности Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z324" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      на основании соответствующей доверенности представлять Министерство, Комитет в судебных органах по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z325" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z326" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z327" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обязанности: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z328" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предоставлять разъяснения, рекомендации, информацию и принимать соответствующие решения по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z329" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан, Министерства и Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z330" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, не нарушая права и свободы, охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z331" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z332" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z333" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществление реализационных и контрольных функций, участие в выполнении стратегических функций Министерства, Комитета, в пределах компетенции Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z334" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разработка, участие в разработке, согласование в пределах своей компетенции нормативных правовых актов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z335" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление государственного контроля за соблюдением требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z336" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление своевременного и объективного расследования несчастных случаев, связанных с трудовой деятельностью в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z337" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение разногласий, возникающих по вопросам расследования, оформления и регистрации несчастных случаев, связанных с трудовой деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z338" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) рассмотрение дел об административных правонарушениях и наложение административных взысканий за административные правонарушения в пределах компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z339" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление взаимодействия с местными исполнительными органами по вопросам трудовых отношений и социального партнҰрства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z340" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассмотрение в пределах компетенции обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z341" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление мониторинга коллективных договоров, представленных работодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z342" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взаимодействие с уполномоченными представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z343" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представление в Комитет аналитических справок в пределах компетенции и периодических отчетов, о результатах работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z344" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выдача обязательных для исполнения работодателями предписаний, заключений, а также составление протоколов и постановлений об административных правонарушениях, наложение административных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z345" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) проведение информационна-разъяснительной работы среди населения, работников и работодателей по вопросам входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z346" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация и проведение совещаний, форумов, семинаров, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z347" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предъявление в суд исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z348" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z349" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
-[...739 lines deleted...]
-      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z349" w:id="340"/>
+    <w:bookmarkStart w:name="z350" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Департаментом осуществляется руководителем Департамента, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z351" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z352" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель Департамента имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z353" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия руководителя Департамента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z354" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z355" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает формирование Департамента квалифицированными кадрами и повышение их профессионального уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z356" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с предусмотренные законодательством Республики Казахстан отнесены к компетенции вышестоящих должностных лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z357" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции иных государственных органов и должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z358" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вносит на рассмотрение руководителю аппарата Министерства вопросы предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок, премирования и наложения дисциплинарных взысканий на заместителя руководителя Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z359" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет Департамент в государственных органах и иных организациях независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z360" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) несет персональную ответственность за надлежащее принятие мер, направленных на противодействие коррупции в Департаменте и обеспечивает своевременное принятие надлежащих антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z361" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет прием физических лиц и представителей юридических лиц в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z362" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) осуществляет иные полномочия, возложенные на руководителя Департамента, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z363" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z364" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z365" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
-[...299 lines deleted...]
-      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z365" w:id="356"/>
+    <w:bookmarkStart w:name="z366" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z367" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z368" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z369" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
-[...59 lines deleted...]
-      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z369" w:id="360"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
+    <w:bookmarkStart w:name="z370" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z370" w:id="361"/>
-[...15 lines deleted...]
-      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z371" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z371" w:id="362"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="362"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9132,1518 +9226,1518 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" августа 2024 года № 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z373" w:id="363"/>
+    <w:bookmarkStart w:name="z373" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Алматинской области"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z374" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z374" w:id="364"/>
+    <w:bookmarkStart w:name="z375" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Алматинской области" (далее – Департамент) является территориальным подразделением Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет), осуществляющим реализационные и контрольные функции в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z376" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z377" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z378" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z379" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z380" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент по вопросам своей компетенции в порядке, установленном законодательством Республики Казахстан принимает решения, оформляемые приказами руководителя Департамента и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z381" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатная численность Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z382" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Юридический адрес Департамента: Республика Казахстан, 040800, Алматинская область, город Қонаев, микрорайон Ивушка, 1Г. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z383" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Алматинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z384" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z385" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Финансирование деятельности Департамента осуществляется за счет средств республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z386" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z387" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z388" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...279 lines deleted...]
-      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z388" w:id="378"/>
+    <w:bookmarkStart w:name="z389" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z390" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализация государственной политики в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z391" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение государственного контроля за соблюдением трудового законодательства Республики Казахстан, в том числе требований безопасности и охраны труда, законодательства Республики Казахстан в области занятости населения в пределах своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z392" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z393" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z394" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z395" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять в установленном законодательством Республики Казахстан порядке в пределах своей компетенции проверки и профилактический контроль по соблюдению требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z396" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать с иными государственными органами и организациями независимо от форм собственности, запрашивать и получать от них необходимые сведения и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z397" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке от подведомственных организаций Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), местных исполнительных органов, физических и юридических лиц документы и справки информационного характера, необходимые для исполнения возложенных на Департамент задач и функций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z398" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обращаться в суд для принудительного исполнения актов государственных инспекторов труда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z399" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в работе комиссий и рабочих групп по обсуждению вопросов, входящих в компетенцию Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z400" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию нормативных правовых актов, применяемых в деятельности Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z401" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      на основании соответствующей доверенности представлять Министерство, Комитет в судебных органах по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z402" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z403" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z404" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обязанности: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z405" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предоставлять разъяснения, рекомендации, информацию и принимать соответствующие решения по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z406" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан, Министерства и Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z407" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, не нарушая права и свободы, охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z408" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z409" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z410" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществление реализационных и контрольных функций, участие в выполнении стратегических функций Министерства, Комитета, в пределах компетенции Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z411" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разработка, участие в разработке, согласование в пределах своей компетенции нормативных правовых актов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z412" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление государственного контроля за соблюдением требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z413" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление своевременного и объективного расследования несчастных случаев, связанных с трудовой деятельностью в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z414" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение разногласий, возникающих по вопросам расследования, оформления и регистрации несчастных случаев, связанных с трудовой деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z415" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) рассмотрение дел об административных правонарушениях и наложение административных взысканий за административные правонарушения в пределах компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z416" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление взаимодействия с местными исполнительными органами по вопросам трудовых отношений и социального партнҰрства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z417" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассмотрение в пределах компетенции обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z418" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление мониторинга коллективных договоров, представленных работодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z419" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взаимодействие с уполномоченными представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z420" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представление в Комитет аналитических справок в пределах компетенции и периодических отчетов, о результатах работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z421" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выдача обязательных для исполнения работодателями предписаний, заключений, а также составление протоколов и постановлений об административных правонарушениях, наложение административных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z422" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) проведение информационна-разъяснительной работы среди населения, работников и работодателей по вопросам входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z423" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация и проведение совещаний, форумов, семинаров, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z424" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предъявление в суд исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z425" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z426" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
-[...739 lines deleted...]
-      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z426" w:id="416"/>
+    <w:bookmarkStart w:name="z427" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Департаментом осуществляется руководителем Департамента, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z428" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z429" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Полномочия руководителя Департамента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z430" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z431" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает формирование Департамента квалифицированными кадрами и повышение их профессионального уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z432" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции вышестоящих должностных лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z433" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции иных государственных органов и должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z434" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представляет Департамент в государственных органах и иных организациях независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z435" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) несет персональную ответственность за надлежащее принятие мер, направленных на противодействие коррупции в Департаменте и обеспечивает своевременное принятие надлежащих антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z436" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет прием физических лиц и представителей юридических лиц в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z437" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет иные полномочия, возложенные на руководителя Департамента, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z438" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z439" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
-[...239 lines deleted...]
-      19. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z439" w:id="429"/>
+    <w:bookmarkStart w:name="z440" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z441" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z442" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z443" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
-[...59 lines deleted...]
-      22. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z443" w:id="433"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
+    <w:bookmarkStart w:name="z444" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z444" w:id="434"/>
-[...15 lines deleted...]
-      23. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z445" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z445" w:id="435"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="435"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10735,1518 +10829,1518 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" августа 2024 года № 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z447" w:id="436"/>
+    <w:bookmarkStart w:name="z447" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Атырауской области"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z448" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z448" w:id="437"/>
+    <w:bookmarkStart w:name="z449" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Атырауской области" (далее – Департамент) является территориальным подразделением Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет), осуществляющим реализационные и контрольные функции в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z450" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z451" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z452" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z453" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z454" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент по вопросам своей компетенции в порядке, установленном законодательством Республики Казахстан принимает решения, оформляемые приказами руководителя Департамента и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z455" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатная численность Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z456" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Юридический адрес Департамента: Республика Казахстан, 060011, Атырауская область, город Атырау, улица Александр Пушкин, дом 163.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z457" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Атырауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z458" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z459" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Финансирование деятельности Департамента осуществляется за счет средств республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z460" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:name="z461" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z462" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...279 lines deleted...]
-      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z462" w:id="451"/>
+    <w:bookmarkStart w:name="z463" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z464" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализация государственной политики в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z465" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение государственного контроля за соблюдением трудового законодательства Республики Казахстан, в том числе требований безопасности и охраны труда, законодательства Республики Казахстан в области занятости населения в пределах своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z466" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z467" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z468" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z469" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять в установленном законодательством Республики Казахстан порядке в пределах своей компетенции проверки и профилактический контроль по соблюдению требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z470" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать с иными государственными органами и организациями независимо от форм собственности, запрашивать и получать от них необходимые сведения и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z471" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке от подведомственных организаций Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), местных исполнительных органов, физических и юридических лиц документы и справки информационного характера, необходимые для исполнения возложенных на Департамент задач и функций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z472" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обращаться в суд для принудительного исполнения актов государственных инспекторов труда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z473" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в работе комиссий и рабочих групп по обсуждению вопросов, входящих в компетенцию Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z474" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию нормативных правовых актов, применяемых в деятельности Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z475" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      на основании соответствующей доверенности представлять Министерство, Комитет в судебных органах по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z476" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z477" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:bookmarkStart w:name="z478" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обязанности: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z479" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предоставлять разъяснения, рекомендации, информацию и принимать соответствующие решения по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z480" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан, Министерства и Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z481" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, не нарушая права и свободы, охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z482" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z483" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z484" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществление реализационных и контрольных функций, участие в выполнении стратегических функций Министерства, Комитета, в пределах компетенции Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z485" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разработка, участие в разработке, согласование в пределах своей компетенции нормативных правовых актов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z486" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление государственного контроля за соблюдением требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z487" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление своевременного и объективного расследования несчастных случаев, связанных с трудовой деятельностью в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z488" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение разногласий, возникающих по вопросам расследования, оформления и регистрации несчастных случаев, связанных с трудовой деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z489" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) рассмотрение дел об административных правонарушениях и наложение административных взысканий за административные правонарушения в пределах компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z490" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление взаимодействия с местными исполнительными органами по вопросам трудовых отношений и социального партнҰрства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z491" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассмотрение в пределах компетенции обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z492" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление мониторинга коллективных договоров, представленных работодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z493" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взаимодействие с уполномоченными представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z494" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представление в Комитет аналитических справок в пределах компетенции и периодических отчетов, о результатах работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z495" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выдача обязательных для исполнения работодателями предписаний, заключений, а также составление протоколов и постановлений об административных правонарушениях, наложение административных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z496" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) проведение информационна-разъяснительной работы среди населения, работников и работодателей по вопросам входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z497" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация и проведение совещаний, форумов, семинаров, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z498" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предъявление в суд исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z499" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z500" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
-[...739 lines deleted...]
-      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z500" w:id="489"/>
+    <w:bookmarkStart w:name="z501" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Департаментом осуществляется руководителем Департамента, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z502" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z503" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Полномочия руководителя Департамента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z504" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z505" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает формирование Департамента квалифицированными кадрами и повышение их профессионального уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z506" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции вышестоящих должностных лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z507" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции иных государственных органов и должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z508" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представляет Департамент в государственных органах и иных организациях независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z509" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) несет персональную ответственность за надлежащее принятие мер, направленных на противодействие коррупции в Департаменте и обеспечивает своевременное принятие надлежащих антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z510" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет прием физических лиц и представителей юридических лиц в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z511" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет иные полномочия, возложенные на руководителя Департамента, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z512" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z513" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
-[...239 lines deleted...]
-      19. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z513" w:id="502"/>
+    <w:bookmarkStart w:name="z514" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z515" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z516" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z517" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
-[...59 lines deleted...]
-      22. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z517" w:id="506"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
+    <w:bookmarkStart w:name="z518" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z518" w:id="507"/>
-[...15 lines deleted...]
-      23. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z519" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z519" w:id="508"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="508"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12338,1578 +12432,1578 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" августа 2024 года № 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z521" w:id="509"/>
+    <w:bookmarkStart w:name="z521" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Западно-Казахстанской области"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z522" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z522" w:id="510"/>
+    <w:bookmarkStart w:name="z523" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Западно-Казахстанской области" (далее – Департамент) является территориальным подразделением Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет), осуществляющим реализационные и контрольные функции в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z524" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z525" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z526" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z527" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Департамент имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z528" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент по вопросам своей компетенции в порядке, установленном законодательством Республики Казахстан принимает решения, оформляемые приказами руководителя Департамента и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z529" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатная численность Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z530" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Юридический адрес Департамента: Республика Казахстан, 090000, Западно-Казахстанская область, город Уральск, проспект Нурсултана Назарбаева, дом 188. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z531" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Западно-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z532" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z533" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Финансирование деятельности Департамента осуществляется за счет средств республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z534" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z535" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z536" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...279 lines deleted...]
-      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z536" w:id="524"/>
+    <w:bookmarkStart w:name="z537" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z538" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализация государственной политики в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z539" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение государственного контроля за соблюдением трудового законодательства Республики Казахстан, в том числе требований безопасности и охраны труда, законодательства Республики Казахстан в области занятости населения в пределах своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z540" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z541" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z542" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z543" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять в установленном законодательством Республики Казахстан порядке в пределах своей компетенции проверки и профилактический контроль по соблюдению требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z544" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать с иными государственными органами и организациями независимо от форм собственности, запрашивать и получать от них необходимые сведения и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="531"/>
+    <w:bookmarkStart w:name="z545" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке от подведомственных организаций Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), местных исполнительных органов, физических и юридических лиц документы и справки информационного характера, необходимые для исполнения возложенных на Департамент задач и функций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="532"/>
+    <w:bookmarkStart w:name="z546" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обращаться в суд для принудительного исполнения актов государственных инспекторов труда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="533"/>
+    <w:bookmarkStart w:name="z547" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в работе комиссий и рабочих групп по обсуждению вопросов, входящих в компетенцию Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="534"/>
+    <w:bookmarkStart w:name="z548" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию нормативных правовых актов, применяемых в деятельности Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkStart w:name="z549" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      на основании соответствующей доверенности представлять Министерство, Комитет в судебных органах по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z550" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="537"/>
+    <w:bookmarkStart w:name="z551" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z552" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обязанности: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="539"/>
+    <w:bookmarkStart w:name="z553" w:id="540"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставлять разъяснения, рекомендации, информацию и принимать соответствующие решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z554" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан, Министерства и Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="541"/>
+    <w:bookmarkStart w:name="z555" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, не нарушая права и свободы, охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="542"/>
+    <w:bookmarkStart w:name="z556" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z557" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z558" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществление реализационных и контрольных функций, участие в выполнении стратегических функций Министерства, Комитета, в пределах компетенции Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z559" w:id="546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разработка, участие в разработке, согласование в пределах своей компетенции нормативных правовых актов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z560" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление государственного контроля за соблюдением требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z561" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление своевременного и объективного расследования несчастных случаев, связанных с трудовой деятельностью в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="548"/>
+    <w:bookmarkStart w:name="z562" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение разногласий, возникающих по вопросам расследования, оформления и регистрации несчастных случаев, связанных с трудовой деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="549"/>
+    <w:bookmarkStart w:name="z563" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) рассмотрение дел об административных правонарушениях и наложение административных взысканий за административные правонарушения в пределах компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="550"/>
+    <w:bookmarkStart w:name="z564" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление взаимодействия с местными исполнительными органами по вопросам трудовых отношений и социального партнҰрства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z565" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассмотрение в пределах компетенции обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z566" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление мониторинга коллективных договоров, представленных работодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z567" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взаимодействие с уполномоченными представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z568" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представление в Комитет аналитических справок в пределах компетенции и периодических отчетов, о результатах работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z569" w:id="556"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выдача обязательных для исполнения работодателями предписаний, заключений, а также составление протоколов и постановлений об административных правонарушениях, наложение административных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z570" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) проведение информационна-разъяснительной работы среди населения, работников и работодателей по вопросам входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="557"/>
+    <w:bookmarkStart w:name="z571" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация и проведение совещаний, форумов, семинаров, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z572" w:id="559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предъявление в суд исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z573" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z574" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
-[...739 lines deleted...]
-      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z574" w:id="562"/>
+    <w:bookmarkStart w:name="z575" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Департаментом осуществляется руководителем Департамента, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z576" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z577" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель Департамента имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z578" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия руководителя Департамента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z579" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="566"/>
+    <w:bookmarkStart w:name="z580" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает формирование Департамента квалифицированными кадрами и повышение их профессионального уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="567"/>
+    <w:bookmarkStart w:name="z581" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции вышестоящих должностных лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="568"/>
+    <w:bookmarkStart w:name="z582" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции иных государственных органов и должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="569"/>
+    <w:bookmarkStart w:name="z583" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вносит на рассмотрение руководителю аппарата Министерства вопросы предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок, премирования и наложения дисциплинарных взысканий на заместителя руководителя Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="570"/>
+    <w:bookmarkStart w:name="z584" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет Департамент в государственных органах и иных организациях независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z585" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) несет персональную ответственность за надлежащее принятие мер, направленных на противодействие коррупции в Департаменте и обеспечивает своевременное принятие надлежащих антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="572"/>
+    <w:bookmarkStart w:name="z586" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет прием физических лиц и представителей юридических лиц в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="573"/>
+    <w:bookmarkStart w:name="z587" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет иные полномочия, возложенные на руководителя Департамента, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z588" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="575"/>
+    <w:bookmarkStart w:name="z589" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="576"/>
+    <w:bookmarkStart w:name="z590" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
-[...299 lines deleted...]
-      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z590" w:id="578"/>
+    <w:bookmarkStart w:name="z591" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="578"/>
+    <w:bookmarkStart w:name="z592" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z593" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="580"/>
+    <w:bookmarkStart w:name="z594" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
-[...59 lines deleted...]
-      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z594" w:id="582"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
+    <w:bookmarkStart w:name="z595" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z595" w:id="583"/>
-[...15 lines deleted...]
-      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z596" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z596" w:id="584"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="584"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14001,1578 +14095,1578 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" августа 2024 года № 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z598" w:id="585"/>
+    <w:bookmarkStart w:name="z598" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Жамбылской области"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z599" w:id="585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z599" w:id="586"/>
+    <w:bookmarkStart w:name="z600" w:id="586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Жамбылской области" (далее – Департамент) является территориальным подразделением Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет), осуществляющим реализационные и контрольные функции в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z601" w:id="587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z602" w:id="588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z603" w:id="589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z604" w:id="590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z605" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент по вопросам своей компетенции в порядке, установленном законодательством Республики Казахстан принимает решения, оформляемые приказами руководителя Департамента и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="591"/>
+    <w:bookmarkStart w:name="z606" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатная численность Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="592"/>
+    <w:bookmarkStart w:name="z607" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Юридический адрес Департамента: Республика Казахстан, 080012, Жамбылская область, город Тараз, улица Желтоксан, дом 78. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z608" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Жамбылской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="594"/>
+    <w:bookmarkStart w:name="z609" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z610" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Финансирование деятельности Департамента осуществляется за счет средств республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="596"/>
+    <w:bookmarkStart w:name="z611" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="597"/>
+    <w:bookmarkStart w:name="z612" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z613" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...279 lines deleted...]
-      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z613" w:id="600"/>
+    <w:bookmarkStart w:name="z614" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z615" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализация государственной политики в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z616" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение государственного контроля за соблюдением трудового законодательства Республики Казахстан, в том числе требований безопасности и охраны труда, законодательства Республики Казахстан в области занятости населения в пределах своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z617" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z618" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z619" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z620" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять в установленном законодательством Республики Казахстан порядке в пределах своей компетенции проверки и профилактический контроль по соблюдению требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z621" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать с иными государственными органами и организациями независимо от форм собственности, запрашивать и получать от них необходимые сведения и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z622" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке от подведомственных организаций Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), местных исполнительных органов, физических и юридических лиц документы и справки информационного характера, необходимые для исполнения возложенных на Департамент задач и функций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z623" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обращаться в суд для принудительного исполнения актов государственных инспекторов труда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z624" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в работе комиссий и рабочих групп по обсуждению вопросов, входящих в компетенцию Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z625" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию нормативных правовых актов, применяемых в деятельности Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z626" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      на основании соответствующей доверенности представлять Министерство, Комитет в судебных органах по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="612"/>
+    <w:bookmarkStart w:name="z627" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z628" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="614"/>
+    <w:bookmarkStart w:name="z629" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обязанности: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z630" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предоставлять разъяснения, рекомендации, информацию и принимать соответствующие решения по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="616"/>
+    <w:bookmarkStart w:name="z631" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан, Министерства и Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z632" w:id="618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, не нарушая права и свободы, охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z633" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="619"/>
+    <w:bookmarkStart w:name="z634" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z635" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществление реализационных и контрольных функций, участие в выполнении стратегических функций Министерства, Комитета, в пределах компетенции Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z636" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разработка, участие в разработке, согласование в пределах своей компетенции нормативных правовых актов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z637" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление государственного контроля за соблюдением требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z638" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление своевременного и объективного расследования несчастных случаев, связанных с трудовой деятельностью в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z639" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение разногласий, возникающих по вопросам расследования, оформления и регистрации несчастных случаев, связанных с трудовой деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z640" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) рассмотрение дел об административных правонарушениях и наложение административных взысканий за административные правонарушения в пределах компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z641" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление взаимодействия с местными исполнительными органами по вопросам трудовых отношений и социального партнҰрства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z642" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассмотрение в пределах компетенции обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z643" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление мониторинга коллективных договоров, представленных работодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z644" w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взаимодействие с уполномоченными представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z645" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представление в Комитет аналитических справок в пределах компетенции и периодических отчетов, о результатах работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z646" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выдача обязательных для исполнения работодателями предписаний, заключений, а также составление протоколов и постановлений об административных правонарушениях, наложение административных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z647" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) проведение информационна-разъяснительной работы среди населения, работников и работодателей по вопросам входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z648" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация и проведение совещаний, форумов, семинаров, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z649" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предъявление в суд исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z650" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z651" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
-[...739 lines deleted...]
-      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z651" w:id="638"/>
+    <w:bookmarkStart w:name="z652" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Департаментом осуществляется руководителем Департамента, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="638"/>
+    <w:bookmarkStart w:name="z653" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="639"/>
+    <w:bookmarkStart w:name="z654" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель Департамента имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z655" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия руководителя Департамента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z656" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="642"/>
+    <w:bookmarkStart w:name="z657" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает формирование Департамента квалифицированными кадрами и повышение их профессионального уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z658" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции вышестоящих должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z659" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции иных государственных органов и должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="645"/>
+    <w:bookmarkStart w:name="z660" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вносит на рассмотрение руководителю аппарата Министерства вопросы предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок, премирования и наложения дисциплинарных взысканий на заместителя руководителя Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="646"/>
+    <w:bookmarkStart w:name="z661" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет Департамент в государственных органах и иных организациях независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="647"/>
+    <w:bookmarkStart w:name="z662" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) несет персональную ответственность за надлежащее принятие мер, направленных на противодействие коррупции в Департаменте и обеспечивает своевременное принятие надлежащих антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="648"/>
+    <w:bookmarkStart w:name="z663" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет прием физических лиц и представителей юридических лиц в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="649"/>
+    <w:bookmarkStart w:name="z664" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) осуществляет иные полномочия, возложенные на руководителя Департамента, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="650"/>
+    <w:bookmarkStart w:name="z665" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z666" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="652"/>
+    <w:bookmarkStart w:name="z667" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
-[...299 lines deleted...]
-      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z667" w:id="654"/>
+    <w:bookmarkStart w:name="z668" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z669" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z670" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z671" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
-[...59 lines deleted...]
-      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z671" w:id="658"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
+    <w:bookmarkStart w:name="z672" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z672" w:id="659"/>
-[...15 lines deleted...]
-      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z673" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z673" w:id="660"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="660"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15664,1518 +15758,1518 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" августа 2024 года № 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z675" w:id="661"/>
+    <w:bookmarkStart w:name="z675" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по области Жетісу"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="660"/>
+    <w:bookmarkStart w:name="z676" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z676" w:id="662"/>
+    <w:bookmarkStart w:name="z677" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по области Жетісу" (далее – Департамент) является территориальным подразделением Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет), осуществляющим реализационные и контрольные функции в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="662"/>
+    <w:bookmarkStart w:name="z678" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z679" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="664"/>
+    <w:bookmarkStart w:name="z680" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="665"/>
+    <w:bookmarkStart w:name="z681" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Департамент имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z682" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент по вопросам своей компетенции в порядке, установленном законодательством Республики Казахстан принимает решения, оформляемые приказами руководителя Департамента и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z683" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатная численность Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z684" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Юридический адрес Департамента: Республика Казахстан, 040000, область Жетісу, город Талдыкорган, улица Кабанбай батыра, дом 26.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z685" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по области Жетісу".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z686" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z687" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Финансирование деятельности Департамента осуществляется за счет средств республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z688" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z689" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z690" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...279 lines deleted...]
-      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z690" w:id="676"/>
+    <w:bookmarkStart w:name="z691" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z692" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализация государственной политики в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z693" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение государственного контроля за соблюдением трудового законодательства Республики Казахстан, в том числе требований безопасности и охраны труда, законодательства Республики Казахстан в области занятости населения в пределах своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z694" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z695" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z696" w:id="681"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z697" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять в установленном законодательством Республики Казахстан порядке в пределах своей компетенции проверки и профилактический контроль по соблюдению требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z698" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать с иными государственными органами и организациями независимо от форм собственности, запрашивать и получать от них необходимые сведения и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z699" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке от подведомственных организаций Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), местных исполнительных органов, физических и юридических лиц документы и справки информационного характера, необходимые для исполнения возложенных на Департамент задач и функций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="684"/>
+    <w:bookmarkStart w:name="z700" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обращаться в суд для принудительного исполнения актов государственных инспекторов труда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z701" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в работе комиссий и рабочих групп по обсуждению вопросов, входящих в компетенцию Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="686"/>
+    <w:bookmarkStart w:name="z702" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию нормативных правовых актов, применяемых в деятельности Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z703" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      на основании соответствующей доверенности представлять Министерство, Комитет в судебных органах по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z704" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="689"/>
+    <w:bookmarkStart w:name="z705" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="690"/>
+    <w:bookmarkStart w:name="z706" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обязанности: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z707" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предоставлять разъяснения, рекомендации, информацию и принимать соответствующие решения по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="692"/>
+    <w:bookmarkStart w:name="z708" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан, Министерства и Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="693"/>
+    <w:bookmarkStart w:name="z709" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, не нарушая права и свободы, охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="694"/>
+    <w:bookmarkStart w:name="z710" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="695"/>
+    <w:bookmarkStart w:name="z711" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="696"/>
+    <w:bookmarkStart w:name="z712" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществление реализационных и контрольных функций, участие в выполнении стратегических функций Министерства, Комитета, в пределах компетенции Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="697"/>
+    <w:bookmarkStart w:name="z713" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разработка, участие в разработке, согласование в пределах своей компетенции нормативных правовых актов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkStart w:name="z714" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление государственного контроля за соблюдением требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z715" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление своевременного и объективного расследования несчастных случаев, связанных с трудовой деятельностью в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="700"/>
+    <w:bookmarkStart w:name="z716" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение разногласий, возникающих по вопросам расследования, оформления и регистрации несчастных случаев, связанных с трудовой деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="701"/>
+    <w:bookmarkStart w:name="z717" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) рассмотрение дел об административных правонарушениях и наложение административных взысканий за административные правонарушения в пределах компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="702"/>
+    <w:bookmarkStart w:name="z718" w:id="703"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление взаимодействия с местными исполнительными органами по вопросам трудовых отношений и социального партнҰрства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z719" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассмотрение в пределах компетенции обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="704"/>
+    <w:bookmarkStart w:name="z720" w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление мониторинга коллективных договоров, представленных работодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkStart w:name="z721" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взаимодействие с уполномоченными представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z722" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представление в Комитет аналитических справок в пределах компетенции и периодических отчетов, о результатах работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="707"/>
+    <w:bookmarkStart w:name="z723" w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выдача обязательных для исполнения работодателями предписаний, заключений, а также составление протоколов и постановлений об административных правонарушениях, наложение административных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z724" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) проведение информационна-разъяснительной работы среди населения, работников и работодателей по вопросам входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="709"/>
+    <w:bookmarkStart w:name="z725" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация и проведение совещаний, форумов, семинаров, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z726" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предъявление в суд исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z727" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z728" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
-[...739 lines deleted...]
-      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z728" w:id="714"/>
+    <w:bookmarkStart w:name="z729" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Департаментом осуществляется руководителем Департамента, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z730" w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="715"/>
+    <w:bookmarkStart w:name="z731" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Полномочия руководителя Департамента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkStart w:name="z732" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z733" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает формирование Департамента квалифицированными кадрами и повышение их профессионального уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="718"/>
+    <w:bookmarkStart w:name="z734" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции вышестоящих должностных лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="719"/>
+    <w:bookmarkStart w:name="z735" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции иных государственных органов и должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="720"/>
+    <w:bookmarkStart w:name="z736" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представляет Департамент в государственных органах и иных организациях независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="721"/>
+    <w:bookmarkStart w:name="z737" w:id="722"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) несет персональную ответственность за надлежащее принятие мер, направленных на противодействие коррупции в Департаменте и обеспечивает своевременное принятие надлежащих антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="722"/>
+    <w:bookmarkStart w:name="z738" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет прием физических лиц и представителей юридических лиц в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="723"/>
+    <w:bookmarkStart w:name="z739" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет иные полномочия, возложенные на руководителя Департамента, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="724"/>
+    <w:bookmarkStart w:name="z740" w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="725"/>
+    <w:bookmarkStart w:name="z741" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
-[...239 lines deleted...]
-      19. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z741" w:id="727"/>
+    <w:bookmarkStart w:name="z742" w:id="727"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="727"/>
+    <w:bookmarkStart w:name="z743" w:id="728"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="728"/>
+    <w:bookmarkStart w:name="z744" w:id="729"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="729"/>
+    <w:bookmarkStart w:name="z745" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
-[...59 lines deleted...]
-      22. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z745" w:id="731"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
+    <w:bookmarkStart w:name="z746" w:id="731"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z746" w:id="732"/>
-[...15 lines deleted...]
-      23. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z747" w:id="732"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z747" w:id="733"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="733"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17267,1578 +17361,1578 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" августа 2024 года № 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z749" w:id="734"/>
+    <w:bookmarkStart w:name="z749" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Карагандинской области"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z750" w:id="734"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z750" w:id="735"/>
+    <w:bookmarkStart w:name="z751" w:id="735"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Карагандинской области" (далее – Департамент) является территориальным подразделением Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет), осуществляющим реализационные и контрольные функции в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z752" w:id="736"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z753" w:id="737"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="737"/>
+    <w:bookmarkStart w:name="z754" w:id="738"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="738"/>
+    <w:bookmarkStart w:name="z755" w:id="739"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Департамент имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="739"/>
+    <w:bookmarkStart w:name="z756" w:id="740"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент по вопросам своей компетенции в порядке, установленном законодательством Республики Казахстан принимает решения, оформляемые приказами руководителя Департамента и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="740"/>
+    <w:bookmarkStart w:name="z757" w:id="741"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатная численность Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="741"/>
+    <w:bookmarkStart w:name="z758" w:id="742"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Юридический адрес Департамента: Республика Казахстан, 100009, Карагандинская область, город Караганда, улица Ермекова, дом 73.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z759" w:id="743"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Карагандинской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z760" w:id="744"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z761" w:id="745"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Финансирование деятельности Департамента осуществляется за счет средств республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="745"/>
+    <w:bookmarkStart w:name="z762" w:id="746"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z763" w:id="747"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="747"/>
+    <w:bookmarkStart w:name="z764" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...279 lines deleted...]
-      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z764" w:id="749"/>
+    <w:bookmarkStart w:name="z765" w:id="749"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="749"/>
+    <w:bookmarkStart w:name="z766" w:id="750"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализация государственной политики в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="750"/>
+    <w:bookmarkStart w:name="z767" w:id="751"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение государственного контроля за соблюдением трудового законодательства Республики Казахстан, в том числе требований безопасности и охраны труда, законодательства Республики Казахстан в области занятости населения в пределах своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z768" w:id="752"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="752"/>
+    <w:bookmarkStart w:name="z769" w:id="753"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z770" w:id="754"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z771" w:id="755"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять в установленном законодательством Республики Казахстан порядке в пределах своей компетенции проверки и профилактический контроль по соблюдению требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="755"/>
+    <w:bookmarkStart w:name="z772" w:id="756"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать с иными государственными органами и организациями независимо от форм собственности, запрашивать и получать от них необходимые сведения и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z773" w:id="757"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке от подведомственных организаций Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), местных исполнительных органов, физических и юридических лиц документы и справки информационного характера, необходимые для исполнения возложенных на Департамент задач и функций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="757"/>
+    <w:bookmarkStart w:name="z774" w:id="758"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обращаться в суд для принудительного исполнения актов государственных инспекторов труда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="758"/>
+    <w:bookmarkStart w:name="z775" w:id="759"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в работе комиссий и рабочих групп по обсуждению вопросов, входящих в компетенцию Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkStart w:name="z776" w:id="760"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию нормативных правовых актов, применяемых в деятельности Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z777" w:id="761"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      на основании соответствующей доверенности представлять Министерство, Комитет в судебных органах по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="761"/>
+    <w:bookmarkStart w:name="z778" w:id="762"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="762"/>
+    <w:bookmarkStart w:name="z779" w:id="763"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z780" w:id="764"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обязанности: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="764"/>
+    <w:bookmarkStart w:name="z781" w:id="765"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предоставлять разъяснения, рекомендации, информацию и принимать соответствующие решения по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="765"/>
+    <w:bookmarkStart w:name="z782" w:id="766"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан, Министерства и Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="766"/>
+    <w:bookmarkStart w:name="z783" w:id="767"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, не нарушая права и свободы, охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="767"/>
+    <w:bookmarkStart w:name="z784" w:id="768"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="768"/>
+    <w:bookmarkStart w:name="z785" w:id="769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="769"/>
+    <w:bookmarkStart w:name="z786" w:id="770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществление реализационных и контрольных функций, участие в выполнении стратегических функций Министерства, Комитета, в пределах компетенции Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="770"/>
+    <w:bookmarkStart w:name="z787" w:id="771"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разработка, участие в разработке, согласование в пределах своей компетенции нормативных правовых актов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="771"/>
+    <w:bookmarkStart w:name="z788" w:id="772"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление государственного контроля за соблюдением требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z789" w:id="773"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление своевременного и объективного расследования несчастных случаев, связанных с трудовой деятельностью в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="773"/>
+    <w:bookmarkStart w:name="z790" w:id="774"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение разногласий, возникающих по вопросам расследования, оформления и регистрации несчастных случаев, связанных с трудовой деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="774"/>
+    <w:bookmarkStart w:name="z791" w:id="775"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) рассмотрение дел об административных правонарушениях и наложение административных взысканий за административные правонарушения в пределах компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z792" w:id="776"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление взаимодействия с местными исполнительными органами по вопросам трудовых отношений и социального партнҰрства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="776"/>
+    <w:bookmarkStart w:name="z793" w:id="777"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассмотрение в пределах компетенции обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="777"/>
+    <w:bookmarkStart w:name="z794" w:id="778"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление мониторинга коллективных договоров, представленных работодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z795" w:id="779"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взаимодействие с уполномоченными представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="779"/>
+    <w:bookmarkStart w:name="z796" w:id="780"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представление в Комитет аналитических справок в пределах компетенции и периодических отчетов, о результатах работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="780"/>
+    <w:bookmarkStart w:name="z797" w:id="781"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выдача обязательных для исполнения работодателями предписаний, заключений, а также составление протоколов и постановлений об административных правонарушениях, наложение административных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z798" w:id="782"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) проведение информационна-разъяснительной работы среди населения, работников и работодателей по вопросам входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="782"/>
+    <w:bookmarkStart w:name="z799" w:id="783"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация и проведение совещаний, форумов, семинаров, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z800" w:id="784"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предъявление в суд исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="784"/>
+    <w:bookmarkStart w:name="z801" w:id="785"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z802" w:id="786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
-[...739 lines deleted...]
-      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z802" w:id="787"/>
+    <w:bookmarkStart w:name="z803" w:id="787"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Департаментом осуществляется руководителем Департамента, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="787"/>
+    <w:bookmarkStart w:name="z804" w:id="788"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="788"/>
+    <w:bookmarkStart w:name="z805" w:id="789"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель Департамента имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="789"/>
+    <w:bookmarkStart w:name="z806" w:id="790"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия руководителя Департамента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="790"/>
+    <w:bookmarkStart w:name="z807" w:id="791"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="791"/>
+    <w:bookmarkStart w:name="z808" w:id="792"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает формирование Департамента квалифицированными кадрами и повышение их профессионального уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="792"/>
+    <w:bookmarkStart w:name="z809" w:id="793"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции вышестоящих должностных лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="793"/>
+    <w:bookmarkStart w:name="z810" w:id="794"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции иных государственных органов и должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="794"/>
+    <w:bookmarkStart w:name="z811" w:id="795"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вносит на рассмотрение руководителю аппарата Министерства вопросы предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок, премирования и наложения дисциплинарных взысканий на заместителя руководителя Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="795"/>
+    <w:bookmarkStart w:name="z812" w:id="796"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет Департамент в государственных органах и иных организациях независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z813" w:id="797"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) несет персональную ответственность за надлежащее принятие мер, направленных на противодействие коррупции в Департаменте и обеспечивает своевременное принятие надлежащих антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="797"/>
+    <w:bookmarkStart w:name="z814" w:id="798"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет прием физических лиц и представителей юридических лиц в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="798"/>
+    <w:bookmarkStart w:name="z815" w:id="799"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет иные полномочия, возложенные на руководителя Департамента, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkStart w:name="z816" w:id="800"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z817" w:id="801"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="801"/>
+    <w:bookmarkStart w:name="z818" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
-[...299 lines deleted...]
-      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="802"/>
-    <w:bookmarkStart w:name="z818" w:id="803"/>
+    <w:bookmarkStart w:name="z819" w:id="803"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="803"/>
+    <w:bookmarkStart w:name="z820" w:id="804"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z821" w:id="805"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="805"/>
+    <w:bookmarkStart w:name="z822" w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
-[...59 lines deleted...]
-      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="806"/>
-    <w:bookmarkStart w:name="z822" w:id="807"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
+    <w:bookmarkStart w:name="z823" w:id="807"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z823" w:id="808"/>
-[...15 lines deleted...]
-      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z824" w:id="808"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="808"/>
-    <w:bookmarkStart w:name="z824" w:id="809"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="809"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18930,1578 +19024,1578 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" августа 2024 года № 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z826" w:id="810"/>
+    <w:bookmarkStart w:name="z826" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Костанайской области"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="809"/>
+    <w:bookmarkStart w:name="z827" w:id="810"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="810"/>
-    <w:bookmarkStart w:name="z827" w:id="811"/>
+    <w:bookmarkStart w:name="z828" w:id="811"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Костанайской области" (далее – Департамент) является территориальным подразделением Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет), осуществляющим реализационные и контрольные функции в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="811"/>
+    <w:bookmarkStart w:name="z829" w:id="812"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z830" w:id="813"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z831" w:id="814"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z832" w:id="815"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Департамент имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="815"/>
+    <w:bookmarkStart w:name="z833" w:id="816"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент по вопросам своей компетенции в порядке, установленном законодательством Республики Казахстан принимает решения, оформляемые приказами руководителя Департамента и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="816"/>
+    <w:bookmarkStart w:name="z834" w:id="817"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатная численность Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="817"/>
+    <w:bookmarkStart w:name="z835" w:id="818"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Юридический адрес Департамента: Республика Казахстан, 110000, Костанайская область, город Костанай, улица А. Касымканова, дом 34.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="818"/>
+    <w:bookmarkStart w:name="z836" w:id="819"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Костанайской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="819"/>
+    <w:bookmarkStart w:name="z837" w:id="820"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="820"/>
+    <w:bookmarkStart w:name="z838" w:id="821"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Финансирование деятельности Департамента осуществляется за счет средств республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="821"/>
+    <w:bookmarkStart w:name="z839" w:id="822"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="822"/>
+    <w:bookmarkStart w:name="z840" w:id="823"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="823"/>
+    <w:bookmarkStart w:name="z841" w:id="824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...279 lines deleted...]
-      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="824"/>
-    <w:bookmarkStart w:name="z841" w:id="825"/>
+    <w:bookmarkStart w:name="z842" w:id="825"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="825"/>
+    <w:bookmarkStart w:name="z843" w:id="826"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализация государственной политики в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="826"/>
+    <w:bookmarkStart w:name="z844" w:id="827"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение государственного контроля за соблюдением трудового законодательства Республики Казахстан, в том числе требований безопасности и охраны труда, законодательства Республики Казахстан в области занятости населения в пределах своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="827"/>
+    <w:bookmarkStart w:name="z845" w:id="828"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="828"/>
+    <w:bookmarkStart w:name="z846" w:id="829"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="829"/>
+    <w:bookmarkStart w:name="z847" w:id="830"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="830"/>
+    <w:bookmarkStart w:name="z848" w:id="831"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять в установленном законодательством Республики Казахстан порядке в пределах своей компетенции проверки и профилактический контроль по соблюдению требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="831"/>
+    <w:bookmarkStart w:name="z849" w:id="832"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать с иными государственными органами и организациями независимо от форм собственности, запрашивать и получать от них необходимые сведения и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="832"/>
+    <w:bookmarkStart w:name="z850" w:id="833"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке от подведомственных организаций Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), местных исполнительных органов, физических и юридических лиц документы и справки информационного характера, необходимые для исполнения возложенных на Департамент задач и функций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="833"/>
+    <w:bookmarkStart w:name="z851" w:id="834"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обращаться в суд для принудительного исполнения актов государственных инспекторов труда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="834"/>
+    <w:bookmarkStart w:name="z852" w:id="835"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в работе комиссий и рабочих групп по обсуждению вопросов, входящих в компетенцию Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="835"/>
+    <w:bookmarkStart w:name="z853" w:id="836"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию нормативных правовых актов, применяемых в деятельности Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="836"/>
+    <w:bookmarkStart w:name="z854" w:id="837"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      на основании соответствующей доверенности представлять Министерство, Комитет в судебных органах по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="837"/>
+    <w:bookmarkStart w:name="z855" w:id="838"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="838"/>
+    <w:bookmarkStart w:name="z856" w:id="839"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="839"/>
+    <w:bookmarkStart w:name="z857" w:id="840"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обязанности: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="840"/>
+    <w:bookmarkStart w:name="z858" w:id="841"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предоставлять разъяснения, рекомендации, информацию и принимать соответствующие решения по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="841"/>
+    <w:bookmarkStart w:name="z859" w:id="842"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан, Министерства и Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="842"/>
+    <w:bookmarkStart w:name="z860" w:id="843"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, не нарушая права и свободы, охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="843"/>
+    <w:bookmarkStart w:name="z861" w:id="844"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="844"/>
+    <w:bookmarkStart w:name="z862" w:id="845"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="845"/>
+    <w:bookmarkStart w:name="z863" w:id="846"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществление реализационных и контрольных функций, участие в выполнении стратегических функций Министерства, Комитета, в пределах компетенции Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="846"/>
+    <w:bookmarkStart w:name="z864" w:id="847"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разработка, участие в разработке, согласование в пределах своей компетенции нормативных правовых актов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="847"/>
+    <w:bookmarkStart w:name="z865" w:id="848"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление государственного контроля за соблюдением требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="848"/>
+    <w:bookmarkStart w:name="z866" w:id="849"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление своевременного и объективного расследования несчастных случаев, связанных с трудовой деятельностью в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="849"/>
+    <w:bookmarkStart w:name="z867" w:id="850"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение разногласий, возникающих по вопросам расследования, оформления и регистрации несчастных случаев, связанных с трудовой деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="850"/>
+    <w:bookmarkStart w:name="z868" w:id="851"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) рассмотрение дел об административных правонарушениях и наложение административных взысканий за административные правонарушения в пределах компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="851"/>
+    <w:bookmarkStart w:name="z869" w:id="852"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление взаимодействия с местными исполнительными органами по вопросам трудовых отношений и социального партнҰрства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="852"/>
+    <w:bookmarkStart w:name="z870" w:id="853"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассмотрение в пределах компетенции обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="853"/>
+    <w:bookmarkStart w:name="z871" w:id="854"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление мониторинга коллективных договоров, представленных работодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="854"/>
+    <w:bookmarkStart w:name="z872" w:id="855"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взаимодействие с уполномоченными представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="855"/>
+    <w:bookmarkStart w:name="z873" w:id="856"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представление в Комитет аналитических справок в пределах компетенции и периодических отчетов, о результатах работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="856"/>
+    <w:bookmarkStart w:name="z874" w:id="857"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выдача обязательных для исполнения работодателями предписаний, заключений, а также составление протоколов и постановлений об административных правонарушениях, наложение административных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="857"/>
+    <w:bookmarkStart w:name="z875" w:id="858"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) проведение информационна-разъяснительной работы среди населения, работников и работодателей по вопросам входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="858"/>
+    <w:bookmarkStart w:name="z876" w:id="859"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация и проведение совещаний, форумов, семинаров, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="859"/>
+    <w:bookmarkStart w:name="z877" w:id="860"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предъявление в суд исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="860"/>
+    <w:bookmarkStart w:name="z878" w:id="861"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="861"/>
+    <w:bookmarkStart w:name="z879" w:id="862"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
-[...739 lines deleted...]
-      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="862"/>
-    <w:bookmarkStart w:name="z879" w:id="863"/>
+    <w:bookmarkStart w:name="z880" w:id="863"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Департаментом осуществляется руководителем Департамента, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="863"/>
+    <w:bookmarkStart w:name="z881" w:id="864"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="864"/>
+    <w:bookmarkStart w:name="z882" w:id="865"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель Департамента имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="865"/>
+    <w:bookmarkStart w:name="z883" w:id="866"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия руководителя Департамента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="866"/>
+    <w:bookmarkStart w:name="z884" w:id="867"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="867"/>
+    <w:bookmarkStart w:name="z885" w:id="868"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает формирование Департамента квалифицированными кадрами и повышение их профессионального уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="868"/>
+    <w:bookmarkStart w:name="z886" w:id="869"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции вышестоящих должностных лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="869"/>
+    <w:bookmarkStart w:name="z887" w:id="870"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции иных государственных органов и должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="870"/>
+    <w:bookmarkStart w:name="z888" w:id="871"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вносит на рассмотрение руководителю аппарата Министерства вопросы предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок, премирования и наложения дисциплинарных взысканий на заместителя руководителя Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="871"/>
+    <w:bookmarkStart w:name="z889" w:id="872"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет Департамент в государственных органах и иных организациях независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="872"/>
+    <w:bookmarkStart w:name="z890" w:id="873"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) несет персональную ответственность за надлежащее принятие мер, направленных на противодействие коррупции в Департаменте и обеспечивает своевременное принятие надлежащих антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="873"/>
+    <w:bookmarkStart w:name="z891" w:id="874"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет прием физических лиц и представителей юридических лиц в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="874"/>
+    <w:bookmarkStart w:name="z892" w:id="875"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет иные полномочия, возложенные на руководителя Департамента, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="875"/>
+    <w:bookmarkStart w:name="z893" w:id="876"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="876"/>
+    <w:bookmarkStart w:name="z894" w:id="877"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="877"/>
+    <w:bookmarkStart w:name="z895" w:id="878"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
-[...299 lines deleted...]
-      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="878"/>
-    <w:bookmarkStart w:name="z895" w:id="879"/>
+    <w:bookmarkStart w:name="z896" w:id="879"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="879"/>
+    <w:bookmarkStart w:name="z897" w:id="880"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="880"/>
+    <w:bookmarkStart w:name="z898" w:id="881"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="881"/>
+    <w:bookmarkStart w:name="z899" w:id="882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
-[...59 lines deleted...]
-      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="882"/>
-    <w:bookmarkStart w:name="z899" w:id="883"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
+    <w:bookmarkStart w:name="z900" w:id="883"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="883"/>
-    <w:bookmarkStart w:name="z900" w:id="884"/>
-[...15 lines deleted...]
-      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z901" w:id="884"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="884"/>
-    <w:bookmarkStart w:name="z901" w:id="885"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="885"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20593,1518 +20687,1518 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" августа 2024 года № 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z903" w:id="886"/>
+    <w:bookmarkStart w:name="z903" w:id="885"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Кызылординской области"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="885"/>
+    <w:bookmarkStart w:name="z904" w:id="886"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="886"/>
-    <w:bookmarkStart w:name="z904" w:id="887"/>
+    <w:bookmarkStart w:name="z905" w:id="887"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Кызылординской области" (далее – Департамент) является территориальным подразделением Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет), осуществляющим реализационные и контрольные функции в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="887"/>
+    <w:bookmarkStart w:name="z906" w:id="888"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="888"/>
+    <w:bookmarkStart w:name="z907" w:id="889"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="889"/>
+    <w:bookmarkStart w:name="z908" w:id="890"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="890"/>
+    <w:bookmarkStart w:name="z909" w:id="891"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Департамент имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="891"/>
+    <w:bookmarkStart w:name="z910" w:id="892"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент по вопросам своей компетенции в порядке, установленном законодательством Республики Казахстан принимает решения, оформляемые приказами руководителя Департамента и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="892"/>
+    <w:bookmarkStart w:name="z911" w:id="893"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатная численность Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="893"/>
+    <w:bookmarkStart w:name="z912" w:id="894"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Юридический адрес Департамента: Республика Казахстан, 120003, Кызылординская область, город Кызылорда улица Бейбарыс Султан, здание №1. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="894"/>
+    <w:bookmarkStart w:name="z913" w:id="895"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Кызылординской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="895"/>
+    <w:bookmarkStart w:name="z914" w:id="896"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="896"/>
+    <w:bookmarkStart w:name="z915" w:id="897"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Финансирование деятельности Департамента осуществляется за счет средств республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="897"/>
+    <w:bookmarkStart w:name="z916" w:id="898"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="898"/>
+    <w:bookmarkStart w:name="z917" w:id="899"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="899"/>
+    <w:bookmarkStart w:name="z918" w:id="900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...279 lines deleted...]
-      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="900"/>
-    <w:bookmarkStart w:name="z918" w:id="901"/>
+    <w:bookmarkStart w:name="z919" w:id="901"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="901"/>
+    <w:bookmarkStart w:name="z920" w:id="902"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализация государственной политики в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="902"/>
+    <w:bookmarkStart w:name="z921" w:id="903"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение государственного контроля за соблюдением трудового законодательства Республики Казахстан, в том числе требований безопасности и охраны труда, законодательства Республики Казахстан в области занятости населения в пределах своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="903"/>
+    <w:bookmarkStart w:name="z922" w:id="904"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="904"/>
+    <w:bookmarkStart w:name="z923" w:id="905"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="905"/>
+    <w:bookmarkStart w:name="z924" w:id="906"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="906"/>
+    <w:bookmarkStart w:name="z925" w:id="907"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять в установленном законодательством Республики Казахстан порядке в пределах своей компетенции проверки и профилактический контроль по соблюдению требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="907"/>
+    <w:bookmarkStart w:name="z926" w:id="908"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать с иными государственными органами и организациями независимо от форм собственности, запрашивать и получать от них необходимые сведения и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="908"/>
+    <w:bookmarkStart w:name="z927" w:id="909"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке от подведомственных организаций Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), местных исполнительных органов, физических и юридических лиц документы и справки информационного характера, необходимые для исполнения возложенных на Департамент задач и функций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="909"/>
+    <w:bookmarkStart w:name="z928" w:id="910"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обращаться в суд для принудительного исполнения актов государственных инспекторов труда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="910"/>
+    <w:bookmarkStart w:name="z929" w:id="911"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в работе комиссий и рабочих групп по обсуждению вопросов, входящих в компетенцию Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="911"/>
+    <w:bookmarkStart w:name="z930" w:id="912"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию нормативных правовых актов, применяемых в деятельности Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="912"/>
+    <w:bookmarkStart w:name="z931" w:id="913"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      на основании соответствующей доверенности представлять Министерство, Комитет в судебных органах по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="913"/>
+    <w:bookmarkStart w:name="z932" w:id="914"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="914"/>
+    <w:bookmarkStart w:name="z933" w:id="915"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="915"/>
+    <w:bookmarkStart w:name="z934" w:id="916"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обязанности: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="916"/>
+    <w:bookmarkStart w:name="z935" w:id="917"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предоставлять разъяснения, рекомендации, информацию и принимать соответствующие решения по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="917"/>
+    <w:bookmarkStart w:name="z936" w:id="918"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан, Министерства и Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="918"/>
+    <w:bookmarkStart w:name="z937" w:id="919"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, не нарушая права и свободы, охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="919"/>
+    <w:bookmarkStart w:name="z938" w:id="920"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="920"/>
+    <w:bookmarkStart w:name="z939" w:id="921"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="921"/>
+    <w:bookmarkStart w:name="z940" w:id="922"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществление реализационных и контрольных функций, участие в выполнении стратегических функций Министерства, Комитета, в пределах компетенции Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="922"/>
+    <w:bookmarkStart w:name="z941" w:id="923"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разработка, участие в разработке, согласование в пределах своей компетенции нормативных правовых актов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="923"/>
+    <w:bookmarkStart w:name="z942" w:id="924"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление государственного контроля за соблюдением требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="924"/>
+    <w:bookmarkStart w:name="z943" w:id="925"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление своевременного и объективного расследования несчастных случаев, связанных с трудовой деятельностью в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="925"/>
+    <w:bookmarkStart w:name="z944" w:id="926"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение разногласий, возникающих по вопросам расследования, оформления и регистрации несчастных случаев, связанных с трудовой деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="926"/>
+    <w:bookmarkStart w:name="z945" w:id="927"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) рассмотрение дел об административных правонарушениях и наложение административных взысканий за административные правонарушения в пределах компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="927"/>
+    <w:bookmarkStart w:name="z946" w:id="928"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление взаимодействия с местными исполнительными органами по вопросам трудовых отношений и социального партнҰрства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="928"/>
+    <w:bookmarkStart w:name="z947" w:id="929"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассмотрение в пределах компетенции обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="929"/>
+    <w:bookmarkStart w:name="z948" w:id="930"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление мониторинга коллективных договоров, представленных работодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="930"/>
+    <w:bookmarkStart w:name="z949" w:id="931"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взаимодействие с уполномоченными представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="931"/>
+    <w:bookmarkStart w:name="z950" w:id="932"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представление в Комитет аналитических справок в пределах компетенции и периодических отчетов, о результатах работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="932"/>
+    <w:bookmarkStart w:name="z951" w:id="933"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выдача обязательных для исполнения работодателями предписаний, заключений, а также составление протоколов и постановлений об административных правонарушениях, наложение административных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="933"/>
+    <w:bookmarkStart w:name="z952" w:id="934"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) проведение информационна-разъяснительной работы среди населения, работников и работодателей по вопросам входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="934"/>
+    <w:bookmarkStart w:name="z953" w:id="935"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация и проведение совещаний, форумов, семинаров, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="935"/>
+    <w:bookmarkStart w:name="z954" w:id="936"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предъявление в суд исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="936"/>
+    <w:bookmarkStart w:name="z955" w:id="937"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="937"/>
+    <w:bookmarkStart w:name="z956" w:id="938"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
-[...739 lines deleted...]
-      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="938"/>
-    <w:bookmarkStart w:name="z956" w:id="939"/>
+    <w:bookmarkStart w:name="z957" w:id="939"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Департаментом осуществляется руководителем Департамента, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="939"/>
+    <w:bookmarkStart w:name="z958" w:id="940"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="940"/>
+    <w:bookmarkStart w:name="z959" w:id="941"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Полномочия руководителя Департамента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="941"/>
+    <w:bookmarkStart w:name="z960" w:id="942"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="942"/>
+    <w:bookmarkStart w:name="z961" w:id="943"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает формирование Департамента квалифицированными кадрами и повышение их профессионального уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="943"/>
+    <w:bookmarkStart w:name="z962" w:id="944"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции вышестоящих должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="944"/>
+    <w:bookmarkStart w:name="z963" w:id="945"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции иных государственных органов и должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="945"/>
+    <w:bookmarkStart w:name="z964" w:id="946"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представляет Департамент в государственных органах и иных организациях независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="946"/>
+    <w:bookmarkStart w:name="z965" w:id="947"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) несет персональную ответственность за надлежащее принятие мер, направленных на противодействие коррупции в Департаменте и обеспечивает своевременное принятие надлежащих антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="947"/>
+    <w:bookmarkStart w:name="z966" w:id="948"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет прием физических лиц и представителей юридических лиц в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="948"/>
+    <w:bookmarkStart w:name="z967" w:id="949"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет иные полномочия, возложенные на руководителя Департамента, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="949"/>
+    <w:bookmarkStart w:name="z968" w:id="950"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="950"/>
+    <w:bookmarkStart w:name="z969" w:id="951"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
-[...239 lines deleted...]
-      19. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="951"/>
-    <w:bookmarkStart w:name="z969" w:id="952"/>
+    <w:bookmarkStart w:name="z970" w:id="952"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="952"/>
+    <w:bookmarkStart w:name="z971" w:id="953"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="953"/>
+    <w:bookmarkStart w:name="z972" w:id="954"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="954"/>
+    <w:bookmarkStart w:name="z973" w:id="955"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
-[...59 lines deleted...]
-      22. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="955"/>
-    <w:bookmarkStart w:name="z973" w:id="956"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
+    <w:bookmarkStart w:name="z974" w:id="956"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="956"/>
-    <w:bookmarkStart w:name="z974" w:id="957"/>
-[...15 lines deleted...]
-      23. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z975" w:id="957"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="957"/>
-    <w:bookmarkStart w:name="z975" w:id="958"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="958"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22196,1578 +22290,1578 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" августа 2024 года № 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z977" w:id="959"/>
+    <w:bookmarkStart w:name="z977" w:id="958"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Мангистауской области"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="958"/>
+    <w:bookmarkStart w:name="z978" w:id="959"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="959"/>
-    <w:bookmarkStart w:name="z978" w:id="960"/>
+    <w:bookmarkStart w:name="z979" w:id="960"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Мангистауской области" (далее – Департамент) является территориальным подразделением Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет), осуществляющим реализационные и контрольные функции в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="960"/>
+    <w:bookmarkStart w:name="z980" w:id="961"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="961"/>
+    <w:bookmarkStart w:name="z981" w:id="962"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="962"/>
+    <w:bookmarkStart w:name="z982" w:id="963"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="963"/>
+    <w:bookmarkStart w:name="z983" w:id="964"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Департамент имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="964"/>
+    <w:bookmarkStart w:name="z984" w:id="965"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент по вопросам своей компетенции в порядке, установленном законодательством Республики Казахстан принимает решения, оформляемые приказами руководителя Департамента и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="965"/>
+    <w:bookmarkStart w:name="z985" w:id="966"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатная численность Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="966"/>
+    <w:bookmarkStart w:name="z986" w:id="967"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Юридический адрес Департамента: Республика Казахстан, 130000, Мангистауская область, город Актау, 14 микрорайон, здание № 36а.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="967"/>
+    <w:bookmarkStart w:name="z987" w:id="968"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Мангистауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="968"/>
+    <w:bookmarkStart w:name="z988" w:id="969"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="969"/>
+    <w:bookmarkStart w:name="z989" w:id="970"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Финансирование деятельности Департамента осуществляется за счет средств республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="970"/>
+    <w:bookmarkStart w:name="z990" w:id="971"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="971"/>
+    <w:bookmarkStart w:name="z991" w:id="972"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="972"/>
+    <w:bookmarkStart w:name="z992" w:id="973"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...279 lines deleted...]
-      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="973"/>
-    <w:bookmarkStart w:name="z992" w:id="974"/>
+    <w:bookmarkStart w:name="z993" w:id="974"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="974"/>
+    <w:bookmarkStart w:name="z994" w:id="975"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализация государственной политики в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="975"/>
+    <w:bookmarkStart w:name="z995" w:id="976"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение государственного контроля за соблюдением трудового законодательства Республики Казахстан, в том числе требований безопасности и охраны труда, законодательства Республики Казахстан в области занятости населения в пределах своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="976"/>
+    <w:bookmarkStart w:name="z996" w:id="977"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="977"/>
+    <w:bookmarkStart w:name="z997" w:id="978"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="978"/>
+    <w:bookmarkStart w:name="z998" w:id="979"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="979"/>
+    <w:bookmarkStart w:name="z999" w:id="980"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять в установленном законодательством Республики Казахстан порядке в пределах своей компетенции проверки и профилактический контроль по соблюдению требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="980"/>
+    <w:bookmarkStart w:name="z1000" w:id="981"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать с иными государственными органами и организациями независимо от форм собственности, запрашивать и получать от них необходимые сведения и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="981"/>
+    <w:bookmarkStart w:name="z1001" w:id="982"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке от подведомственных организаций Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), местных исполнительных органов, физических и юридических лиц документы и справки информационного характера, необходимые для исполнения возложенных на Департамент задач и функций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="982"/>
+    <w:bookmarkStart w:name="z1002" w:id="983"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обращаться в суд для принудительного исполнения актов государственных инспекторов труда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="983"/>
+    <w:bookmarkStart w:name="z1003" w:id="984"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в работе комиссий и рабочих групп по обсуждению вопросов, входящих в компетенцию Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="984"/>
+    <w:bookmarkStart w:name="z1004" w:id="985"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию нормативных правовых актов, применяемых в деятельности Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="985"/>
+    <w:bookmarkStart w:name="z1005" w:id="986"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      на основании соответствующей доверенности представлять Министерство, Комитет в судебных органах по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="986"/>
+    <w:bookmarkStart w:name="z1006" w:id="987"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="987"/>
+    <w:bookmarkStart w:name="z1007" w:id="988"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="988"/>
+    <w:bookmarkStart w:name="z1008" w:id="989"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обязанности: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="989"/>
+    <w:bookmarkStart w:name="z1009" w:id="990"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предоставлять разъяснения, рекомендации, информацию и принимать соответствующие решения по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="990"/>
+    <w:bookmarkStart w:name="z1010" w:id="991"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан, Министерства и Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="991"/>
+    <w:bookmarkStart w:name="z1011" w:id="992"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, не нарушая права и свободы, охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="992"/>
+    <w:bookmarkStart w:name="z1012" w:id="993"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="993"/>
+    <w:bookmarkStart w:name="z1013" w:id="994"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="994"/>
+    <w:bookmarkStart w:name="z1014" w:id="995"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществление реализационных и контрольных функций, участие в выполнении стратегических функций Министерства, Комитета, в пределах компетенции Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="995"/>
+    <w:bookmarkStart w:name="z1015" w:id="996"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разработка, участие в разработке, согласование в пределах своей компетенции нормативных правовых актов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="996"/>
+    <w:bookmarkStart w:name="z1016" w:id="997"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление государственного контроля за соблюдением требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="997"/>
+    <w:bookmarkStart w:name="z1017" w:id="998"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление своевременного и объективного расследования несчастных случаев, связанных с трудовой деятельностью в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="998"/>
+    <w:bookmarkStart w:name="z1018" w:id="999"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение разногласий, возникающих по вопросам расследования, оформления и регистрации несчастных случаев, связанных с трудовой деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="999"/>
+    <w:bookmarkStart w:name="z1019" w:id="1000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) рассмотрение дел об административных правонарушениях и наложение административных взысканий за административные правонарушения в пределах компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1000"/>
+    <w:bookmarkStart w:name="z1020" w:id="1001"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление взаимодействия с местными исполнительными органами по вопросам трудовых отношений и социального партнҰрства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1001"/>
+    <w:bookmarkStart w:name="z1021" w:id="1002"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассмотрение в пределах компетенции обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1002"/>
+    <w:bookmarkStart w:name="z1022" w:id="1003"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление мониторинга коллективных договоров, представленных работодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1003"/>
+    <w:bookmarkStart w:name="z1023" w:id="1004"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взаимодействие с уполномоченными представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1004"/>
+    <w:bookmarkStart w:name="z1024" w:id="1005"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представление в Комитет аналитических справок в пределах компетенции и периодических отчетов, о результатах работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1005"/>
+    <w:bookmarkStart w:name="z1025" w:id="1006"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выдача обязательных для исполнения работодателями предписаний, заключений, а также составление протоколов и постановлений об административных правонарушениях, наложение административных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1006"/>
+    <w:bookmarkStart w:name="z1026" w:id="1007"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) проведение информационна-разъяснительной работы среди населения, работников и работодателей по вопросам входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1007"/>
+    <w:bookmarkStart w:name="z1027" w:id="1008"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация и проведение совещаний, форумов, семинаров, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1008"/>
+    <w:bookmarkStart w:name="z1028" w:id="1009"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предъявление в суд исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1009"/>
+    <w:bookmarkStart w:name="z1029" w:id="1010"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1010"/>
+    <w:bookmarkStart w:name="z1030" w:id="1011"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
-[...739 lines deleted...]
-      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1011"/>
-    <w:bookmarkStart w:name="z1030" w:id="1012"/>
+    <w:bookmarkStart w:name="z1031" w:id="1012"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Департаментом осуществляется руководителем Департамента, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1012"/>
+    <w:bookmarkStart w:name="z1032" w:id="1013"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1013"/>
+    <w:bookmarkStart w:name="z1033" w:id="1014"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель Департамента имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1014"/>
+    <w:bookmarkStart w:name="z1034" w:id="1015"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия руководителя Департамента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1015"/>
+    <w:bookmarkStart w:name="z1035" w:id="1016"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1016"/>
+    <w:bookmarkStart w:name="z1036" w:id="1017"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает формирование Департамента квалифицированными кадрами и повышение их профессионального уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1017"/>
+    <w:bookmarkStart w:name="z1037" w:id="1018"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции вышестоящих должностных лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1018"/>
+    <w:bookmarkStart w:name="z1038" w:id="1019"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции иных государственных органов и должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1019"/>
+    <w:bookmarkStart w:name="z1039" w:id="1020"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вносит на рассмотрение руководителю аппарата Министерства вопросы предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок, премирования и наложения дисциплинарных взысканий на заместителя руководителя Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1020"/>
+    <w:bookmarkStart w:name="z1040" w:id="1021"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет Департамент в государственных органах и иных организациях независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1021"/>
+    <w:bookmarkStart w:name="z1041" w:id="1022"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) несет персональную ответственность за надлежащее принятие мер, направленных на противодействие коррупции в Департаменте и обеспечивает своевременное принятие надлежащих антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1022"/>
+    <w:bookmarkStart w:name="z1042" w:id="1023"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет прием физических лиц и представителей юридических лиц в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1023"/>
+    <w:bookmarkStart w:name="z1043" w:id="1024"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет иные полномочия, возложенные на руководителя Департамента, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1024"/>
+    <w:bookmarkStart w:name="z1044" w:id="1025"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1025"/>
+    <w:bookmarkStart w:name="z1045" w:id="1026"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1026"/>
+    <w:bookmarkStart w:name="z1046" w:id="1027"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
-[...299 lines deleted...]
-      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1027"/>
-    <w:bookmarkStart w:name="z1046" w:id="1028"/>
+    <w:bookmarkStart w:name="z1047" w:id="1028"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1028"/>
+    <w:bookmarkStart w:name="z1048" w:id="1029"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1029"/>
+    <w:bookmarkStart w:name="z1049" w:id="1030"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1030"/>
+    <w:bookmarkStart w:name="z1050" w:id="1031"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
-[...59 lines deleted...]
-      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1031"/>
-    <w:bookmarkStart w:name="z1050" w:id="1032"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
+    <w:bookmarkStart w:name="z1051" w:id="1032"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1032"/>
-    <w:bookmarkStart w:name="z1051" w:id="1033"/>
-[...15 lines deleted...]
-      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1052" w:id="1033"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1033"/>
-    <w:bookmarkStart w:name="z1052" w:id="1034"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1034"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23859,1578 +23953,1578 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" августа 2024 года № 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1054" w:id="1035"/>
+    <w:bookmarkStart w:name="z1054" w:id="1034"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Павлодарской области"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1034"/>
+    <w:bookmarkStart w:name="z1055" w:id="1035"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1035"/>
-    <w:bookmarkStart w:name="z1055" w:id="1036"/>
+    <w:bookmarkStart w:name="z1056" w:id="1036"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Павлодарской области" (далее – Департамент) является территориальным подразделением Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет), осуществляющим реализационные и контрольные функции в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1036"/>
+    <w:bookmarkStart w:name="z1057" w:id="1037"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1037"/>
+    <w:bookmarkStart w:name="z1058" w:id="1038"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1038"/>
+    <w:bookmarkStart w:name="z1059" w:id="1039"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1039"/>
+    <w:bookmarkStart w:name="z1060" w:id="1040"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Департамент имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1040"/>
+    <w:bookmarkStart w:name="z1061" w:id="1041"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент по вопросам своей компетенции в порядке, установленном законодательством Республики Казахстан принимает решения, оформляемые приказами руководителя Департамента и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1041"/>
+    <w:bookmarkStart w:name="z1062" w:id="1042"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатная численность Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1042"/>
+    <w:bookmarkStart w:name="z1063" w:id="1043"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Юридический адрес Департамента: Республика Казахстан, 140000, Павлодарская область, город Павлодар, улица Астана, дом 153.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1043"/>
+    <w:bookmarkStart w:name="z1064" w:id="1044"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Павлодарской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1044"/>
+    <w:bookmarkStart w:name="z1065" w:id="1045"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1045"/>
+    <w:bookmarkStart w:name="z1066" w:id="1046"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Финансирование деятельности Департамента осуществляется за счет средств республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1046"/>
+    <w:bookmarkStart w:name="z1067" w:id="1047"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1047"/>
+    <w:bookmarkStart w:name="z1068" w:id="1048"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1048"/>
+    <w:bookmarkStart w:name="z1069" w:id="1049"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...279 lines deleted...]
-      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1049"/>
-    <w:bookmarkStart w:name="z1069" w:id="1050"/>
+    <w:bookmarkStart w:name="z1070" w:id="1050"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1050"/>
+    <w:bookmarkStart w:name="z1071" w:id="1051"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализация государственной политики в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1051"/>
+    <w:bookmarkStart w:name="z1072" w:id="1052"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение государственного контроля за соблюдением трудового законодательства Республики Казахстан, в том числе требований безопасности и охраны труда, законодательства Республики Казахстан в области занятости населения в пределах своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1052"/>
+    <w:bookmarkStart w:name="z1073" w:id="1053"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1053"/>
+    <w:bookmarkStart w:name="z1074" w:id="1054"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1054"/>
+    <w:bookmarkStart w:name="z1075" w:id="1055"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1055"/>
+    <w:bookmarkStart w:name="z1076" w:id="1056"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять в установленном законодательством Республики Казахстан порядке в пределах своей компетенции проверки и профилактический контроль по соблюдению требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1056"/>
+    <w:bookmarkStart w:name="z1077" w:id="1057"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать с иными государственными органами и организациями независимо от форм собственности, запрашивать и получать от них необходимые сведения и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1057"/>
+    <w:bookmarkStart w:name="z1078" w:id="1058"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке от подведомственных организаций Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), местных исполнительных органов, физических и юридических лиц документы и справки информационного характера, необходимые для исполнения возложенных на Департамент задач и функций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1058"/>
+    <w:bookmarkStart w:name="z1079" w:id="1059"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обращаться в суд для принудительного исполнения актов государственных инспекторов труда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1059"/>
+    <w:bookmarkStart w:name="z1080" w:id="1060"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в работе комиссий и рабочих групп по обсуждению вопросов, входящих в компетенцию Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1060"/>
+    <w:bookmarkStart w:name="z1081" w:id="1061"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию нормативных правовых актов, применяемых в деятельности Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1061"/>
+    <w:bookmarkStart w:name="z1082" w:id="1062"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      на основании соответствующей доверенности представлять Министерство, Комитет в судебных органах по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1062"/>
+    <w:bookmarkStart w:name="z1083" w:id="1063"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1063"/>
+    <w:bookmarkStart w:name="z1084" w:id="1064"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1064"/>
+    <w:bookmarkStart w:name="z1085" w:id="1065"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обязанности: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1065"/>
+    <w:bookmarkStart w:name="z1086" w:id="1066"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предоставлять разъяснения, рекомендации, информацию и принимать соответствующие решения по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1066"/>
+    <w:bookmarkStart w:name="z1087" w:id="1067"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан, Министерства и Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1067"/>
+    <w:bookmarkStart w:name="z1088" w:id="1068"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, не нарушая права и свободы, охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1068"/>
+    <w:bookmarkStart w:name="z1089" w:id="1069"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1069"/>
+    <w:bookmarkStart w:name="z1090" w:id="1070"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1070"/>
+    <w:bookmarkStart w:name="z1091" w:id="1071"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществление реализационных и контрольных функций, участие в выполнении стратегических функций Министерства, Комитета, в пределах компетенции Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1071"/>
+    <w:bookmarkStart w:name="z1092" w:id="1072"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разработка, участие в разработке, согласование в пределах своей компетенции нормативных правовых актов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1072"/>
+    <w:bookmarkStart w:name="z1093" w:id="1073"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление государственного контроля за соблюдением требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1073"/>
+    <w:bookmarkStart w:name="z1094" w:id="1074"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление своевременного и объективного расследования несчастных случаев, связанных с трудовой деятельностью в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1074"/>
+    <w:bookmarkStart w:name="z1095" w:id="1075"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение разногласий, возникающих по вопросам расследования, оформления и регистрации несчастных случаев, связанных с трудовой деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1075"/>
+    <w:bookmarkStart w:name="z1096" w:id="1076"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) рассмотрение дел об административных правонарушениях и наложение административных взысканий за административные правонарушения в пределах компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1076"/>
+    <w:bookmarkStart w:name="z1097" w:id="1077"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление взаимодействия с местными исполнительными органами по вопросам трудовых отношений и социального партнҰрства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1077"/>
+    <w:bookmarkStart w:name="z1098" w:id="1078"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассмотрение в пределах компетенции обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1078"/>
+    <w:bookmarkStart w:name="z1099" w:id="1079"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление мониторинга коллективных договоров, представленных работодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1079"/>
+    <w:bookmarkStart w:name="z1100" w:id="1080"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взаимодействие с уполномоченными представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1080"/>
+    <w:bookmarkStart w:name="z1101" w:id="1081"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представление в Комитет аналитических справок в пределах компетенции и периодических отчетов, о результатах работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1081"/>
+    <w:bookmarkStart w:name="z1102" w:id="1082"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выдача обязательных для исполнения работодателями предписаний, заключений, а также составление протоколов и постановлений об административных правонарушениях, наложение административных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1082"/>
+    <w:bookmarkStart w:name="z1103" w:id="1083"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) проведение информационна-разъяснительной работы среди населения, работников и работодателей по вопросам входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1083"/>
+    <w:bookmarkStart w:name="z1104" w:id="1084"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация и проведение совещаний, форумов, семинаров, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1084"/>
+    <w:bookmarkStart w:name="z1105" w:id="1085"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предъявление в суд исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1085"/>
+    <w:bookmarkStart w:name="z1106" w:id="1086"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1086"/>
+    <w:bookmarkStart w:name="z1107" w:id="1087"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
-[...739 lines deleted...]
-      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1087"/>
-    <w:bookmarkStart w:name="z1107" w:id="1088"/>
+    <w:bookmarkStart w:name="z1108" w:id="1088"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Департаментом осуществляется руководителем Департамента, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1088"/>
+    <w:bookmarkStart w:name="z1109" w:id="1089"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1089"/>
+    <w:bookmarkStart w:name="z1110" w:id="1090"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель Департамента имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1090"/>
+    <w:bookmarkStart w:name="z1111" w:id="1091"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия руководителя Департамента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1091"/>
+    <w:bookmarkStart w:name="z1112" w:id="1092"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1092"/>
+    <w:bookmarkStart w:name="z1113" w:id="1093"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает формирование Департамента квалифицированными кадрами и повышение их профессионального уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1093"/>
+    <w:bookmarkStart w:name="z1114" w:id="1094"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции вышестоящих должностных лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1094"/>
+    <w:bookmarkStart w:name="z1115" w:id="1095"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции иных государственных органов и должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1095"/>
+    <w:bookmarkStart w:name="z1116" w:id="1096"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вносит на рассмотрение руководителю аппарата Министерства вопросы предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок, премирования и наложения дисциплинарных взысканий на заместителя руководителя Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1096"/>
+    <w:bookmarkStart w:name="z1117" w:id="1097"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет Департамент в государственных органах и иных организациях независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1097"/>
+    <w:bookmarkStart w:name="z1118" w:id="1098"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) несет персональную ответственность за надлежащее принятие мер, направленных на противодействие коррупции в Департаменте и обеспечивает своевременное принятие надлежащих антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1098"/>
+    <w:bookmarkStart w:name="z1119" w:id="1099"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет прием физических лиц и представителей юридических лиц в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1099"/>
+    <w:bookmarkStart w:name="z1120" w:id="1100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет иные полномочия, возложенные на руководителя Департамента, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1100"/>
+    <w:bookmarkStart w:name="z1121" w:id="1101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1101"/>
+    <w:bookmarkStart w:name="z1122" w:id="1102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1102"/>
+    <w:bookmarkStart w:name="z1123" w:id="1103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
-[...299 lines deleted...]
-      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1103"/>
-    <w:bookmarkStart w:name="z1123" w:id="1104"/>
+    <w:bookmarkStart w:name="z1124" w:id="1104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1104"/>
+    <w:bookmarkStart w:name="z1125" w:id="1105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1105"/>
+    <w:bookmarkStart w:name="z1126" w:id="1106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1106"/>
+    <w:bookmarkStart w:name="z1127" w:id="1107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
-[...59 lines deleted...]
-      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1107"/>
-    <w:bookmarkStart w:name="z1127" w:id="1108"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
+    <w:bookmarkStart w:name="z1128" w:id="1108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1108"/>
-    <w:bookmarkStart w:name="z1128" w:id="1109"/>
-[...15 lines deleted...]
-      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1129" w:id="1109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1109"/>
-    <w:bookmarkStart w:name="z1129" w:id="1110"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1110"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25522,1578 +25616,1578 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" августа 2024 года № 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1131" w:id="1111"/>
+    <w:bookmarkStart w:name="z1131" w:id="1110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Северо-Казахстанской области"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1110"/>
+    <w:bookmarkStart w:name="z1132" w:id="1111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1111"/>
-    <w:bookmarkStart w:name="z1132" w:id="1112"/>
+    <w:bookmarkStart w:name="z1133" w:id="1112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Северо-Казахстанской области" (далее – Департамент) является территориальным подразделением Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет), осуществляющим реализационные и контрольные функции в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1112"/>
+    <w:bookmarkStart w:name="z1134" w:id="1113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1113"/>
+    <w:bookmarkStart w:name="z1135" w:id="1114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1114"/>
+    <w:bookmarkStart w:name="z1136" w:id="1115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1115"/>
+    <w:bookmarkStart w:name="z1137" w:id="1116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Департамент имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1116"/>
+    <w:bookmarkStart w:name="z1138" w:id="1117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент по вопросам своей компетенции в порядке, установленном законодательством Республики Казахстан принимает решения, оформляемые приказами руководителя Департамента и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1117"/>
+    <w:bookmarkStart w:name="z1139" w:id="1118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатная численность Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1118"/>
+    <w:bookmarkStart w:name="z1140" w:id="1119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Юридический адрес Департамента: Республика Казахстан, 150008, Северо-Казахстанская область, город Петропавловск, улица Абая, дом 64. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1119"/>
+    <w:bookmarkStart w:name="z1141" w:id="1120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Северо-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1120"/>
+    <w:bookmarkStart w:name="z1142" w:id="1121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1121"/>
+    <w:bookmarkStart w:name="z1143" w:id="1122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Финансирование деятельности Департамента осуществляется за счет средств республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1122"/>
+    <w:bookmarkStart w:name="z1144" w:id="1123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1123"/>
+    <w:bookmarkStart w:name="z1145" w:id="1124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1124"/>
+    <w:bookmarkStart w:name="z1146" w:id="1125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...279 lines deleted...]
-      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1125"/>
-    <w:bookmarkStart w:name="z1146" w:id="1126"/>
+    <w:bookmarkStart w:name="z1147" w:id="1126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1126"/>
+    <w:bookmarkStart w:name="z1148" w:id="1127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализация государственной политики в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1127"/>
+    <w:bookmarkStart w:name="z1149" w:id="1128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение государственного контроля за соблюдением трудового законодательства Республики Казахстан, в том числе требований безопасности и охраны труда, законодательства Республики Казахстан в области занятости населения в пределах своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1128"/>
+    <w:bookmarkStart w:name="z1150" w:id="1129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1129"/>
+    <w:bookmarkStart w:name="z1151" w:id="1130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1130"/>
+    <w:bookmarkStart w:name="z1152" w:id="1131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1131"/>
+    <w:bookmarkStart w:name="z1153" w:id="1132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять в установленном законодательством Республики Казахстан порядке в пределах своей компетенции проверки и профилактический контроль по соблюдению требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1132"/>
+    <w:bookmarkStart w:name="z1154" w:id="1133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать с иными государственными органами и организациями независимо от форм собственности, запрашивать и получать от них необходимые сведения и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1133"/>
+    <w:bookmarkStart w:name="z1155" w:id="1134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке от подведомственных организаций Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), местных исполнительных органов, физических и юридических лиц документы и справки информационного характера, необходимые для исполнения возложенных на Департамент задач и функций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1134"/>
+    <w:bookmarkStart w:name="z1156" w:id="1135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обращаться в суд для принудительного исполнения актов государственных инспекторов труда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1135"/>
+    <w:bookmarkStart w:name="z1157" w:id="1136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в работе комиссий и рабочих групп по обсуждению вопросов, входящих в компетенцию Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1136"/>
+    <w:bookmarkStart w:name="z1158" w:id="1137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию нормативных правовых актов, применяемых в деятельности Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1137"/>
+    <w:bookmarkStart w:name="z1159" w:id="1138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      на основании соответствующей доверенности представлять Министерство, Комитет в судебных органах по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1138"/>
+    <w:bookmarkStart w:name="z1160" w:id="1139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1139"/>
+    <w:bookmarkStart w:name="z1161" w:id="1140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1140"/>
+    <w:bookmarkStart w:name="z1162" w:id="1141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обязанности: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1141"/>
+    <w:bookmarkStart w:name="z1163" w:id="1142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставлять разъяснения, рекомендации, информацию и принимать соответствующие решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1142"/>
+    <w:bookmarkStart w:name="z1164" w:id="1143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан, Министерства и Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1143"/>
+    <w:bookmarkStart w:name="z1165" w:id="1144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, не нарушая права и свободы, охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1144"/>
+    <w:bookmarkStart w:name="z1166" w:id="1145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1145"/>
+    <w:bookmarkStart w:name="z1167" w:id="1146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1146"/>
+    <w:bookmarkStart w:name="z1168" w:id="1147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществление реализационных и контрольных функций, участие в выполнении стратегических функций Министерства, Комитета, в пределах компетенции Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1147"/>
+    <w:bookmarkStart w:name="z1169" w:id="1148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разработка, участие в разработке, согласование в пределах своей компетенции нормативных правовых актов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1148"/>
+    <w:bookmarkStart w:name="z1170" w:id="1149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление государственного контроля за соблюдением требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1149"/>
+    <w:bookmarkStart w:name="z1171" w:id="1150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление своевременного и объективного расследования несчастных случаев, связанных с трудовой деятельностью в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1150"/>
+    <w:bookmarkStart w:name="z1172" w:id="1151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение разногласий, возникающих по вопросам расследования, оформления и регистрации несчастных случаев, связанных с трудовой деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1151"/>
+    <w:bookmarkStart w:name="z1173" w:id="1152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) рассмотрение дел об административных правонарушениях и наложение административных взысканий за административные правонарушения в пределах компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1152"/>
+    <w:bookmarkStart w:name="z1174" w:id="1153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление взаимодействия с местными исполнительными органами по вопросам трудовых отношений и социального партнҰрства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1153"/>
+    <w:bookmarkStart w:name="z1175" w:id="1154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассмотрение в пределах компетенции обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1154"/>
+    <w:bookmarkStart w:name="z1176" w:id="1155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление мониторинга коллективных договоров, представленных работодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1155"/>
+    <w:bookmarkStart w:name="z1177" w:id="1156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взаимодействие с уполномоченными представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1156"/>
+    <w:bookmarkStart w:name="z1178" w:id="1157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представление в Комитет аналитических справок в пределах компетенции и периодических отчетов, о результатах работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1157"/>
+    <w:bookmarkStart w:name="z1179" w:id="1158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выдача обязательных для исполнения работодателями предписаний, заключений, а также составление протоколов и постановлений об административных правонарушениях, наложение административных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1158"/>
+    <w:bookmarkStart w:name="z1180" w:id="1159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) проведение информационна-разъяснительной работы среди населения, работников и работодателей по вопросам входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1159"/>
+    <w:bookmarkStart w:name="z1181" w:id="1160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация и проведение совещаний, форумов, семинаров, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1160"/>
+    <w:bookmarkStart w:name="z1182" w:id="1161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предъявление в суд исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1161"/>
+    <w:bookmarkStart w:name="z1183" w:id="1162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1162"/>
+    <w:bookmarkStart w:name="z1184" w:id="1163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
-[...739 lines deleted...]
-      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1163"/>
-    <w:bookmarkStart w:name="z1184" w:id="1164"/>
+    <w:bookmarkStart w:name="z1185" w:id="1164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Департаментом осуществляется руководителем Департамента, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1164"/>
+    <w:bookmarkStart w:name="z1186" w:id="1165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1165"/>
+    <w:bookmarkStart w:name="z1187" w:id="1166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель Департамента имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1166"/>
+    <w:bookmarkStart w:name="z1188" w:id="1167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия руководителя Департамента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1167"/>
+    <w:bookmarkStart w:name="z1189" w:id="1168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1168"/>
+    <w:bookmarkStart w:name="z1190" w:id="1169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает формирование Департамента квалифицированными кадрами и повышение их профессионального уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1169"/>
+    <w:bookmarkStart w:name="z1191" w:id="1170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции вышестоящих должностных лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1170"/>
+    <w:bookmarkStart w:name="z1192" w:id="1171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции иных государственных органов и должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1171"/>
+    <w:bookmarkStart w:name="z1193" w:id="1172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вносит на рассмотрение руководителю аппарата Министерства вопросы предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок, премирования и наложения дисциплинарных взысканий на заместителя руководителя Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1172"/>
+    <w:bookmarkStart w:name="z1194" w:id="1173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет Департамент в государственных органах и иных организациях независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1173"/>
+    <w:bookmarkStart w:name="z1195" w:id="1174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) несет персональную ответственность за надлежащее принятие мер, направленных на противодействие коррупции в Департаменте и обеспечивает своевременное принятие надлежащих антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1174"/>
+    <w:bookmarkStart w:name="z1196" w:id="1175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет прием физических лиц и представителей юридических лиц в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1175"/>
+    <w:bookmarkStart w:name="z1197" w:id="1176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет иные полномочия, возложенные на руководителя Департамента, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1176"/>
+    <w:bookmarkStart w:name="z1198" w:id="1177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1177"/>
+    <w:bookmarkStart w:name="z1199" w:id="1178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1178"/>
+    <w:bookmarkStart w:name="z1200" w:id="1179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
-[...299 lines deleted...]
-      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1179"/>
-    <w:bookmarkStart w:name="z1200" w:id="1180"/>
+    <w:bookmarkStart w:name="z1201" w:id="1180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1180"/>
+    <w:bookmarkStart w:name="z1202" w:id="1181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1181"/>
+    <w:bookmarkStart w:name="z1203" w:id="1182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1182"/>
+    <w:bookmarkStart w:name="z1204" w:id="1183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
-[...59 lines deleted...]
-      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1183"/>
-    <w:bookmarkStart w:name="z1204" w:id="1184"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
+    <w:bookmarkStart w:name="z1205" w:id="1184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1184"/>
-    <w:bookmarkStart w:name="z1205" w:id="1185"/>
-[...15 lines deleted...]
-      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1206" w:id="1185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1185"/>
-    <w:bookmarkStart w:name="z1206" w:id="1186"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1186"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -27185,1578 +27279,1578 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" августа 2024 года № 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1208" w:id="1187"/>
+    <w:bookmarkStart w:name="z1208" w:id="1186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Туркестанской области"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1186"/>
+    <w:bookmarkStart w:name="z1209" w:id="1187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1187"/>
-    <w:bookmarkStart w:name="z1209" w:id="1188"/>
+    <w:bookmarkStart w:name="z1210" w:id="1188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Туркестанской области" (далее – Департамент) является территориальным подразделением Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет), осуществляющим реализационные и контрольные функции в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1188"/>
+    <w:bookmarkStart w:name="z1211" w:id="1189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1189"/>
+    <w:bookmarkStart w:name="z1212" w:id="1190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1190"/>
+    <w:bookmarkStart w:name="z1213" w:id="1191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1191"/>
+    <w:bookmarkStart w:name="z1214" w:id="1192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Департамент имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1192"/>
+    <w:bookmarkStart w:name="z1215" w:id="1193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Департамент по вопросам своей компетенции в порядке, установленном законодательством Республики Казахстан принимает решения, оформляемые приказами руководителя Департамента и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1193"/>
+    <w:bookmarkStart w:name="z1216" w:id="1194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатная численность Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1194"/>
+    <w:bookmarkStart w:name="z1217" w:id="1195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Юридический адрес Департамента: Республика Казахстан, 161200, Туркестанская область, город Туркестан, микрорайон "Жаңа Қала", улица 32, здание 20. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1195"/>
+    <w:bookmarkStart w:name="z1218" w:id="1196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Туркестанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1196"/>
+    <w:bookmarkStart w:name="z1219" w:id="1197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1197"/>
+    <w:bookmarkStart w:name="z1220" w:id="1198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Финансирование деятельности Департамента осуществляется за счет средств республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1198"/>
+    <w:bookmarkStart w:name="z1221" w:id="1199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1199"/>
+    <w:bookmarkStart w:name="z1222" w:id="1200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1200"/>
+    <w:bookmarkStart w:name="z1223" w:id="1201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...279 lines deleted...]
-      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1201"/>
-    <w:bookmarkStart w:name="z1223" w:id="1202"/>
+    <w:bookmarkStart w:name="z1224" w:id="1202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1202"/>
+    <w:bookmarkStart w:name="z1225" w:id="1203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализация государственной политики в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1203"/>
+    <w:bookmarkStart w:name="z1226" w:id="1204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение государственного контроля за соблюдением трудового законодательства Республики Казахстан, в том числе требований безопасности и охраны труда, законодательства Республики Казахстан в области занятости населения в пределах своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1204"/>
+    <w:bookmarkStart w:name="z1227" w:id="1205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1205"/>
+    <w:bookmarkStart w:name="z1228" w:id="1206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1206"/>
+    <w:bookmarkStart w:name="z1229" w:id="1207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1207"/>
+    <w:bookmarkStart w:name="z1230" w:id="1208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять в установленном законодательством Республики Казахстан порядке в пределах своей компетенции проверки и профилактический контроль по соблюдению требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1208"/>
+    <w:bookmarkStart w:name="z1231" w:id="1209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать с иными государственными органами и организациями независимо от форм собственности, запрашивать и получать от них необходимые сведения и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1209"/>
+    <w:bookmarkStart w:name="z1232" w:id="1210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке от подведомственных организаций Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), местных исполнительных органов, физических и юридических лиц документы и справки информационного характера, необходимые для исполнения возложенных на Департамент задач и функций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1210"/>
+    <w:bookmarkStart w:name="z1233" w:id="1211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обращаться в суд для принудительного исполнения актов государственных инспекторов труда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1211"/>
+    <w:bookmarkStart w:name="z1234" w:id="1212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в работе комиссий и рабочих групп по обсуждению вопросов, входящих в компетенцию Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1212"/>
+    <w:bookmarkStart w:name="z1235" w:id="1213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию нормативных правовых актов, применяемых в деятельности Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1213"/>
+    <w:bookmarkStart w:name="z1236" w:id="1214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      на основании соответствующей доверенности представлять Министерство, Комитет в судебных органах по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1214"/>
+    <w:bookmarkStart w:name="z1237" w:id="1215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1215"/>
+    <w:bookmarkStart w:name="z1238" w:id="1216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1216"/>
+    <w:bookmarkStart w:name="z1239" w:id="1217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обязанности: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1217"/>
+    <w:bookmarkStart w:name="z1240" w:id="1218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предоставлять разъяснения, рекомендации, информацию и принимать соответствующие решения по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1218"/>
+    <w:bookmarkStart w:name="z1241" w:id="1219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан, Министерства и Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1219"/>
+    <w:bookmarkStart w:name="z1242" w:id="1220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, не нарушая права и свободы, охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1220"/>
+    <w:bookmarkStart w:name="z1243" w:id="1221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1221"/>
+    <w:bookmarkStart w:name="z1244" w:id="1222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1222"/>
+    <w:bookmarkStart w:name="z1245" w:id="1223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществление реализационных и контрольных функций, участие в выполнении стратегических функций Министерства, Комитета, в пределах компетенции Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1223"/>
+    <w:bookmarkStart w:name="z1246" w:id="1224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разработка, участие в разработке, согласование в пределах своей компетенции нормативных правовых актов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1224"/>
+    <w:bookmarkStart w:name="z1247" w:id="1225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление государственного контроля за соблюдением требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1225"/>
+    <w:bookmarkStart w:name="z1248" w:id="1226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление своевременного и объективного расследования несчастных случаев, связанных с трудовой деятельностью в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1226"/>
+    <w:bookmarkStart w:name="z1249" w:id="1227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение разногласий, возникающих по вопросам расследования, оформления и регистрации несчастных случаев, связанных с трудовой деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1227"/>
+    <w:bookmarkStart w:name="z1250" w:id="1228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) рассмотрение дел об административных правонарушениях и наложение административных взысканий за административные правонарушения в пределах компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1228"/>
+    <w:bookmarkStart w:name="z1251" w:id="1229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление взаимодействия с местными исполнительными органами по вопросам трудовых отношений и социального партнҰрства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1229"/>
+    <w:bookmarkStart w:name="z1252" w:id="1230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассмотрение в пределах компетенции обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1230"/>
+    <w:bookmarkStart w:name="z1253" w:id="1231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление мониторинга коллективных договоров, представленных работодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1231"/>
+    <w:bookmarkStart w:name="z1254" w:id="1232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взаимодействие с уполномоченными представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1232"/>
+    <w:bookmarkStart w:name="z1255" w:id="1233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представление в Комитет аналитических справок в пределах компетенции и периодических отчетов, о результатах работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1233"/>
+    <w:bookmarkStart w:name="z1256" w:id="1234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выдача обязательных для исполнения работодателями предписаний, заключений, а также составление протоколов и постановлений об административных правонарушениях, наложение административных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1234"/>
+    <w:bookmarkStart w:name="z1257" w:id="1235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) проведение информационна-разъяснительной работы среди населения, работников и работодателей по вопросам входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1235"/>
+    <w:bookmarkStart w:name="z1258" w:id="1236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация и проведение совещаний, форумов, семинаров, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1236"/>
+    <w:bookmarkStart w:name="z1259" w:id="1237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предъявление в суд исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1237"/>
+    <w:bookmarkStart w:name="z1260" w:id="1238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1238"/>
+    <w:bookmarkStart w:name="z1261" w:id="1239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
-[...739 lines deleted...]
-      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1239"/>
-    <w:bookmarkStart w:name="z1261" w:id="1240"/>
+    <w:bookmarkStart w:name="z1262" w:id="1240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Департаментом осуществляется руководителем Департамента, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1240"/>
+    <w:bookmarkStart w:name="z1263" w:id="1241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1241"/>
+    <w:bookmarkStart w:name="z1264" w:id="1242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель Департамента имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1242"/>
+    <w:bookmarkStart w:name="z1265" w:id="1243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия руководителя Департамента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1243"/>
+    <w:bookmarkStart w:name="z1266" w:id="1244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1244"/>
+    <w:bookmarkStart w:name="z1267" w:id="1245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает формирование Департамента квалифицированными кадрами и повышение их профессионального уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1245"/>
+    <w:bookmarkStart w:name="z1268" w:id="1246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции вышестоящих должностных лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1246"/>
+    <w:bookmarkStart w:name="z1269" w:id="1247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции иных государственных органов и должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1247"/>
+    <w:bookmarkStart w:name="z1270" w:id="1248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вносит на рассмотрение руководителю аппарата Министерства вопросы предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок, премирования и наложения дисциплинарных взысканий на заместителя руководителя Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1248"/>
+    <w:bookmarkStart w:name="z1271" w:id="1249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет Департамент в государственных органах и иных организациях независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1249"/>
+    <w:bookmarkStart w:name="z1272" w:id="1250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) несет персональную ответственность за надлежащее принятие мер, направленных на противодействие коррупции в Департаменте и обеспечивает своевременное принятие надлежащих антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1250"/>
+    <w:bookmarkStart w:name="z1273" w:id="1251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет прием физических лиц и представителей юридических лиц в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1251"/>
+    <w:bookmarkStart w:name="z1274" w:id="1252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет иные полномочия, возложенные на руководителя Департамента, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1252"/>
+    <w:bookmarkStart w:name="z1275" w:id="1253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1253"/>
+    <w:bookmarkStart w:name="z1276" w:id="1254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1254"/>
+    <w:bookmarkStart w:name="z1277" w:id="1255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
-[...299 lines deleted...]
-      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1255"/>
-    <w:bookmarkStart w:name="z1277" w:id="1256"/>
+    <w:bookmarkStart w:name="z1278" w:id="1256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1256"/>
+    <w:bookmarkStart w:name="z1279" w:id="1257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1257"/>
+    <w:bookmarkStart w:name="z1280" w:id="1258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1258"/>
+    <w:bookmarkStart w:name="z1281" w:id="1259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
-[...59 lines deleted...]
-      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1259"/>
-    <w:bookmarkStart w:name="z1281" w:id="1260"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
+    <w:bookmarkStart w:name="z1282" w:id="1260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1260"/>
-    <w:bookmarkStart w:name="z1282" w:id="1261"/>
-[...15 lines deleted...]
-      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1283" w:id="1261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1261"/>
-    <w:bookmarkStart w:name="z1283" w:id="1262"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1262"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28848,1518 +28942,1518 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" августа 2024 года № 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1285" w:id="1263"/>
+    <w:bookmarkStart w:name="z1285" w:id="1262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по области Ұлытау"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1262"/>
+    <w:bookmarkStart w:name="z1286" w:id="1263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1263"/>
-    <w:bookmarkStart w:name="z1286" w:id="1264"/>
+    <w:bookmarkStart w:name="z1287" w:id="1264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по области Ұлытау" (далее – Департамент) является территориальным подразделением Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет), осуществляющим реализационные и контрольные функции в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1264"/>
+    <w:bookmarkStart w:name="z1288" w:id="1265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1265"/>
+    <w:bookmarkStart w:name="z1289" w:id="1266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1266"/>
+    <w:bookmarkStart w:name="z1290" w:id="1267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1267"/>
+    <w:bookmarkStart w:name="z1291" w:id="1268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1268"/>
+    <w:bookmarkStart w:name="z1292" w:id="1269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Департамент по вопросам своей компетенции в порядке, установленном законодательством Республики Казахстан принимает решения, оформляемые приказами руководителя Департамента и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1269"/>
+    <w:bookmarkStart w:name="z1293" w:id="1270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатная численность Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1270"/>
+    <w:bookmarkStart w:name="z1294" w:id="1271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Юридический адрес Департамента: Республика Казахстан, 100600, область Ұлытау, город Жезказган, улица Желтоксана, дом 25. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1271"/>
+    <w:bookmarkStart w:name="z1295" w:id="1272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по области Ұлытау".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1272"/>
+    <w:bookmarkStart w:name="z1296" w:id="1273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1273"/>
+    <w:bookmarkStart w:name="z1297" w:id="1274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Финансирование деятельности Департамента осуществляется за счет средств республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1274"/>
+    <w:bookmarkStart w:name="z1298" w:id="1275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1275"/>
+    <w:bookmarkStart w:name="z1299" w:id="1276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1276"/>
+    <w:bookmarkStart w:name="z1300" w:id="1277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...279 lines deleted...]
-      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1277"/>
-    <w:bookmarkStart w:name="z1300" w:id="1278"/>
+    <w:bookmarkStart w:name="z1301" w:id="1278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1278"/>
+    <w:bookmarkStart w:name="z1302" w:id="1279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализация государственной политики в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1279"/>
+    <w:bookmarkStart w:name="z1303" w:id="1280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение государственного контроля за соблюдением трудового законодательства Республики Казахстан, в том числе требований безопасности и охраны труда, законодательства Республики Казахстан в области занятости населения в пределах своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1280"/>
+    <w:bookmarkStart w:name="z1304" w:id="1281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1281"/>
+    <w:bookmarkStart w:name="z1305" w:id="1282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1282"/>
+    <w:bookmarkStart w:name="z1306" w:id="1283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1283"/>
+    <w:bookmarkStart w:name="z1307" w:id="1284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять в установленном законодательством Республики Казахстан порядке в пределах своей компетенции проверки и профилактический контроль по соблюдению требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1284"/>
+    <w:bookmarkStart w:name="z1308" w:id="1285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать с иными государственными органами и организациями независимо от форм собственности, запрашивать и получать от них необходимые сведения и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1285"/>
+    <w:bookmarkStart w:name="z1309" w:id="1286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке от подведомственных организаций Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), местных исполнительных органов, физических и юридических лиц документы и справки информационного характера, необходимые для исполнения возложенных на Департамент задач и функций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1286"/>
+    <w:bookmarkStart w:name="z1310" w:id="1287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обращаться в суд для принудительного исполнения актов государственных инспекторов труда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1287"/>
+    <w:bookmarkStart w:name="z1311" w:id="1288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в работе комиссий и рабочих групп по обсуждению вопросов, входящих в компетенцию Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1288"/>
+    <w:bookmarkStart w:name="z1312" w:id="1289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию нормативных правовых актов, применяемых в деятельности Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1289"/>
+    <w:bookmarkStart w:name="z1313" w:id="1290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      на основании соответствующей доверенности представлять Министерство, Комитет в судебных органах по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1290"/>
+    <w:bookmarkStart w:name="z1314" w:id="1291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1291"/>
+    <w:bookmarkStart w:name="z1315" w:id="1292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1292"/>
+    <w:bookmarkStart w:name="z1316" w:id="1293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обязанности: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1293"/>
+    <w:bookmarkStart w:name="z1317" w:id="1294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предоставлять разъяснения, рекомендации, информацию и принимать соответствующие решения по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1294"/>
+    <w:bookmarkStart w:name="z1318" w:id="1295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан, Министерства и Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1295"/>
+    <w:bookmarkStart w:name="z1319" w:id="1296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, не нарушая права и свободы, охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1296"/>
+    <w:bookmarkStart w:name="z1320" w:id="1297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1297"/>
+    <w:bookmarkStart w:name="z1321" w:id="1298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1298"/>
+    <w:bookmarkStart w:name="z1322" w:id="1299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществление реализационных и контрольных функций, участие в выполнении стратегических функций Министерства, Комитета, в пределах компетенции Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1299"/>
+    <w:bookmarkStart w:name="z1323" w:id="1300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разработка, участие в разработке, согласование в пределах своей компетенции нормативных правовых актов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1300"/>
+    <w:bookmarkStart w:name="z1324" w:id="1301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление государственного контроля за соблюдением требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1301"/>
+    <w:bookmarkStart w:name="z1325" w:id="1302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление своевременного и объективного расследования несчастных случаев, связанных с трудовой деятельностью в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1302"/>
+    <w:bookmarkStart w:name="z1326" w:id="1303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение разногласий, возникающих по вопросам расследования, оформления и регистрации несчастных случаев, связанных с трудовой деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1303"/>
+    <w:bookmarkStart w:name="z1327" w:id="1304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) рассмотрение дел об административных правонарушениях и наложение административных взысканий за административные правонарушения в пределах компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1304"/>
+    <w:bookmarkStart w:name="z1328" w:id="1305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление взаимодействия с местными исполнительными органами по вопросам трудовых отношений и социального партнҰрства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1305"/>
+    <w:bookmarkStart w:name="z1329" w:id="1306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассмотрение в пределах компетенции обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1306"/>
+    <w:bookmarkStart w:name="z1330" w:id="1307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление мониторинга коллективных договоров, представленных работодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1307"/>
+    <w:bookmarkStart w:name="z1331" w:id="1308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взаимодействие с уполномоченными представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1308"/>
+    <w:bookmarkStart w:name="z1332" w:id="1309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представление в Комитет аналитических справок в пределах компетенции и периодических отчетов, о результатах работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1309"/>
+    <w:bookmarkStart w:name="z1333" w:id="1310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выдача обязательных для исполнения работодателями предписаний, заключений, а также составление протоколов и постановлений об административных правонарушениях, наложение административных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1310"/>
+    <w:bookmarkStart w:name="z1334" w:id="1311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) проведение информационна-разъяснительной работы среди населения, работников и работодателей по вопросам входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1311"/>
+    <w:bookmarkStart w:name="z1335" w:id="1312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация и проведение совещаний, форумов, семинаров, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1312"/>
+    <w:bookmarkStart w:name="z1336" w:id="1313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предъявление в суд исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1313"/>
+    <w:bookmarkStart w:name="z1337" w:id="1314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1314"/>
+    <w:bookmarkStart w:name="z1338" w:id="1315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
-[...739 lines deleted...]
-      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1315"/>
-    <w:bookmarkStart w:name="z1338" w:id="1316"/>
+    <w:bookmarkStart w:name="z1339" w:id="1316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Департаментом осуществляется руководителем Департамента, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1316"/>
+    <w:bookmarkStart w:name="z1340" w:id="1317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1317"/>
+    <w:bookmarkStart w:name="z1341" w:id="1318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Полномочия руководителя Департамента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1318"/>
+    <w:bookmarkStart w:name="z1342" w:id="1319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1319"/>
+    <w:bookmarkStart w:name="z1343" w:id="1320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает формирование Департамента квалифицированными кадрами и повышение их профессионального уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1320"/>
+    <w:bookmarkStart w:name="z1344" w:id="1321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции вышестоящих должностных лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1321"/>
+    <w:bookmarkStart w:name="z1345" w:id="1322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции иных государственных органов и должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1322"/>
+    <w:bookmarkStart w:name="z1346" w:id="1323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представляет Департамент в государственных органах и иных организациях независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1323"/>
+    <w:bookmarkStart w:name="z1347" w:id="1324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) несет персональную ответственность за надлежащее принятие мер, направленных на противодействие коррупции в Департаменте и обеспечивает своевременное принятие надлежащих антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1324"/>
+    <w:bookmarkStart w:name="z1348" w:id="1325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет прием физических лиц и представителей юридических лиц в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1325"/>
+    <w:bookmarkStart w:name="z1349" w:id="1326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет иные полномочия, возложенные на руководителя Департамента, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1326"/>
+    <w:bookmarkStart w:name="z1350" w:id="1327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1327"/>
+    <w:bookmarkStart w:name="z1351" w:id="1328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
-[...239 lines deleted...]
-      19. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с предусмотренные законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1328"/>
-    <w:bookmarkStart w:name="z1351" w:id="1329"/>
+    <w:bookmarkStart w:name="z1352" w:id="1329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1329"/>
+    <w:bookmarkStart w:name="z1353" w:id="1330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1330"/>
+    <w:bookmarkStart w:name="z1354" w:id="1331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1331"/>
+    <w:bookmarkStart w:name="z1355" w:id="1332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
-[...59 lines deleted...]
-      22. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено предусмотренные законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1332"/>
-    <w:bookmarkStart w:name="z1355" w:id="1333"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
+    <w:bookmarkStart w:name="z1356" w:id="1333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1333"/>
-    <w:bookmarkStart w:name="z1356" w:id="1334"/>
-[...15 lines deleted...]
-      23. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1357" w:id="1334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1334"/>
-    <w:bookmarkStart w:name="z1357" w:id="1335"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1335"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30451,1578 +30545,1578 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" августа 2024 года № 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1359" w:id="1336"/>
+    <w:bookmarkStart w:name="z1359" w:id="1335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Восточно-Казахстанской области"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1335"/>
+    <w:bookmarkStart w:name="z1360" w:id="1336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1336"/>
-    <w:bookmarkStart w:name="z1360" w:id="1337"/>
+    <w:bookmarkStart w:name="z1361" w:id="1337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Восточно-Казахстанской области" (далее – Департамент) является территориальным подразделением Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет), осуществляющим реализационные и контрольные функции в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1337"/>
+    <w:bookmarkStart w:name="z1362" w:id="1338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1338"/>
+    <w:bookmarkStart w:name="z1363" w:id="1339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1339"/>
+    <w:bookmarkStart w:name="z1364" w:id="1340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1340"/>
+    <w:bookmarkStart w:name="z1365" w:id="1341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Департамент имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1341"/>
+    <w:bookmarkStart w:name="z1366" w:id="1342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент по вопросам своей компетенции в порядке, установленном законодательством Республики Казахстан принимает решения, оформляемые приказами руководителя Департамента и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1342"/>
+    <w:bookmarkStart w:name="z1367" w:id="1343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатная численность Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1343"/>
+    <w:bookmarkStart w:name="z1368" w:id="1344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Юридический адрес Департамента: Республика Казахстан, 070000, Восточно-Казахстанская область, город Усть-Каменогорск, улица Карла Либкнехта, дом 19.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1344"/>
+    <w:bookmarkStart w:name="z1369" w:id="1345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по Восточно-Казахстанской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1345"/>
+    <w:bookmarkStart w:name="z1370" w:id="1346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1346"/>
+    <w:bookmarkStart w:name="z1371" w:id="1347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Финансирование деятельности Департамента осуществляется за счет средств республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1347"/>
+    <w:bookmarkStart w:name="z1372" w:id="1348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1348"/>
+    <w:bookmarkStart w:name="z1373" w:id="1349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1349"/>
+    <w:bookmarkStart w:name="z1374" w:id="1350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...279 lines deleted...]
-      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1350"/>
-    <w:bookmarkStart w:name="z1374" w:id="1351"/>
+    <w:bookmarkStart w:name="z1375" w:id="1351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1351"/>
+    <w:bookmarkStart w:name="z1376" w:id="1352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализация государственной политики в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1352"/>
+    <w:bookmarkStart w:name="z1377" w:id="1353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение государственного контроля за соблюдением трудового законодательства Республики Казахстан, в том числе требований безопасности и охраны труда, законодательства Республики Казахстан в области занятости населения в пределах своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1353"/>
+    <w:bookmarkStart w:name="z1378" w:id="1354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1354"/>
+    <w:bookmarkStart w:name="z1379" w:id="1355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1355"/>
+    <w:bookmarkStart w:name="z1380" w:id="1356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1356"/>
+    <w:bookmarkStart w:name="z1381" w:id="1357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять в установленном законодательством Республики Казахстан порядке в пределах своей компетенции проверки и профилактический контроль по соблюдению требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1357"/>
+    <w:bookmarkStart w:name="z1382" w:id="1358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать с иными государственными органами и организациями независимо от форм собственности, запрашивать и получать от них необходимые сведения и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1358"/>
+    <w:bookmarkStart w:name="z1383" w:id="1359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке от подведомственных организаций Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), местных исполнительных органов, физических и юридических лиц документы и справки информационного характера, необходимые для исполнения возложенных на Департамент задач и функций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1359"/>
+    <w:bookmarkStart w:name="z1384" w:id="1360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обращаться в суд для принудительного исполнения актов государственных инспекторов труда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1360"/>
+    <w:bookmarkStart w:name="z1385" w:id="1361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в работе комиссий и рабочих групп по обсуждению вопросов, входящих в компетенцию Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1361"/>
+    <w:bookmarkStart w:name="z1386" w:id="1362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию нормативных правовых актов, применяемых в деятельности Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1362"/>
+    <w:bookmarkStart w:name="z1387" w:id="1363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      на основании соответствующей доверенности представлять Министерство, Комитет в судебных органах по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1363"/>
+    <w:bookmarkStart w:name="z1388" w:id="1364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1364"/>
+    <w:bookmarkStart w:name="z1389" w:id="1365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1365"/>
+    <w:bookmarkStart w:name="z1390" w:id="1366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обязанности: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1366"/>
+    <w:bookmarkStart w:name="z1391" w:id="1367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предоставлять разъяснения, рекомендации, информацию и принимать соответствующие решения по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1367"/>
+    <w:bookmarkStart w:name="z1392" w:id="1368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан, Министерства и Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1368"/>
+    <w:bookmarkStart w:name="z1393" w:id="1369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, не нарушая права и свободы, охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1369"/>
+    <w:bookmarkStart w:name="z1394" w:id="1370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1370"/>
+    <w:bookmarkStart w:name="z1395" w:id="1371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1371"/>
+    <w:bookmarkStart w:name="z1396" w:id="1372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществление реализационных и контрольных функций, участие в выполнении стратегических функций Министерства, Комитета, в пределах компетенции Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1372"/>
+    <w:bookmarkStart w:name="z1397" w:id="1373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разработка, участие в разработке, согласование в пределах своей компетенции нормативных правовых актов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1373"/>
+    <w:bookmarkStart w:name="z1398" w:id="1374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление государственного контроля за соблюдением требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1374"/>
+    <w:bookmarkStart w:name="z1399" w:id="1375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление своевременного и объективного расследования несчастных случаев, связанных с трудовой деятельностью в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1375"/>
+    <w:bookmarkStart w:name="z1400" w:id="1376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение разногласий, возникающих по вопросам расследования, оформления и регистрации несчастных случаев, связанных с трудовой деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1376"/>
+    <w:bookmarkStart w:name="z1401" w:id="1377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) рассмотрение дел об административных правонарушениях и наложение административных взысканий за административные правонарушения в пределах компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1377"/>
+    <w:bookmarkStart w:name="z1402" w:id="1378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление взаимодействия с местными исполнительными органами по вопросам трудовых отношений и социального партнҰрства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1378"/>
+    <w:bookmarkStart w:name="z1403" w:id="1379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассмотрение в пределах компетенции обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1379"/>
+    <w:bookmarkStart w:name="z1404" w:id="1380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление мониторинга коллективных договоров, представленных работодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1380"/>
+    <w:bookmarkStart w:name="z1405" w:id="1381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взаимодействие с уполномоченными представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1381"/>
+    <w:bookmarkStart w:name="z1406" w:id="1382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представление в Комитет аналитических справок в пределах компетенции и периодических отчетов, о результатах работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1382"/>
+    <w:bookmarkStart w:name="z1407" w:id="1383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выдача обязательных для исполнения работодателями предписаний, заключений, а также составление протоколов и постановлений об административных правонарушениях, наложение административных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1383"/>
+    <w:bookmarkStart w:name="z1408" w:id="1384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) проведение информационна-разъяснительной работы среди населения, работников и работодателей по вопросам входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1384"/>
+    <w:bookmarkStart w:name="z1409" w:id="1385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация и проведение совещаний, форумов, семинаров, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1385"/>
+    <w:bookmarkStart w:name="z1410" w:id="1386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предъявление в суд исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1386"/>
+    <w:bookmarkStart w:name="z1411" w:id="1387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1387"/>
+    <w:bookmarkStart w:name="z1412" w:id="1388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
-[...739 lines deleted...]
-      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1388"/>
-    <w:bookmarkStart w:name="z1412" w:id="1389"/>
+    <w:bookmarkStart w:name="z1413" w:id="1389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Департаментом осуществляется руководителем Департамента, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1389"/>
+    <w:bookmarkStart w:name="z1414" w:id="1390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1390"/>
+    <w:bookmarkStart w:name="z1415" w:id="1391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель Департамента имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1391"/>
+    <w:bookmarkStart w:name="z1416" w:id="1392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия руководителя Департамента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1392"/>
+    <w:bookmarkStart w:name="z1417" w:id="1393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1393"/>
+    <w:bookmarkStart w:name="z1418" w:id="1394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает формирование Департамента квалифицированными кадрами и повышение их профессионального уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1394"/>
+    <w:bookmarkStart w:name="z1419" w:id="1395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции вышестоящих должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1395"/>
+    <w:bookmarkStart w:name="z1420" w:id="1396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции иных государственных органов и должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1396"/>
+    <w:bookmarkStart w:name="z1421" w:id="1397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вносит на рассмотрение руководителю аппарата Министерства вопросы предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок, премирования и наложения дисциплинарных взысканий на заместителя руководителя Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1397"/>
+    <w:bookmarkStart w:name="z1422" w:id="1398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет Департамент в государственных органах и иных организациях независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1398"/>
+    <w:bookmarkStart w:name="z1423" w:id="1399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) несет персональную ответственность за надлежащее принятие мер, направленных на противодействие коррупции в Департаменте и обеспечивает своевременное принятие надлежащих антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1399"/>
+    <w:bookmarkStart w:name="z1424" w:id="1400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет прием физических лиц и представителей юридических лиц в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1400"/>
+    <w:bookmarkStart w:name="z1425" w:id="1401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет иные полномочия, возложенные на руководителя Департамента, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1401"/>
+    <w:bookmarkStart w:name="z1426" w:id="1402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1402"/>
+    <w:bookmarkStart w:name="z1427" w:id="1403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1403"/>
+    <w:bookmarkStart w:name="z1428" w:id="1404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
-[...299 lines deleted...]
-      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1404"/>
-    <w:bookmarkStart w:name="z1428" w:id="1405"/>
+    <w:bookmarkStart w:name="z1429" w:id="1405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1405"/>
+    <w:bookmarkStart w:name="z1430" w:id="1406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1406"/>
+    <w:bookmarkStart w:name="z1431" w:id="1407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1407"/>
+    <w:bookmarkStart w:name="z1432" w:id="1408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
-[...59 lines deleted...]
-      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1408"/>
-    <w:bookmarkStart w:name="z1432" w:id="1409"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
+    <w:bookmarkStart w:name="z1433" w:id="1409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1409"/>
-    <w:bookmarkStart w:name="z1433" w:id="1410"/>
-[...15 lines deleted...]
-      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1434" w:id="1410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1410"/>
-    <w:bookmarkStart w:name="z1434" w:id="1411"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1411"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32114,1578 +32208,1578 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" августа 2024 года № 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1436" w:id="1412"/>
+    <w:bookmarkStart w:name="z1436" w:id="1411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по городу Алматы"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1411"/>
+    <w:bookmarkStart w:name="z1437" w:id="1412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1412"/>
-    <w:bookmarkStart w:name="z1437" w:id="1413"/>
+    <w:bookmarkStart w:name="z1438" w:id="1413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по городу Алматы" (далее – Департамент) является территориальным подразделением Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет), осуществляющим реализационные и контрольные функции в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1413"/>
+    <w:bookmarkStart w:name="z1439" w:id="1414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1414"/>
+    <w:bookmarkStart w:name="z1440" w:id="1415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1415"/>
+    <w:bookmarkStart w:name="z1441" w:id="1416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1416"/>
+    <w:bookmarkStart w:name="z1442" w:id="1417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Департамент имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1417"/>
+    <w:bookmarkStart w:name="z1443" w:id="1418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент по вопросам своей компетенции в порядке, установленном законодательством Республики Казахстан принимает решения, оформляемые приказами руководителя Департамента и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1418"/>
+    <w:bookmarkStart w:name="z1444" w:id="1419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатная численность Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1419"/>
+    <w:bookmarkStart w:name="z1445" w:id="1420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Юридический адрес Департамента: Республика Казахстан, 050021, город Алматы, проспект Достык, дом 85.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1420"/>
+    <w:bookmarkStart w:name="z1446" w:id="1421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по городу Алматы".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1421"/>
+    <w:bookmarkStart w:name="z1447" w:id="1422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1422"/>
+    <w:bookmarkStart w:name="z1448" w:id="1423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Финансирование деятельности Департамента осуществляется за счет средств республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1423"/>
+    <w:bookmarkStart w:name="z1449" w:id="1424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1424"/>
+    <w:bookmarkStart w:name="z1450" w:id="1425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1425"/>
+    <w:bookmarkStart w:name="z1451" w:id="1426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...279 lines deleted...]
-      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1426"/>
-    <w:bookmarkStart w:name="z1451" w:id="1427"/>
+    <w:bookmarkStart w:name="z1452" w:id="1427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1427"/>
+    <w:bookmarkStart w:name="z1453" w:id="1428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализация государственной политики в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1428"/>
+    <w:bookmarkStart w:name="z1454" w:id="1429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение государственного контроля за соблюдением трудового законодательства Республики Казахстан, в том числе требований безопасности и охраны труда, законодательства Республики Казахстан в области занятости населения в пределах своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1429"/>
+    <w:bookmarkStart w:name="z1455" w:id="1430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1430"/>
+    <w:bookmarkStart w:name="z1456" w:id="1431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1431"/>
+    <w:bookmarkStart w:name="z1457" w:id="1432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1432"/>
+    <w:bookmarkStart w:name="z1458" w:id="1433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять в установленном законодательством Республики Казахстан порядке в пределах своей компетенции проверки и профилактический контроль по соблюдению требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1433"/>
+    <w:bookmarkStart w:name="z1459" w:id="1434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать с иными государственными органами и организациями независимо от форм собственности, запрашивать и получать от них необходимые сведения и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1434"/>
+    <w:bookmarkStart w:name="z1460" w:id="1435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке от подведомственных организаций Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), местных исполнительных органов, физических и юридических лиц документы и справки информационного характера, необходимые для исполнения возложенных на Департамент задач и функций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1435"/>
+    <w:bookmarkStart w:name="z1461" w:id="1436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обращаться в суд для принудительного исполнения актов государственных инспекторов труда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1436"/>
+    <w:bookmarkStart w:name="z1462" w:id="1437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в работе комиссий и рабочих групп по обсуждению вопросов, входящих в компетенцию Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1437"/>
+    <w:bookmarkStart w:name="z1463" w:id="1438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию нормативных правовых актов, применяемых в деятельности Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1438"/>
+    <w:bookmarkStart w:name="z1464" w:id="1439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      на основании соответствующей доверенности представлять Министерство, Комитет в судебных органах по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1439"/>
+    <w:bookmarkStart w:name="z1465" w:id="1440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1440"/>
+    <w:bookmarkStart w:name="z1466" w:id="1441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1441"/>
+    <w:bookmarkStart w:name="z1467" w:id="1442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обязанности: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1442"/>
+    <w:bookmarkStart w:name="z1468" w:id="1443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предоставлять разъяснения, рекомендации, информацию и принимать соответствующие решения по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1443"/>
+    <w:bookmarkStart w:name="z1469" w:id="1444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан, Министерства и Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1444"/>
+    <w:bookmarkStart w:name="z1470" w:id="1445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, не нарушая права и свободы, охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1445"/>
+    <w:bookmarkStart w:name="z1471" w:id="1446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1446"/>
+    <w:bookmarkStart w:name="z1472" w:id="1447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1447"/>
+    <w:bookmarkStart w:name="z1473" w:id="1448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществление реализационных и контрольных функций, участие в выполнении стратегических функций Министерства, Комитета, в пределах компетенции Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1448"/>
+    <w:bookmarkStart w:name="z1474" w:id="1449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разработка, участие в разработке, согласование в пределах своей компетенции нормативных правовых актов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1449"/>
+    <w:bookmarkStart w:name="z1475" w:id="1450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление государственного контроля за соблюдением требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1450"/>
+    <w:bookmarkStart w:name="z1476" w:id="1451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление своевременного и объективного расследования несчастных случаев, связанных с трудовой деятельностью в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1451"/>
+    <w:bookmarkStart w:name="z1477" w:id="1452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение разногласий, возникающих по вопросам расследования, оформления и регистрации несчастных случаев, связанных с трудовой деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1452"/>
+    <w:bookmarkStart w:name="z1478" w:id="1453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) рассмотрение дел об административных правонарушениях и наложение административных взысканий за административные правонарушения в пределах компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1453"/>
+    <w:bookmarkStart w:name="z1479" w:id="1454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление взаимодействия с местными исполнительными органами по вопросам трудовых отношений и социального партнҰрства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1454"/>
+    <w:bookmarkStart w:name="z1480" w:id="1455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассмотрение в пределах компетенции обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1455"/>
+    <w:bookmarkStart w:name="z1481" w:id="1456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление мониторинга коллективных договоров, представленных работодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1456"/>
+    <w:bookmarkStart w:name="z1482" w:id="1457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взаимодействие с уполномоченными представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1457"/>
+    <w:bookmarkStart w:name="z1483" w:id="1458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представление в Комитет аналитических справок в пределах компетенции и периодических отчетов, о результатах работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1458"/>
+    <w:bookmarkStart w:name="z1484" w:id="1459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выдача обязательных для исполнения работодателями предписаний, заключений, а также составление протоколов и постановлений об административных правонарушениях, наложение административных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1459"/>
+    <w:bookmarkStart w:name="z1485" w:id="1460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) проведение информационна-разъяснительной работы среди населения, работников и работодателей по вопросам входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1460"/>
+    <w:bookmarkStart w:name="z1486" w:id="1461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация и проведение совещаний, форумов, семинаров, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1461"/>
+    <w:bookmarkStart w:name="z1487" w:id="1462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предъявление в суд исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1462"/>
+    <w:bookmarkStart w:name="z1488" w:id="1463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1463"/>
+    <w:bookmarkStart w:name="z1489" w:id="1464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
-[...739 lines deleted...]
-      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1464"/>
-    <w:bookmarkStart w:name="z1489" w:id="1465"/>
+    <w:bookmarkStart w:name="z1490" w:id="1465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Департаментом осуществляется руководителем Департамента, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1465"/>
+    <w:bookmarkStart w:name="z1491" w:id="1466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1466"/>
+    <w:bookmarkStart w:name="z1492" w:id="1467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель Департамента имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1467"/>
+    <w:bookmarkStart w:name="z1493" w:id="1468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия руководителя Департамента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1468"/>
+    <w:bookmarkStart w:name="z1494" w:id="1469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1469"/>
+    <w:bookmarkStart w:name="z1495" w:id="1470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает формирование Департамента квалифицированными кадрами и повышение их профессионального уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1470"/>
+    <w:bookmarkStart w:name="z1496" w:id="1471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции вышестоящих должностных лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1471"/>
+    <w:bookmarkStart w:name="z1497" w:id="1472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции иных государственных органов и должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1472"/>
+    <w:bookmarkStart w:name="z1498" w:id="1473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вносит на рассмотрение руководителю аппарата Министерства вопросы предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок, премирования и наложения дисциплинарных взысканий на заместителя руководителя Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1473"/>
+    <w:bookmarkStart w:name="z1499" w:id="1474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет Департамент в государственных органах и иных организациях независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1474"/>
+    <w:bookmarkStart w:name="z1500" w:id="1475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) несет персональную ответственность за надлежащее принятие мер, направленных на противодействие коррупции в Департаменте и обеспечивает своевременное принятие надлежащих антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1475"/>
+    <w:bookmarkStart w:name="z1501" w:id="1476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет прием физических лиц и представителей юридических лиц в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1476"/>
+    <w:bookmarkStart w:name="z1502" w:id="1477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) осуществляет иные полномочия, возложенные на руководителя Департамента, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1477"/>
+    <w:bookmarkStart w:name="z1503" w:id="1478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1478"/>
+    <w:bookmarkStart w:name="z1504" w:id="1479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1479"/>
+    <w:bookmarkStart w:name="z1505" w:id="1480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
-[...299 lines deleted...]
-      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1480"/>
-    <w:bookmarkStart w:name="z1505" w:id="1481"/>
+    <w:bookmarkStart w:name="z1506" w:id="1481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1481"/>
+    <w:bookmarkStart w:name="z1507" w:id="1482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1482"/>
+    <w:bookmarkStart w:name="z1508" w:id="1483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1483"/>
+    <w:bookmarkStart w:name="z1509" w:id="1484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
-[...59 lines deleted...]
-      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1484"/>
-    <w:bookmarkStart w:name="z1509" w:id="1485"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
+    <w:bookmarkStart w:name="z1510" w:id="1485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1485"/>
-    <w:bookmarkStart w:name="z1510" w:id="1486"/>
-[...15 lines deleted...]
-      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан. </w:t>
+    <w:bookmarkStart w:name="z1511" w:id="1486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ___________________________ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1486"/>
-    <w:bookmarkStart w:name="z1511" w:id="1487"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1487"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -33777,1578 +33871,1578 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" августа 2024 года № 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1513" w:id="1488"/>
+    <w:bookmarkStart w:name="z1513" w:id="1487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по городу Астане"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1487"/>
+    <w:bookmarkStart w:name="z1514" w:id="1488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1488"/>
-    <w:bookmarkStart w:name="z1514" w:id="1489"/>
+    <w:bookmarkStart w:name="z1515" w:id="1489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по городу Астане" (далее – Департамент) является территориальным подразделением Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет), осуществляющим реализационные и контрольные функции в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1489"/>
+    <w:bookmarkStart w:name="z1516" w:id="1490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1490"/>
+    <w:bookmarkStart w:name="z1517" w:id="1491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1491"/>
+    <w:bookmarkStart w:name="z1518" w:id="1492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1492"/>
+    <w:bookmarkStart w:name="z1519" w:id="1493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Департамент имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1493"/>
+    <w:bookmarkStart w:name="z1520" w:id="1494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Департамент по вопросам своей компетенции в порядке, установленном законодательством Республики Казахстан принимает решения, оформляемые приказами руководителя Департамента и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1494"/>
+    <w:bookmarkStart w:name="z1521" w:id="1495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатная численность Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1495"/>
+    <w:bookmarkStart w:name="z1522" w:id="1496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Юридический адрес Департамента: Республика Казахстан, 010000, город Астана, район Сарыарка, улица Бейбітшілік, № 9. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1496"/>
+    <w:bookmarkStart w:name="z1523" w:id="1497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по городу Астане".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1497"/>
+    <w:bookmarkStart w:name="z1524" w:id="1498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1498"/>
+    <w:bookmarkStart w:name="z1525" w:id="1499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Финансирование деятельности Департамента осуществляется за счет средств республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1499"/>
+    <w:bookmarkStart w:name="z1526" w:id="1500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1500"/>
+    <w:bookmarkStart w:name="z1527" w:id="1501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1501"/>
+    <w:bookmarkStart w:name="z1528" w:id="1502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...279 lines deleted...]
-      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1502"/>
-    <w:bookmarkStart w:name="z1528" w:id="1503"/>
+    <w:bookmarkStart w:name="z1529" w:id="1503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1503"/>
+    <w:bookmarkStart w:name="z1530" w:id="1504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализация государственной политики в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1504"/>
+    <w:bookmarkStart w:name="z1531" w:id="1505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение государственного контроля за соблюдением трудового законодательства Республики Казахстан, в том числе требований безопасности и охраны труда, законодательства Республики Казахстан в области занятости населения в пределах своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1505"/>
+    <w:bookmarkStart w:name="z1532" w:id="1506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1506"/>
+    <w:bookmarkStart w:name="z1533" w:id="1507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1507"/>
+    <w:bookmarkStart w:name="z1534" w:id="1508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1508"/>
+    <w:bookmarkStart w:name="z1535" w:id="1509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять в установленном законодательством Республики Казахстан порядке в пределах своей компетенции проверки и профилактический контроль по соблюдению требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1509"/>
+    <w:bookmarkStart w:name="z1536" w:id="1510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать с иными государственными органами и организациями независимо от форм собственности, запрашивать и получать от них необходимые сведения и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1510"/>
+    <w:bookmarkStart w:name="z1537" w:id="1511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке от подведомственных организаций Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), местных исполнительных органов, физических и юридических лиц документы и справки информационного характера, необходимые для исполнения возложенных на Департамент задач и функций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1511"/>
+    <w:bookmarkStart w:name="z1538" w:id="1512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обращаться в суд для принудительного исполнения актов государственных инспекторов труда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1512"/>
+    <w:bookmarkStart w:name="z1539" w:id="1513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в работе комиссий и рабочих групп по обсуждению вопросов, входящих в компетенцию Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1513"/>
+    <w:bookmarkStart w:name="z1540" w:id="1514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию нормативных правовых актов, применяемых в деятельности Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1514"/>
+    <w:bookmarkStart w:name="z1541" w:id="1515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      на основании соответствующей доверенности представлять Министерство, Комитет в судебных органах по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1515"/>
+    <w:bookmarkStart w:name="z1542" w:id="1516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1516"/>
+    <w:bookmarkStart w:name="z1543" w:id="1517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1517"/>
+    <w:bookmarkStart w:name="z1544" w:id="1518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обязанности: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1518"/>
+    <w:bookmarkStart w:name="z1545" w:id="1519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предоставлять разъяснения, рекомендации, информацию и принимать соответствующие решения по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1519"/>
+    <w:bookmarkStart w:name="z1546" w:id="1520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан, Министерства и Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1520"/>
+    <w:bookmarkStart w:name="z1547" w:id="1521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, не нарушая права и свободы, охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1521"/>
+    <w:bookmarkStart w:name="z1548" w:id="1522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1522"/>
+    <w:bookmarkStart w:name="z1549" w:id="1523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1523"/>
+    <w:bookmarkStart w:name="z1550" w:id="1524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществление реализационных и контрольных функций, участие в выполнении стратегических функций Министерства, Комитета, в пределах компетенции Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1524"/>
+    <w:bookmarkStart w:name="z1551" w:id="1525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разработка, участие в разработке, согласование в пределах своей компетенции нормативных правовых актов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1525"/>
+    <w:bookmarkStart w:name="z1552" w:id="1526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление государственного контроля за соблюдением требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1526"/>
+    <w:bookmarkStart w:name="z1553" w:id="1527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление своевременного и объективного расследования несчастных случаев, связанных с трудовой деятельностью в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1527"/>
+    <w:bookmarkStart w:name="z1554" w:id="1528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение разногласий, возникающих по вопросам расследования, оформления и регистрации несчастных случаев, связанных с трудовой деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1528"/>
+    <w:bookmarkStart w:name="z1555" w:id="1529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) рассмотрение дел об административных правонарушениях и наложение административных взысканий за административные правонарушения в пределах компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1529"/>
+    <w:bookmarkStart w:name="z1556" w:id="1530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление взаимодействия с местными исполнительными органами по вопросам трудовых отношений и социального партнҰрства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1530"/>
+    <w:bookmarkStart w:name="z1557" w:id="1531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассмотрение в пределах компетенции обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1531"/>
+    <w:bookmarkStart w:name="z1558" w:id="1532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление мониторинга коллективных договоров, представленных работодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1532"/>
+    <w:bookmarkStart w:name="z1559" w:id="1533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взаимодействие с уполномоченными представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1533"/>
+    <w:bookmarkStart w:name="z1560" w:id="1534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представление в Комитет аналитических справок в пределах компетенции и периодических отчетов, о результатах работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1534"/>
+    <w:bookmarkStart w:name="z1561" w:id="1535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выдача обязательных для исполнения работодателями предписаний, заключений, а также составление протоколов и постановлений об административных правонарушениях, наложение административных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1535"/>
+    <w:bookmarkStart w:name="z1562" w:id="1536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) проведение информационна-разъяснительной работы среди населения, работников и работодателей по вопросам входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1536"/>
+    <w:bookmarkStart w:name="z1563" w:id="1537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация и проведение совещаний, форумов, семинаров, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1537"/>
+    <w:bookmarkStart w:name="z1564" w:id="1538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предъявление в суд исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1538"/>
+    <w:bookmarkStart w:name="z1565" w:id="1539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1539"/>
+    <w:bookmarkStart w:name="z1566" w:id="1540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
-[...739 lines deleted...]
-      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1540"/>
-    <w:bookmarkStart w:name="z1566" w:id="1541"/>
+    <w:bookmarkStart w:name="z1567" w:id="1541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Департаментом осуществляется руководителем Департамента, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1541"/>
+    <w:bookmarkStart w:name="z1568" w:id="1542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1542"/>
+    <w:bookmarkStart w:name="z1569" w:id="1543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель Департамента имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1543"/>
+    <w:bookmarkStart w:name="z1570" w:id="1544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия руководителя Департамента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1544"/>
+    <w:bookmarkStart w:name="z1571" w:id="1545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1545"/>
+    <w:bookmarkStart w:name="z1572" w:id="1546"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает формирование Департамента квалифицированными кадрами и повышение их профессионального уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1546"/>
+    <w:bookmarkStart w:name="z1573" w:id="1547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции вышестоящих должностных лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1547"/>
+    <w:bookmarkStart w:name="z1574" w:id="1548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции иных государственных органов и должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1548"/>
+    <w:bookmarkStart w:name="z1575" w:id="1549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вносит на рассмотрение руководителю аппарата Министерства вопросы предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок, премирования и наложения дисциплинарных взысканий на заместителя руководителя Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1549"/>
+    <w:bookmarkStart w:name="z1576" w:id="1550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) представляет Департамент в государственных органах и иных организациях независимо от форм собственности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1550"/>
+    <w:bookmarkStart w:name="z1577" w:id="1551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) несет персональную ответственность за надлежащее принятие мер, направленных на противодействие коррупции в Департаменте и обеспечивает своевременное принятие надлежащих антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1551"/>
+    <w:bookmarkStart w:name="z1578" w:id="1552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществляет прием физических лиц и представителей юридических лиц в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1552"/>
+    <w:bookmarkStart w:name="z1579" w:id="1553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) осуществляет иные полномочия, возложенные на руководителя Департамента, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1553"/>
+    <w:bookmarkStart w:name="z1580" w:id="1554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1554"/>
+    <w:bookmarkStart w:name="z1581" w:id="1555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1555"/>
+    <w:bookmarkStart w:name="z1582" w:id="1556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
-[...299 lines deleted...]
-      21. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1556"/>
-    <w:bookmarkStart w:name="z1582" w:id="1557"/>
+    <w:bookmarkStart w:name="z1583" w:id="1557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1557"/>
+    <w:bookmarkStart w:name="z1584" w:id="1558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1558"/>
+    <w:bookmarkStart w:name="z1585" w:id="1559"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1559"/>
+    <w:bookmarkStart w:name="z1586" w:id="1560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
-[...59 lines deleted...]
-      24. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1560"/>
-    <w:bookmarkStart w:name="z1586" w:id="1561"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
+    <w:bookmarkStart w:name="z1587" w:id="1561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1561"/>
-    <w:bookmarkStart w:name="z1587" w:id="1562"/>
-[...15 lines deleted...]
-      25. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1588" w:id="1562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1562"/>
-    <w:bookmarkStart w:name="z1588" w:id="1563"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1563"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -35440,1736 +35534,1736 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "15" августа 2024 года № 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1590" w:id="1564"/>
+    <w:bookmarkStart w:name="z1590" w:id="1563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по городу Шымкент"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1563"/>
+    <w:bookmarkStart w:name="z1591" w:id="1564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1564"/>
-    <w:bookmarkStart w:name="z1591" w:id="1565"/>
+    <w:bookmarkStart w:name="z1592" w:id="1565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по городу Шымкент" (далее – Департамент) является территориальным подразделением Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан (далее – Комитет), осуществляющим реализационные и контрольные функции в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1565"/>
+    <w:bookmarkStart w:name="z1593" w:id="1566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами Республики Казахстан, настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1566"/>
+    <w:bookmarkStart w:name="z1594" w:id="1567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на казахском языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1567"/>
+    <w:bookmarkStart w:name="z1595" w:id="1568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1568"/>
+    <w:bookmarkStart w:name="z1596" w:id="1569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Департамент имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1569"/>
+    <w:bookmarkStart w:name="z1597" w:id="1570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Департамент по вопросам своей компетенции в порядке, установленном законодательством Республики Казахстан принимает решения, оформляемые приказами руководителя Департамента и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1570"/>
+    <w:bookmarkStart w:name="z1598" w:id="1571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и штатная численность Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1571"/>
+    <w:bookmarkStart w:name="z1599" w:id="1572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Юридический адрес Департамента: Республика Казахстан, 160023, город Шымкент, Каратауский район, улица С. Байтерекова, дом № 89.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1572"/>
+    <w:bookmarkStart w:name="z1600" w:id="1573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета государственной инспекции труда Министерства труда и социальной защиты населения Республики Казахстан по городу Шымкент".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1573"/>
+    <w:bookmarkStart w:name="z1601" w:id="1574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1574"/>
+    <w:bookmarkStart w:name="z1602" w:id="1575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Финансирование деятельности Департамента осуществляется за счет средств республиканского бюджета. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1575"/>
+    <w:bookmarkStart w:name="z1603" w:id="1576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1576"/>
+    <w:bookmarkStart w:name="z1604" w:id="1577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1577"/>
+    <w:bookmarkStart w:name="z1605" w:id="1578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...279 lines deleted...]
-      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1578"/>
-    <w:bookmarkStart w:name="z1605" w:id="1579"/>
+    <w:bookmarkStart w:name="z1606" w:id="1579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1579"/>
+    <w:bookmarkStart w:name="z1607" w:id="1580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализация государственной политики в области труда, в том числе безопасности и охраны труда, занятости населения в пределах своей компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1580"/>
+    <w:bookmarkStart w:name="z1608" w:id="1581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение государственного контроля за соблюдением трудового законодательства Республики Казахстан, в том числе требований безопасности и охраны труда, законодательства Республики Казахстан в области занятости населения в пределах своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1581"/>
+    <w:bookmarkStart w:name="z1609" w:id="1582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1582"/>
+    <w:bookmarkStart w:name="z1610" w:id="1583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1583"/>
+    <w:bookmarkStart w:name="z1611" w:id="1584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1584"/>
+    <w:bookmarkStart w:name="z1612" w:id="1585"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять в установленном законодательством Республики Казахстан порядке в пределах своей компетенции проверки и профилактический контроль по соблюдению требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1585"/>
+    <w:bookmarkStart w:name="z1613" w:id="1586"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать с иными государственными органами и организациями независимо от форм собственности, запрашивать и получать от них необходимые сведения и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1586"/>
+    <w:bookmarkStart w:name="z1614" w:id="1587"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке от подведомственных организаций Министерства труда и социальной защиты населения Республики Казахстан (далее – Министерство), местных исполнительных органов, физических и юридических лиц документы и справки информационного характера, необходимые для исполнения возложенных на Департамент задач и функций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1587"/>
+    <w:bookmarkStart w:name="z1615" w:id="1588"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обращаться в суд для принудительного исполнения актов государственных инспекторов труда; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1588"/>
+    <w:bookmarkStart w:name="z1616" w:id="1589"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в работе комиссий и рабочих групп по обсуждению вопросов, входящих в компетенцию Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1589"/>
+    <w:bookmarkStart w:name="z1617" w:id="1590"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию нормативных правовых актов, применяемых в деятельности Департамента, Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1590"/>
+    <w:bookmarkStart w:name="z1618" w:id="1591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      на основании соответствующей доверенности представлять Министерство, Комитет в судебных органах по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1591"/>
+    <w:bookmarkStart w:name="z1619" w:id="1592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать решения по вопросам, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1592"/>
+    <w:bookmarkStart w:name="z1620" w:id="1593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1593"/>
+    <w:bookmarkStart w:name="z1621" w:id="1594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) обязанности: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1594"/>
+    <w:bookmarkStart w:name="z1622" w:id="1595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предоставлять разъяснения, рекомендации, информацию и принимать соответствующие решения по вопросам, входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1595"/>
+    <w:bookmarkStart w:name="z1623" w:id="1596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента Республики Казахстан, Правительства Республики Казахстан, Министерства и Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1596"/>
+    <w:bookmarkStart w:name="z1624" w:id="1597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать законодательство Республики Казахстан, не нарушая права и свободы, охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1597"/>
+    <w:bookmarkStart w:name="z1625" w:id="1598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1598"/>
+    <w:bookmarkStart w:name="z1626" w:id="1599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1599"/>
+    <w:bookmarkStart w:name="z1627" w:id="1600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) осуществление реализационных и контрольных функций, участие в выполнении стратегических функций Министерства, Комитета, в пределах компетенции Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1600"/>
+    <w:bookmarkStart w:name="z1628" w:id="1601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) разработка, участие в разработке, согласование в пределах своей компетенции нормативных правовых актов; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1601"/>
+    <w:bookmarkStart w:name="z1629" w:id="1602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление государственного контроля за соблюдением требований законодательства в области труда, в том числе безопасности и охраны труда, законодательства в области занятости населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1602"/>
+    <w:bookmarkStart w:name="z1630" w:id="1603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление своевременного и объективного расследования несчастных случаев, связанных с трудовой деятельностью в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1603"/>
+    <w:bookmarkStart w:name="z1631" w:id="1604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение разногласий, возникающих по вопросам расследования, оформления и регистрации несчастных случаев, связанных с трудовой деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1604"/>
+    <w:bookmarkStart w:name="z1632" w:id="1605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) рассмотрение дел об административных правонарушениях и наложение административных взысканий за административные правонарушения в пределах компетенции; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1605"/>
+    <w:bookmarkStart w:name="z1633" w:id="1606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление взаимодействия с местными исполнительными органами по вопросам трудовых отношений и социального партнҰрства; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1606"/>
+    <w:bookmarkStart w:name="z1634" w:id="1607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) рассмотрение в пределах компетенции обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1607"/>
+    <w:bookmarkStart w:name="z1635" w:id="1608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление мониторинга коллективных договоров, представленных работодателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1608"/>
+    <w:bookmarkStart w:name="z1636" w:id="1609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) взаимодействие с уполномоченными представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1609"/>
+    <w:bookmarkStart w:name="z1637" w:id="1610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представление в Комитет аналитических справок в пределах компетенции и периодических отчетов, о результатах работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1610"/>
+    <w:bookmarkStart w:name="z1638" w:id="1611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выдача обязательных для исполнения работодателями предписаний, заключений, а также составление протоколов и постановлений об административных правонарушениях, наложение административных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1611"/>
+    <w:bookmarkStart w:name="z1639" w:id="1612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) проведение информационна-разъяснительной работы среди населения, работников и работодателей по вопросам входящим в компетенцию Департамента; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1612"/>
+    <w:bookmarkStart w:name="z1640" w:id="1613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) организация и проведение совещаний, форумов, семинаров, входящим в компетенцию Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1613"/>
+    <w:bookmarkStart w:name="z1641" w:id="1614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предъявление в суд исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1614"/>
+    <w:bookmarkStart w:name="z1642" w:id="1615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1615"/>
+    <w:bookmarkStart w:name="z1643" w:id="1616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
-[...739 lines deleted...]
-      16) осуществление иных функций, предусмотренные законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1616"/>
-    <w:bookmarkStart w:name="z1643" w:id="1617"/>
+    <w:bookmarkStart w:name="z1644" w:id="1617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Департаментом осуществляется руководителем Департамента, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1617"/>
+    <w:bookmarkStart w:name="z1645" w:id="1618"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1618"/>
+    <w:bookmarkStart w:name="z1663" w:id="1619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-1. Руководитель Департамента имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 17-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 31.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 514</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу со дня его подписания и распространяется на правоотношения, возникшие с 01.02.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1646" w:id="1620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Полномочия руководителя Департамента:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1620"/>
+    <w:bookmarkStart w:name="z1647" w:id="1621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1621"/>
+    <w:bookmarkStart w:name="z1648" w:id="1622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает формирование Департамента квалифицированными кадрами и повышение их профессионального уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1622"/>
+    <w:bookmarkStart w:name="z1649" w:id="1623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции вышестоящих должностных лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1623"/>
+    <w:bookmarkStart w:name="z1650" w:id="1624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством Республики Казахстан отнесены к компетенции иных государственных органов и должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1624"/>
+    <w:bookmarkStart w:name="z1651" w:id="1625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представляет Департамент в государственных органах и иных организациях независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1625"/>
+    <w:bookmarkStart w:name="z1652" w:id="1626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) несет персональную ответственность за надлежащее принятие мер, направленных на противодействие коррупции в Департаменте и обеспечивает своевременное принятие надлежащих антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1626"/>
+    <w:bookmarkStart w:name="z1653" w:id="1627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет прием физических лиц и представителей юридических лиц в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1627"/>
+    <w:bookmarkStart w:name="z1654" w:id="1628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) осуществляет иные полномочия, возложенные на руководителя Департамента, предусмотренные законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1628"/>
+    <w:bookmarkStart w:name="z1655" w:id="1629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Исполнение полномочий руководителя Департамента в период его временного отсутствия (по причине временной нетрудоспособности, нахождения в отпуске, командировке, иным уважительным причинам) осуществляется лицом, его замещающим в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1629"/>
+    <w:bookmarkStart w:name="z1664" w:id="1630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19-1. Руководитель Департамента определяет полномочия своего заместителя в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 19-1 в соответствии с приказом Министра труда и социальной защиты населения РК от 31.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 514</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу со дня его подписания и распространяется на правоотношения, возникшие с 01.02.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1656" w:id="1631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Департамента</w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="1620"/>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1631"/>
+    <w:bookmarkStart w:name="z1657" w:id="1632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1632"/>
+    <w:bookmarkStart w:name="z1658" w:id="1633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1633"/>
+    <w:bookmarkStart w:name="z1659" w:id="1634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1634"/>
+    <w:bookmarkStart w:name="z1660" w:id="1635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...343 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
-[...59 lines deleted...]
-      22. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1635"/>
-    <w:bookmarkStart w:name="z1660" w:id="1636"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
+    <w:bookmarkStart w:name="z1661" w:id="1636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1636"/>
-    <w:bookmarkStart w:name="z1661" w:id="1637"/>
-[...15 lines deleted...]
-      23. Реорганизация и ликвидация Департамента осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z1662" w:id="1637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1637"/>
-    <w:bookmarkStart w:name="z1662" w:id="1638"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="1638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -37495,31 +37589,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>