--- v0 (2025-12-19)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3bfb23d" w14:textId="3bfb23d">
+    <w:p w14:paraId="aaf88f5" w14:textId="aaf88f5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,61 +85,147 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О бюджете Акжарского сельского округа Урджарского района на 2025-2027 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Урджарского районного маслихата области Абай от 27 декабря 2024 года № 21-412/VIII</w:t>
+        <w:t>Решение Урджарского районного маслихата области Абай от 27 декабря 2024 года № 21-412/VIII. Утратило силу решением Урджарского районного маслихата области Абай от 26 декабря 2025 года № 31-650/VIII</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Утратило силу решением Урджарского районного маслихата области Абай от 26.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 31-650/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -429,395 +517,395 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2025 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 269 991,6 тысяч тенге, в том числе:</w:t>
+      1) доходы – 274 491,6 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 29 275,0 тысяч тенге;</w:t>
+      налоговые поступления – 33 775,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      неналоговые поступления - 0,0 тысяч тенге;</w:t>
+      неналоговые поступления – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала - 658,0 тысяч тенге;</w:t>
+      поступления от продажи основного капитала – 658,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления трансфертов – 240 058,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) затраты – 273 091,6 тысяч тенге;</w:t>
+      2) затраты – 277 591,6 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) чистое бюджетное кредитование - 0,0 тысяч тенге;</w:t>
+      3) чистое бюджетное кредитование - 0,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      бюджетные кредиты - 0,0 тысяч тенге;</w:t>
+       бюджетные кредиты - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      погашение бюджетных кредитов - 0,0 тысяч тенге;</w:t>
+       погашение бюджетных кредитов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сальдо по операциям с финансовыми активами - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      приобретение финансовых активов - 0,0 тысяч тенге;</w:t>
+       приобретение финансовых активов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи финансовых активов государства - 0,0 тысяч тенге;</w:t>
+       поступления от продажи финансовых активов государства - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) дефицит (профицит) бюджета – -3 100,0 тысяч тенге;</w:t>
+      5) дефицит (профицит) бюджета – -3 100,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) нефтяной дефицит (профицит) бюджета - -3 100,0 тысяч тенге;</w:t>
+      6) ненефтяной дефицит (профицит) бюджета - -3 100,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) финансирование дефицита (использование профицита) бюджета – -3 100,0 тысяч тенге;</w:t>
+      7) финансирование дефицита (использование профицита) бюджета – 3 100,0 тысяч тенге, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступление займов - 0,0 тысяч тенге;</w:t>
+       поступление займов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       погашение займов - 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      используемые остатки бюджетных средств – 3 100,0 тысяч тенге.</w:t>
+      используемые остатки бюджетных средств – 3 100,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Урджарского районного маслихата области Абай от 24.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Урджарского районного маслихата области Абай от 09.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 28-558/VIII</w:t>
+        <w:t>№ 30-606/VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1112,216 +1200,214 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет Акжарского сельского округа Урджарского района на 2025 год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции решения Урджарского районного маслихата области Абай от 24.10.2025 </w:t>
+      Сноска. Приложение 1 в редакции решения Урджарского районного маслихата области Абай от 09.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 28-558/VIII</w:t>
+        <w:t>№ 30-606/VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1757"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1758"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего доходы (тысяч тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1331,117 +1417,116 @@
               <w:t>
 Класс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...31 lines deleted...]
-            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1451,149 +1536,147 @@
               <w:t>
 Подкласс</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1603,3823 +1686,3585 @@
               <w:t>
 Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...97 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Доходы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-269 991,6</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+274 491,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Налоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-29 275,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33 775,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-18 212,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19 912,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индивидуальный подоходный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-18 212,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19 912,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на собственность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-11 063,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13 863,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалоги на имущество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-113,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+138,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-144,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+369,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hалог на транспортные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-6 906,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7 256,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единый земельный налог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
-[...29 lines deleted...]
-3 900,0</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6 100,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Внутренние налоги на товары, работы и услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления за использование природных и других ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Прочие неналоговые поступления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поступления от продажи основного капитала</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 658,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 658,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...65 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Продажа государственного имущества, закрепленного за государственными учреждениями</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 658,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...65 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Поступления трансфертов </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 240 058,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1757" w:type="dxa"/>
-[...32 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Трансферты из вышестоящих органов государственного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 240 058,6</w:t>
             </w:r>
-          </w:p>
-[...196 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -6463,51 +6308,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-273 091,6</w:t>
+277 591,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6672,51 +6517,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43 149,0</w:t>
+44 849,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6881,51 +6726,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43 149,0</w:t>
+44 849,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7090,51 +6935,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43 149,0</w:t>
+44 849,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7299,51 +7144,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-42 694,0</w:t>
+44 849,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7508,51 +7353,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-455,0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8553,51 +8398,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 537,0</w:t>
+36 337,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8762,51 +8607,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 537,0</w:t>
+36 337,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8971,51 +8816,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33 537,0</w:t>
+36 337,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9598,51 +9443,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 208,0</w:t>
+18 008,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9771,51 +9616,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Культура,спорт,туризм и информационное пространство</w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11302,50 +11147,64 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -11552,51 +11411,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12870,87 +12729,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-048</w:t>
-[...35 lines deleted...]
-Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
+043</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные изъятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13079,123 +12938,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-051</w:t>
-[...71 lines deleted...]
-5 200,0</w:t>
+044</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат сумм неиспользованных (недоиспользованных) целевых трансфертов, выделенных из республиканского бюджета за счет целевого трансферта из Национального фонда Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13279,92 +13138,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-III. Чистое бюджетное кредитование</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+048</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Возврат неиспользованных (недоиспользованных) целевых трансфертов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13484,128 +13347,132 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...76 lines deleted...]
-0,0</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+051</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевые текущие трансферты из нижестоящего бюджета на компенсацию потерь вышестоящего бюджета в связи с изменением законодательства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5 200,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -13625,160 +13492,156 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...108 lines deleted...]
-Погашение бюджетных кредитов</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+III. Чистое бюджетное кредитование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13866,128 +13729,124 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...76 lines deleted...]
-Погашение бюджетных кредитов</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14043,160 +13902,160 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...108 lines deleted...]
-Погашение бюджетных кредитов, выданных из государственного бюджета</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14284,124 +14143,128 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...72 lines deleted...]
-IV. Сальдо по операциям с финансовыми активами</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14521,92 +14384,96 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...40 lines deleted...]
-Приобретение финансовых активов</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение бюджетных кредитов, выданных из государственного бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14766,52 +14633,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Поступления от продажи финансовых активов государства </w:t>
+              <w:t>
+IV. Сальдо по операциям с финансовыми активами</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14972,87 +14839,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-V. Дефицит ( профицит) бюджета</w:t>
-[...35 lines deleted...]
-- 3 100,0</w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15176,88 +15043,88 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-- 3 100,0</w:t>
+              <w:t xml:space="preserve">
+Поступления от продажи финансовых активов государства </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15382,51 +15249,461 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-VII. Финансирование дефицита (использование профицита) бюджета</w:t>
+V. Дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-3 100,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VI. Ненефтяной дефицит (профицит) бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-3 100,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+VІI. Финансирование дефицита (использование профицита) бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -47259,63 +47536,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -47637,35 +47936,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>