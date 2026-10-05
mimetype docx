--- v0 (2025-11-09)
+++ v1 (2026-10-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2ec14c5" w14:textId="2ec14c5">
+    <w:p w14:paraId="748d991" w14:textId="748d991">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -596,12034 +596,14150 @@
               </w:rPr>
               <w:t>№ 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карантинная зона с введением карантинного режима на территории области Абай в объемах зараженных площадей горчаком ползучим (Acroptilon repens D. S.)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции постановления акимата области Абай от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3075"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...138 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование районов, сельских округов и городов
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Принадлежность земельного участка
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зараженная площадь,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в гектарах
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...63 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аягозский район
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Акшаулинский</w:t>
-[...72 lines deleted...]
-            </w:r>
+Акшаулинский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли государственного запаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 к/х "Максат"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 к/х "Аян"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мынбулакский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли государственного запаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...136 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Бектас"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Сафия"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тарлаулинский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли государственного запаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...33 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Тарлаулинский </w:t>
-[...72 lines deleted...]
-            </w:r>
+ к/х "Алтай" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ к/х "Бауыржан" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ к/х "Жалсерик" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ к/х "Казбек" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ к/х "Рустем" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ к/х "Ахат" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ к/х "Сункар" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ к/х "Меруерт" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+город Аягоз </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли населенного пункта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акшийский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-город Аягоз </w:t>
-[...72 lines deleted...]
-            </w:r>
+ к/х "Асхат" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...130 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ДЭУ-71</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Караганда-Аягоз-Тарбагатай-Богаз, 694-617,628-633 км, 674-675. 687-688. 714-716. 723-724. 742-745</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...132 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПЧ-42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+896-1120 км Каракойтас, уч. Актогай</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аягоз ГКП "СУ"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нарын, Мынбулак, Акшаули вдоль дорог</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего:
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+348,02
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...99 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бескарагайский район
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Долонский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли государственного запаса, сельское население Мостик</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(50.60123 N -079.12267 E)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли государственнего запаса, сельское население Черемушка (N50.61216-079.03679E)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глуховский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "Семей жолдары" Семей- Долон-Коянбай 33-39 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...72 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего:
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14,7
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...153 lines deleted...]
-0,2</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бородулихинский район
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бакинский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Ж/д ПЧ -39 </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(ф. АО "НК КТЖ")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...136 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли государственного запаса, с/о Коростели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таврический с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТОО "Буркотовское" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТОО "Улы Дала Агро" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...136 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли государственного запаса, Буркотово-Кондратьевка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+с/о Степной </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Земли акимата, улица Школьная и Мирная </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...135 lines deleted...]
-          </w:p>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Кунарлинский с/о </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли государственного запаса, село Песчанка 2 км- а/д Жарбулак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10,22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...154 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТОО "СФ Песчанка" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+485</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Зубаирский с/о </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли государственного запаса, а/д Петропавловка-Зубаир 11 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Земли акимата, улицы Мира и Орнек </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Красноярский с/о </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ПТ КХ "Красный Яр" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+529</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...87 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Буркотово-Кондратьевка </w:t>
-[...36 lines deleted...]
-            </w:r>
+Новошульбинский с/о </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТОО "Семей Жолдары" Новошульба- Песчанка 47 км </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...25 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Белагашский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-ТОО "Буркотовское" </w:t>
-[...36 lines deleted...]
-            </w:r>
+Земли акимата, село Зенковка 3 км улица Халык </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...91 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1320,69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...135 lines deleted...]
-0,03</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарминский район
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каратобинский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли государственного запаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+315</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+к/х "Жас-Канат" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...72 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарыкский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТОО "Плем завод Калбатау" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+430</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...136 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бирликский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+к/х "Арма" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бирликшилский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТОО "Алтын казан и К" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+133</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...115 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Божегурский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли государственного запаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+к/х "Каражал" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ к/х "Алгабас" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПК "Сельскохозяйственный Производственный Кооператив "Нұркелді"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...154 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+КГУ "Технологический колледж Жарма" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+150</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТОО "КАЖсервис" </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 – ЖПБ. 837,839,850, 887, 861 – 867, 900 – 902 км.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалабайский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТОО "Шалабай" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Суыкбулакский с/о </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "КАЖсервис" 28- ЖПБ. 471 – 509 км.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...91 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1998</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...133 lines deleted...]
-10</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокпектинский район
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улкенбокенский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Суыкбулакский с/о </w:t>
-[...72 lines deleted...]
-            </w:r>
+к/х "Бахты" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...67 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аухадиевский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТОО "Орнек" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...72 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокжайыкский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+к/х "Рустам" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...136 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+к/х "Елимай" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+435</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+к/х "Талап" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вдоль дороги Кокпекты - Кокжайык 40 - 42 км</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кокжайыкский</w:t>
-[...72 lines deleted...]
-            </w:r>
+Шугылбайский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+к/х "Берик" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+к/х "Салтанат" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+к/х "Кажи-Мукан" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...91 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2287</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...133 lines deleted...]
-177</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район Мақаншы
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Акшокинский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+к/х "Шокан" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+к/х "Какен" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+к/х "Ерасыл" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...35 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+к/х "Бирлик" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коктерекский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТОО"Орта Азия Агро" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Каратуминский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+к/х "Жас – Кайрат" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...136 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+к/х "Каргалы" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Қарабутинский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+к/х "Таулы" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+480</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+к/х "Рамазан" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...91 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...133 lines deleted...]
-942</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урджарский район
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...33 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алтыншокинский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Каратуминский </w:t>
-[...72 lines deleted...]
-            </w:r>
+к/х "Бирлик" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Елтайский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+к/х "Болашак" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+511</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...136 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жогары Егинсуйский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+к/х "Ыкылас ата" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...92 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Науалинский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+к/х "Тамшы"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+360</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урджарский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТОО КАЖ сервис АОФ "ЖПУ -24" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урджарский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТОО "Ярус" </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1522</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...133 lines deleted...]
-24</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Семей
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...103 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приречный с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+а/д Усть-Каменогорск -Таврический-Семей </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+177-180км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+а/д Омск – Майкапчагай 756км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...72 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокентауский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+а/д Семей-Кайнар 15-28 км</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70-73 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...135 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Всего:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...388 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Всего по городу</w:t>
-[...114 lines deleted...]
-            </w:r>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Всего по области:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9548,41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12724,5233 +14840,7156 @@
               </w:rPr>
               <w:t>№ 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карантинная зона с введением карантинного режима на территории области Абай в объемах зараженных площадей повиликой (Cuscuta sp.)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 в редакции постановления акимата области Абай от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3075"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...138 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+п/п
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование районов, сельских округов и городов
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Принадлежность земельного участка
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зараженная площадь,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в гектарах
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...99 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район Ақсуат
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...103 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокжиринский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Богаз - Аягоз – Қараганда вдоль дорог (в сторону Сатпаев-Кызыл кесик 35-39, 50-55 км)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...98 lines deleted...]
-14</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бескарагайский район
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...72 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глуховский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТОО "Семей жолдары" </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семей- Долон-Коянбай 3-12 км, 21-22-80 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ерназарский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ТОО "Семей жолдары" </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семей- Долон-Коянбай 53-154-155 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...129 lines deleted...]
-9</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бородулихинский район
+</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...72 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бакинский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+ ТОО "КАЖсервис" </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вдоль дорог Семей-РФ Барнаул 105-110 км, 83-76 км, 86-85 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8,8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таврический с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли акимата, а/д село Буркотово 12-13 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кунарлинский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли акимата, а/д село Буркотово 6-8 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...67 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Красноярский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Буркотово-Кунарлинский 6 - 8 км </w:t>
-[...36 lines deleted...]
-            </w:r>
+Земли акимата, а/д Семей-Барнаул- РФ 2-4 км </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...140 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земли запаса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0,1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...66 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО "Семей Жолдары" Дмитриевка - Шемонаиха 67 км, 70-71 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новошульбинский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ТОО"Семей Жолдары" Шульбинск-Новая Шульба 28-33 км, 35 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11,56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...129 lines deleted...]
-11,56</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жарминский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...72 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...103 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шалабайский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чарск – поселок Ауезов а/д 8, 10, 11, 15, 20, 21, 22, 24, 25, 35, 36 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...99 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...29 lines deleted...]
-6.</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Кокпектинский район</w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...103 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Улкенбокенский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокпекты –Улкен-Бокен а/д 17-19 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...103 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Теректинский с/о </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теректинский с/о , а/д 1-4 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...103 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Аухадиевский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокпекты – Аухадиев а/д 30-31 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...148 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокжайыкский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокжайыкский с/о а/д 36-38 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...35 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-5</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урджарский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Урджарский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Вдоль дорог, берег канавы, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+N: 47,685929, 081,6288576 47,074014, 081,656879, 47,088791, 081617775</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...30 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...78 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-11</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Семей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...111 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приречный с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Усть-Каменогорск-Таврический-Семей а/д 169-172 км, 174-176км, 187-191 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Озерский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семей – Талица а/д</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...134 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Семей-Половинки а/д</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...135 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кокентауский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ Семей – Кайнар а/д 40 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...80 lines deleted...]
-            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+город Семей </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+город Семей </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...130 lines deleted...]
-            </w:r>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+а/д Семей – Карауыл 30-33 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...130 lines deleted...]
-            </w:r>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Новобаженовский с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+а/д Семей-Шульба 1-4 км</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 42,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего по области:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ 81,26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к постановлению акимата</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">области Абай </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от "22" апреля 2026 года</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пурпурный церкоспороз (T.Matsu g Tomovasu) по области Абай</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Постановление дополнено приложением 3 в соответствии с п остановлением акимата области Абай от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование районов, сельских округов и городов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Принадлежность земельного участка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зараженная площадь,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в гектарах
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бескарагайский район
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карабаский</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> с/о</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ТОО</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> " LONG XIN"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N51.08.58 - E 79.11.07 </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>N51.07.57 - E 79.10.06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Всего</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Всего по области:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -17981,55 +22020,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18355,31 +22394,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>