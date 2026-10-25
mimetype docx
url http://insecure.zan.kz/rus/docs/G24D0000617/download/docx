--- v1 (2026-03-13)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bff1936" w14:textId="bff1936">
+    <w:p w14:paraId="825e3f2" w14:textId="825e3f2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,443 +100,464 @@
         </w:rPr>
         <w:t>Об утверждении положений республиканского государственного учреждения "Комитет по правам интеллектуальной собственности Министерства юстиции Республики Казахстан", республиканского государственного учреждения "Комитет принудительного исполнения Министерства юстиции Республики Казахстан", республиканское государственное учреждение "Комитет регистрационной службы и организации юридических услуг Министерства юстиции Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра юстиции Республики Казахстан от 22 июля 2024 года № 617.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 15 июля 2024 года № 552 "О некоторых вопросах Министерства юстиции Республики Казахстан" ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Утвердить прилагаемые:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 15 июля 2024 года № 552 "О некоторых вопросах Министерства юстиции Республики Казахстан" ПРИКАЗЫВАЮ:</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> республиканского государственного учреждения "Комитет по правам интеллектуальной собственности Министерства юстиции Республики Казахстан" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> республиканского государственного учреждения "Комитет принудительного исполнения Министерства юстиции Республики Казахстан" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> республиканского государственного учреждения "Комитет регистрационной службы и организации юридических услуг Министерства юстиции Республики Казахстан" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему приказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными приказом Министра юстиции РК от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 764 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...334 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Комитетам по правам интеллектуальной собственности, принудительного исполнения, регистрационной службы и организации юридических услуг Министерства юстиции Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в течение десяти календарных дней со дня утверждения настоящего приказа на государственном и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) размещение настоящего приказа на интернет-ресурсе Министерства юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Контроль за исполнением настоящего приказа возложить на курирующих вице-министров юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящий приказ вводится в действие со дня его подписания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -564,53 +585,71 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Министр юстиции </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -644,71 +683,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А.Н. Ескараев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -852,3519 +870,3524 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 июля 2024 года № 617</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение Республиканского государственного учреждения  "Комитет по правам интеллектуальной собственности Министерства юстиции Республики Казахстан"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="1"/>
+        <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Комитет по правам интеллектуальной собственности Министерства юстиции Республики Казахстан"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции приказа Министра юстиции РК от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 764 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Комитет по правам интеллектуальной собственности Министерства юстиции Республики Казахстан" (далее – Комитет) является ведомством Министерства юстиции Республики Казахстан (далее – Министерство), осуществляющим регулятивные, реализационные и контрольные функции в сфере охраны и защиты прав интеллектуальной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Комитет осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Комитет является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Комитет вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Комитет имеет право выступать стороной гражданско-правовых отношений от имени государства, если он уполномочен на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Комитет по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Председателя Комитета и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и лимит штатной численности Комитета утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местонахождение юридического лица: Республика Казахстан, 010000, город Астана, Есильский район, проспект Мәңгілік Ел, дом 8, административное здание "Дом министерств", подъезд 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование – республиканское государственное учреждение "Комитет по правам интеллектуальной собственности Министерства юстиции Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Комитета осуществляется из республиканского бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Комитету запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Комитету законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...14 lines deleted...]
-        <w:t>1. Республиканское государственное учреждение "Комитет по правам интеллектуальной собственности Министерства юстиции Республики Казахстан" (далее – Комитет) является ведомством Министерства юстиции Республики Казахстан (далее – Министерство), осуществляющим регулятивные, реализационные и контрольные функции в сфере охраны и защиты прав интеллектуальной деятельности.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия Комитета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) выполнение регулятивных, реализационных и контрольных функций, а также участие в выполнении стратегических функций в сфере охраны и защиты прав интеллектуальной собственности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) участие в формировании национального законодательства, направленного на обеспечение верховенства прав и свобод человека и гражданина, суверенитета Республики Казахстан, устойчивое и поступательное развитие казахстанского общества и государства, путем участия в разработке и реализации общегосударственной стратегии развития, а также реализация регуляторной политики государства в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление производства по делам об административных правонарушениях в соответствии с законом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление иных задач, возложенных на него законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в пределах своей компетенции разрабатывать обязательные для исполнения нормативные правовые акты, не затрагивающие прав и свобод человека и гражданина;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) запрашивать и получать в установленном законодательством порядке от государственных органов, организаций, их должностных лиц необходимую информацию и материалы на бумажном и (или) электронном носителях, а также от структурных, территориальных подразделений и подведомственных организаций Министерства информацию, документы, справки, отчеты, расчеты и другие материалы, необходимые для осуществления возложенных на Комитет функций и задач; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вносить в пределах своей компетенции в государственные органы предложения об отмене или изменении принятых ими актов, нарушающих законодательство Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проводить совещания, семинары, конференции, круглые столы, конкурсы и иные мероприятия по вопросам, входящим в компетенцию Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивать реализацию возложенных на Комитет задач и функций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) давать разъяснения и комментарии по вопросам, входящим в компетенцию Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) участвовать в пределах компетенции в разработке проектов нормативных правовых актов и международных договоров Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) в пределах своей компетенции давать обязательные для исполнения указания территориальным органам и подведомственным организациям Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществлять контроль за деятельностью подведомственной организации Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) проводить анализ для выявления системных ошибок при рассмотрении обращений граждан и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обеспечивать исполнительскую и трудовую дисциплину, надлежащие условия труда в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) обеспечивать своевременное и качественное исполнение поручений Главы государства, Администрации Президента и Правительства Республики Казахстан по вопросам, отнесенным к компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) проводить работу по разъяснению антикоррупционного законодательства и иных нормативных правовых актов по профилактике коррупционных правонарушений среди работников Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) осуществлять управление переданным ему имуществом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) рассматривать обращения физических и юридических лиц по вопросам, входящим в компетенцию Комитета, в порядке и сроки, установленные Административным процедурно-процессуальным кодексом Республики и осуществлять прием граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) обращаться в суд, предъявлять иски в целях защиты прав и интересов Комитета в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) осуществлять иные полномочия, предусмотренные законами Республики Казахстан, актами Президента и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции Комитета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выработка предложений по совершенствованию законодательства в области охраны и защиты прав интеллектуальной собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) участие в проведении научно-исследовательских и других работ в области правовой охраны и использования объектов интеллектуальной собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) международное сотрудничество по вопросам охраны и защиты прав интеллектуальной собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление межведомственной координации деятельности и методической помощи уполномоченным органам, а также заинтересованным организациям в области охраны и защиты прав интеллектуальной собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мониторинг реализации уполномоченными органами и организациями государственной политики по охране и защите прав интеллектуальной собственности, включая соблюдение ими законодательства и исполнения международных договоров в данной сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) контроль за деятельностью организаций по коллективному управлению правами, патентных поверенных и взаимодействие с ними;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществление контроля за деятельностью государственной организации, осуществляющей экспертизу в сфере патентного дела и регистрацию авторского права в официальных реестрах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8)  аккредитация организаций по коллективному управлению правами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление государственного контроля за деятельностью организаций по коллективному управлению правами, а также за использованием объектов авторского права и смежных прав, товарного знака, знака обслуживания, географического указания, наименования места происхождения товара или фирменного наименования в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z459" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1) осуществление контроля за сбором, распределением и выплатой вознаграждения выплачиваемого лицами, изготавливающими или импортирующими оборудование и материальные носители, используемые для воспроизведения аудиовизуального произведения или звукозаписи в личных целях и без получения дохода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ведение законопроектной работы, совершенствование законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) установление и поддержка международных связей с соответствующими организациями иностранных государств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) проведение процедур публичного обсуждения консультативного документа регуляторной политики и проектов нормативных правовых актов в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О правовых актах" в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) анализ и обобщение практики применения законодательства Республики Казахстан в сфере своей деятельности, в том числе результатов правового мониторинга нормативных правовых актов в соответствии с Законом Республики Казахстан "О правовых актах", и внесение соответствующих предложений по его совершенствованию, устранению причин и условий, способствующих нарушению законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) участие в разъяснении законодательства, переговорных процессах по разрешению споров, проводимых уполномоченными государственными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) соблюдение и защита прав, свобод и законных интересов человека и гражданина, организаций и государств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) привлечение для осуществления законопроектных, экспертных, научно-исследовательских работ и консультаций специалистов и экспертов государственных органов, организаций, в том числе зарубежных, с использованием в этих целях бюджетных и иных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) оказание электронных услуг с применением информационных систем в соответствии с законодательством Республики Казахстан об информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) в пределах компетенции представление информации по запросам государственных органов, наделенных контрольными и надзорными функциями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) соблюдение информационной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) внесение предложений по вопросам создания, реорганизации и ликвидации подведомственных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) обеспечение повышения качества, доступности оказания государственных услуг, проведение внутреннего контроля за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) соблюдение законов и иных нормативных правовых актов Республики Казахстан в области мобилизационной подготовки и мобилизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) в пределах своей компетенции осуществление регулятивных, реализационных и контрольных функций, а также участие в выполнении стратегических функций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) разработка проектов нормативных правовых актов в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24-1) реализация и контроль исполнения нормативных правовых актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) разработка подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг в регулируемой сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) рассмотрение обращений физических и юридических лиц в пределах своей компетенции в порядке и сроки, установленные законодательством Республики Казахстан, а также проведение анализа и выявление системных проблем, поднимаемых заявителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1) выработка предложений касательно наполнения веб-ресурсов Министерства на основе обращений граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) участие в установленном законодательством порядке в подготовке и заключении международных договоров о взаимной охране прав интеллектуальной собственности, подписании таких договоров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) реализация норм и положений международных договоров и соглашений по обеспечению защиты прав на интеллектуальную собственность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) разработка правил внесения топологий в Государственный реестр топологий интегральных микросхем и выдачи свидетельств о регистрации, удостоверений авторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) разработка правил регистрации селекционных достижений в Государственном реестре селекционных достижений и выдачи охранных документов и их дубликатов, аннулирования и досрочного прекращения действия патентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) разработка правил регистрации объектов промышленной собственности в Государственном реестре изобретений, Государственном реестре полезных моделей, Государственном реестре промышленных образцов и выдачи охранных документов и их дубликатов, признания недействительными и досрочного прекращения действия патентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) разработка правил регистрации товарных знаков, географических указаний и наименований мест происхождения товаров в Государственных реестрах товарных знаков, географических указаний и наименований мест происхождения товаров и выдачи охранных документов и их дубликатов, прекращения действия регистрации и признания ее недействительной;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) разработка правил регистрации в Государственном реестре топологий интегральных микросхем передачи исключительного права, предоставления права на использование топологий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) разработка правил регистрации в Государственном реестре селекционных достижений передачи исключительного права, предоставления права на использование селекционного достижения, открытую или принудительную лицензию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) разработка правил регистрации в соответствующих Государственных реестрах передачи исключительного права, предоставления права на использование объекта промышленной собственности, открытую или принудительную лицензию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) разработка правил регистрации в Государственном реестре товарных знаков передачи исключительного права, предоставления права на использование товарного знака;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) разработка правил предоставления выписок из Государственных реестров селекционных достижений, изобретений, полезных моделей, промышленных образцов, товарных знаков, географических указаний, наименований мест происхождения товаров, топологий интегральных микросхем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) разработка порядка опубликования в бюллетене сведений, относящихся к регистрации селекционных достижений, объектов промышленной собственности, товарных знаков, географических указаний, наименований мест происхождения товаров, и о зарегистрированных топологиях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) разработка правил рассмотрения заявок на объекты промышленной собственности, селекционные достижения, товарные знаки в соответствии с международными договорами, ратифицированными Республикой Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) разработка правил экспертизы заявок о регистрации топологий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) разработка правил проведения предварительной экспертизы заявок на селекционные достижения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) разработка правил проведения экспертизы заявок на объекты промышленной собственности, товарные знаки, географические указания, наименования мест происхождения товаров, регистрацию топологий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) разработка правил проведения аттестации лиц, претендующих на занятие деятельностью патентного поверенного, регистрации в реестре (реестрах) патентных поверенных и внесения в него (них) изменений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) разработка положений о комиссии по вопросам деятельности патентных поверенных, апелляционном совете, апелляционной комиссии, комиссии по признанию товарного знака общеизвестным в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) организация деятельности аттестационной комиссии, апелляционного совета, апелляционной комиссии и комиссии по признанию товарного знака общеизвестным в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) разработка правил рассмотрения апелляционным советом возражений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) аттестация лиц, претендующих на занятие деятельностью патентного поверенного, их регистрация в реестре патентных поверенных, исключение из реестра патентных поверенных, признание недействительным свидетельства патентного поверенного и аннулирование сведений в реестре патентных поверенных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      48) выработка предложений по установлению размера вознаграждения и условий его выплаты в случаях, предусмотренных пунктом 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, пунктом 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об авторском праве и смежных правах";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) выработка предложений по установлению минимальных ставок авторского вознаграждения за некоторые виды использования произведений по согласованию с заинтересованными уполномоченными органами в сферах культуры, развития и поддержки частного предпринимательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) выработка предложений по установлению минимальных ставок вознаграждения исполнителям и производителям фонограмм по согласованию с заинтересованными уполномоченными органами в сферах культуры, развития и поддержки частного предпринимательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) разработка инструкции по применению минимальных ставок авторского вознаграждения за некоторые виды использования произведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) разработка инструкции по применению минимальных ставок вознаграждения исполнителям и производителям фонограмм;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) принятие мер по повышению качества оказания государственных услуг с учетом заключения общественного мониторинга качества оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) составление протоколов об административных правонарушениях в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) проведение правового мониторинга нормативных правовых актов, принятых Министерством, и (или) разработчиком которых оно является, либо относящихся к его компетенции, и своевременное принятие мер по внесению в них изменений и (или) дополнений или признанию их утратившими силу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) осуществление анализа регуляторного воздействия в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) взаимодействие с центральными и местными государственными органами, в том числе с правоохранительными и контролирующими, а также с должностными лицами, при решении возложенных на него задач;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) внесение предложений в уполномоченный орган в области признания профессиональных квалификаций по внесению изменений и дополнений в реестр профессий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) выработка предложений по разработке и (или) актуализации профессиональных стандартов и направление их в уполномоченный орган в области признания профессиональных квалификаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      60) внесение предложений в уполномоченный орган в области признания профессиональных квалификаций по условиям признания профессиональных квалификаций; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      61) разработка положения об отраслевых советах по профессиональным квалификациям; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) осуществление иных функций, предусмотренных законами, актами Президента и Правительства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) разработка квалификационных требований к организациям по коллективному управлению правами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) разработка Правил управления единой цифровой платформой в сфере коллективного управления правами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) разработка Правил и формы внесения в единую цифровую платформу сведений о собранном, распределенном, выплаченном вознаграждении, а также вознаграждении, направленном на покрытие расходов организации по коллективному управлению правами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) разработка Правил признания, товарного знака или используемого как товарный знак обозначения в качестве общеизвестного товарного знака в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) разработка Правил рассмотрения жалоб на решения комиссии по вопросам деятельности патентных поверенных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) принятие мер по противодействию теневой экономике в сфере интеллектуальной собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными приказами Министра юстиции РК от 06.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 25.01.2026); от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 764 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия председателя Комитета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z121" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Комитетом осуществляется Председателем, который несет персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Председатель Комитета назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z123" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Председатель Комитета имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия Председателя Комитета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z460" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представляет руководству Министерства предложения по структуре и штатной численности Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z461" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) назначает на должности и освобождает от должностей своих заместителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z462" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определяет и утверждает должностные обязанности и полномочия своих заместителей, работников Комитета, квалификационные требования по согласованию с уполномоченным органом по делам государственной службы на основе типовых квалификационных требований к административным государственным должностям, должностные инструкции работников структурных подразделений Комитета, Регламент Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z463" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) утверждает положения о структурных подразделениях Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z464" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в соответствии с законодательством назначает на должности и освобождает от должностей работников Комитета, вопросы трудовых отношений которых отнесены к его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z465" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в пределах своей компетенции подписывает приказы, дает указания для исполнения работниками Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z466" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) направляет сведения соответствующему структурному подразделению Министерства о дисциплинарном проступке административного государственного служащего Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z467" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) принимает решение по вопросам предоставления отпусков, командирования, подготовки, переподготовки и повышения квалификации работников Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z468" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) направляет в соответствующее структурное подразделение Министерства служебные записки по вопросам поощрения, выплаты надбавок и премирования работников Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z469" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) принимает решение по вопросам привлечения к дисциплинарной ответственности работников Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z470" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в пределах своей компетенции принимает меры, направленные на противодействие коррупции в Комитете и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z471" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) представляет Комитет в государственных органах и иных организациях Республики Казахстан по вопросам, входящим в компетенцию Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z472" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) координирует работу по разработке проектов нормативных правовых актов в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z473" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) заключает соглашения, договоры и иные сделки от имени Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z474" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) в соответствии с законодательством принимает решения о предъявлении от имени Комитета претензий и исков к юридическим и физическим лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z475" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) вырабатывает предложения по формированию государственной политики в регулируемой сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z476" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) назначает и освобождает от должности руководителя подведомственной организации Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z477" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) утверждает квалификационные требования, предъявляемые к должности руководителя подведомственной организации Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z478" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) определяет и утверждает должностные обязанности, полномочия, должностную инструкцию руководителя подведомственной организации Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z479" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) принимает решение по вопросам привлечения к дисциплинарной ответственности руководителя подведомственной организации Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z480" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      21) принимает решения по вопросам предоставления отпусков и командировок руководителя подведомственной организации Комитета; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z481" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) обеспечивает организацию работы дисциплинарной комиссии и комиссии по кадровым вопросам подведомственной организации Комитета в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z482" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) обеспечивает организацию работы комиссии по кадровым вопросам Комитета в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z483" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) обеспечивает организацию проведения аттестации руководителя подведомственной организации Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z484" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) по представлению руководителя подведомственной организации Комитета согласовывает назначение на должности и освобождение от должностей заместителей руководителя подведомственной организации Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z485" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) рассматривает, согласовывает и утверждает план развития, уточнения к нему, отчеты по его исполнению, а также годовую финансовую отчетность подведомственной организации Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z486" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) по согласованию с уполномоченным органом по государственному имуществу осуществляет реорганизацию и ликвидацию подведомственной организации Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z487" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) по согласованию с Руководителем Аппарата Министерства устанавливает ежегодно размер фонда оплаты труда, размеры должностных окладов, а также систему премирования и иного вознаграждения руководителя, заместителей и главного бухгалтера подведомственной организации Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z488" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) принимает решения по другим вопросам, относящимся к его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z489" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) осуществляет иные полномочия, предусмотренные законодательными актами Республики Казахстан, актами Президента и Правительства Республики Казахстан, Министерства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z490" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий Председателя Комитета в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции приказа Министра юстиции РК от 07.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 764 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...262 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="2"/>
+    <w:bookmarkStart w:name="z138" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Председатель Комитета определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z139" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия Комитета</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="2"/>
+        <w:t xml:space="preserve"> Глава 4. Имущество Комитета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z140" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Комитет может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z141" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Комитета формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z142" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Комитетом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z143" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Комитет не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z144" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...2320 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия председателя Комитета</w:t>
-[...636 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...88 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z145" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Комитета осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z146" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень организаций, находящихся в ведении Комитета по правам интеллектуальной собственности Министерства юстиции Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z147" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное предприятие на праве хозяйственного ведения "Национальный институт интеллектуальной собственности" Комитета по правам интеллектуальной собственности Министерства юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4508,3379 +4531,2850 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 июля 2024 года № 617</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="6"/>
+    <w:bookmarkStart w:name="z150" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Республиканского государственного учреждения "Комитет принудительного исполнения Министерства юстиции Республики Казахстан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z151" w:id="7"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z151" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z152" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Комитет принудительного исполнения Министерства юстиции Республики Казахстан" (далее – Комитет) является ведомством Министерства юстиции Республики Казахстан (далее – Министерство), осуществляющим обеспечение исполнения исполнительных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>1. Республиканское государственное учреждение "Комитет принудительного исполнения Министерства юстиции Республики Казахстан" (далее – Комитет) является ведомством Министерства юстиции Республики Казахстан (далее – Министерство), осуществляющим обеспечение исполнения исполнительных документов.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра юстиции РК от 15.05.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 267</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Комитет осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z154" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Комитет является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печать и штампы со своим наименованием на государственном языке, бланки установленного образца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z155" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Комитет вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z156" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Комитет имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z157" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Комитет по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Председателя и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z158" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и лимит штатной численности Комитета утверждаются в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z159" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местонахождение Комитета: 010000, Республика Казахстан, город Астана, Есильский район, проспект Мәңгілік Ел, дом 8, здание "Дом министерств", подъезд № 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z160" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Комитета: республиканское государственное учреждение "Комитет принудительного исполнения Министерства юстиции Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z161" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z162" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Комитета осуществляется из республиканского бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z163" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Комитету запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z164" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Комитету законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z165" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия Комитета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z166" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z167" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выполнение регулятивных, реализационных и контрольных функций, а также участие в выполнении стратегических функций в сфере исполнения исполнительных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z168" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) участие в формировании национального законодательства, направленного на обеспечение верховенства прав и свобод человека и гражданина, суверенитета Республики Казахстан, устойчивое и поступательное развитие казахстанского общества и государства, путем участия в разработке и реализации общегосударственной стратегии развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z169" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление иных задач, возложенных на него законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z170" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности Комитета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z171" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает реализацию возложенных на Комитет задач и функций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z172" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществляет межведомственную координацию и контроль по вопросам, входящим в его компетенцию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z173" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дает разъяснения и комментарии по вопросам, входящим в компетенцию Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z174" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) запрашивает и получает в установленном законодательством порядке от государственных органов, организаций, их должностных лиц необходимую информацию и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z175" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) запрашивает и получает от структурных подразделений Министерства, государственных органов, должностных лиц, граждан, общественных объединений необходимую информацию и материалы на бумажном и (или) электронном носителях, а также от структурных, территориальных подразделений и подведомственных организаций Министерства информацию, документы, справки, отчеты, расчеты, устные и письменные объяснения и другие материалы, необходимые для осуществления возложенных на Комитет функций и задач;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z176" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) участвует в пределах компетенции в разработке проектов нормативных правовых актов и международных договоров Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z177" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) соблюдает законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z178" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) рассматривает обращения физических и юридических лиц в порядке и сроки, установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Административным процедурно-процессуальным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан и осуществляет прием граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z179" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) обращается с иском в суд в защиту прав, свобод и охраняемых законом интересов граждан, а также общественных или государственных интересов в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданским процессуальным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z180" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в пределах своей компетенции дает обязательные для исполнения указания территориальным органам и подведомственным организациям Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z181" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) взаимодействует с Республиканской палатой частных судебных исполнителей и региональными палатами частных судебных исполнителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z182" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществляет лицензирование и контроль за деятельностью лицензиатов по соблюдению ими лицензионных требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z183" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) привлекает по согласованию с руководителями соответствующих подразделений, сотрудников структурных, территориальных подразделений и подведомственных организаций Министерства для проведения проверок, подготовки нормативных правовых актов и других документов, а также к решению организационно-контрольных вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z184" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) оказывает электронные услуги с применением информационных систем в соответствии с законодательством Республики Казахстан об информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z185" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) взаимодействует со службами исполнительного производства зарубежных государств и международными организациями в сфере исполнения решений международных, иностранных судов и арбитражей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z186" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) обеспечивает исполнительскую и трудовую дисциплину, надлежащие условия труда в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z187" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) обеспечивает своевременное и качественное исполнение поручений Главы государства, Администрации Президента и Правительства Республики Казахстан по вопросам, отнесенным к компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z188" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) предоставляет уполномоченному структурному подразделению Министерства материалы для рассмотрения на оперативных (аппаратных) совещаниях Министерства по вопросам, входящим в его компетенцию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z189" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) проводит работу по разъяснению антикоррупционного законодательства и иных нормативных правовых актов по профилактике коррупционных правонарушений среди сотрудников Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z190" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) осуществляет иные права и исполняет иные обязанности, предусмотренные законодательными актами Республики Казахстан, актами Президента Республики Казахстан, Правительства Республики Казахстан и Министерства юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z191" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) проводит совещания, семинары, конференции, круглые столы, конкурсы и иные мероприятия по вопросам, входящим в компетенцию Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z192" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) осуществляет управление переданным ему имуществом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z193" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реализация задач и полномочий осуществляется в пределах компетенции, установленной для государственных органов законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z194" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции Комитета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z195" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществление регулятивных, реализационных и контрольных функций, анализа регуляторного воздействия и участие в выполнении стратегических функций в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z196" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) реализация мероприятий, предусмотренных планом развития и операционным планом Министерства в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z197" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) анализ и обобщение практики применения законодательства Республики Казахстан по вопросам исполнительного производства, выработка соответствующих предложений по его совершенствованию, а также разработка методических, инструктивных, разъяснительных рекомендаций и оказание практической помощи по исполнению исполнительных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z198" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разработка проектов нормативных правовых актов в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) реализация и контроль исполнения нормативных правовых актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z199" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечение в соответствии с законодательством исполнения исполнительных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z200" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) рассмотрение обращений физических и юридических лиц в пределах своей компетенции в порядке и сроки, установленные законодательством Республики Казахстан, а также проведение анализа и выявление системных проблем, поднимаемых заявителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z201" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) соблюдение и защита прав, свобод и законных интересов человека и гражданина, организаций и государств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z202" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) принятие мер по повышению качества оказания государственных услуг с учетом заключения общественного мониторинга качества оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z203" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) оказание электронных услуг с применением информационных систем в соответствии с законодательством Республики Казахстан об информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z204" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечение повышения качества, доступности оказания государственных услуг, проведение внутреннего контроля за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z205" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осуществление лицензирования деятельности частных судебных исполнителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z206" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) принятие решения о приостановлении или прекращении действия лицензии частного судебного исполнителя, а также инициирование исков о лишении лицензий частных судебных исполнителей по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z207" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) обеспечение размещения на интернет-ресурсе государственного органа сведений о лицах, которым выдана лицензия частного судебного исполнителя, с указанием их фамилий, имен, отчеств (если они указаны в документе, удостоверяющем личность), даты выдачи лицензии и ее номера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z208" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ведение Государственного реестра лицензий частных судебных исполнителей Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z209" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) заключение договоров с государственными органами о подключении частных судебных исполнителей к публичным реестрам и электронным базам данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z210" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) разработка порядка осуществления выбора единой электронной торговой площадки (далее – ЕЭТП) по реализации арестованного имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z211" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) осуществление контроля за деятельностью оператора ЕЭТП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z212" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) внесение в пределах своей компетенции предложений по модернизации и развитию государственной автоматизированной информационной системы исполнительного производства (далее – ИС) и ЕЭТП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z213" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) осуществление контроля и надзора за достоверностью статистических данных в ИС;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z214" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) проведение мониторинга и контроля за соблюдением установленных требований законодательства деятельности ИС и ЕЭТП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z215" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) регулирование и осуществление контроля за деятельностью государственных и частных судебных исполнителей в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z216" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) взаимодействие с территориальными органами юстиции по вопросам исполнительного производства и частного исполнения с дальнейшей постановкой вопроса об их ответственности за несвоевременное и некачественное неисполнение поручений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z217" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) осуществление тематических проверок деятельности территориальных органов юстиции по вопросам исполнительного производства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z218" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) представление информации по запросам государственных органов, наделенных контрольными и надзорными функциями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z219" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) исполнение судебных поручений и ходатайств иностранных государств в соответствии с международными договорами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z220" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) разработка типовых форм постановлений судебных исполнителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z221" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) разработка формы отчета и сводного отчета об оказанной частными судебными исполнителями гарантированной государством юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z222" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) разработка формы соглашения об оказании гарантированной государством юридической помощи частными судебными исполнителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z223" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) разработка правил и размера оплаты деятельности частного судебного исполнителя, связанной с принятием принудительных мер по исполнительным документам о взыскании алиментов и заработной платы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z224" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) разработка требований к местонахождению и оборудованию служебного помещения частного судебного исполнителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z225" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) разработка порядка проведения аттестации лиц, прошедших стажировку и претендующих на право занятия деятельностью частного судебного исполнителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z226" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) разработка образцов удостоверения и личной печати частных судебных исполнителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z227" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) разработка правил прохождения стажировки у частного судебного исполнителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z228" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) разработка размера оплаты деятельности частного судебного исполнителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z229" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) разработка порядка учетной регистрации частных судебных исполнителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z230" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) разработка положения комиссии по аттестации лиц, претендующих на право занятия деятельностью частного судебного исполнителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z231" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) разработка правил реализации арестованного имущества, в том числе на торгах в форме электронного аукциона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z232" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) разработка перечня видов заработной платы и (или) иного дохода, которые получают родители и из которых производится удержание алиментов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z233" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) разработка порядка осуществления контроля за деятельностью частных судебных исполнителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z234" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) разработка правил делопроизводства частных судебных исполнителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z235" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) разработка формы и сроков предоставления региональной палатой частных судебных исполнителей информации о своей деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z236" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) разработка порядка распределения исполнительных документов посредством государственной автоматизированной информационной системы исполнительного производства между частными судебными исполнителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z237" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) разработка образцов форменной одежды (без погон), жетона и эмблемы государственных судебных исполнителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z238" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) разработка натуральных норм обеспечения государственных судебных исполнителей форменной одеждой (без погон) по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z239" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) разработка методики расчета расходов по исполнительному производству;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z240" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) разработка правил осуществления исполнительного производства по взысканию с государства сумм капитализации соответствующих повременных платежей по возмещению вреда, причиненного жизни и здоровью работников, в случаях отсутствия или недостаточности имущества у ликвидируемого юридического лица, признанного в установленном порядке ответственным за данный вред;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z241" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) разработка порядка взаимодействия с уполномоченными органами по исполнению исполнительных документов о выселении (вселении), сносе, порядке общения с ребенком и определения места жительства ребенка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z242" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) приостановление расходных операций по текущему счету, предназначенному для хранения взысканных сумм в пользу взыскателей, частного судебного исполнителя, действия лицензии которого приостановлено или прекращено, либо которого лишили лицензии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z243" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) разработка подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг в регулируемой сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z244" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) рассмотрение запросов международных судебных органов, поступивших в государственные органы, а также согласование проектов обращений в международные судебные органы, инициированных уполномоченными государственными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z245" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) организация представления и защиты интересов Правительства и Премьер-Министра в судах по поручению Премьер-Министра, его заместителя или Руководителя Аппарата Правительства, а также участие в конституционном производстве по поручению Премьер-Министра по вопросам, входящим в компетенцию Комитета, ставшим предметом разбирательства, оказание правовой и консультационной помощи государственным органам в судебных разбирательствах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z246" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) участие в разъяснении законодательства, переговорных процессах по разрешению споров, проводимых уполномоченными государственными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z247" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) оказание научно-методической и юридической помощи государственными органами в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z248" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) соблюдение информационной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z249" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) соблюдение законов и иных нормативных правовых актов Республики Казахстан в области мобилизационной подготовки и мобилизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z250" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) осуществление иных функций, предусмотренных законами, Президента Республики Казахстан, Правительства Республики Казахстан и Министерства юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) выработка предложений касательно наполнения веб-ресурсов Министерства на основе обращений граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра юстиции РК от 15.05.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 267</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными приказом Министра юстиции РК от 06.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 25.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z251" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия председателя Комитета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z252" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Комитета осуществляется председателем, который несет персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z253" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Председатель Комитета назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z254" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Председатель имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z255" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия председателя Комитета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z256" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представляет руководству Министерства предложения по структуре и штатной численности Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z257" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вносит представления руководителю аппарата Министерства о назначении на должности заместителей председателей Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z258" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определяет полномочия своих заместителей, утверждает, положения о структурных подразделениях Комитета, должностные инструкции сотрудников структурных подразделений Комитета, Регламент Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z259" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в соответствии с законодательством назначает на должности и освобождает от должностей работников Комитета, вопросы трудовых отношений которых отнесены к его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z260" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в пределах своей компетенции подписывает приказы, дает указания, обязательные для исполнения сотрудниками и работниками Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z261" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вносит представления соответствующему структурному подразделению Министерства о наложении дисциплинарных взысканий на сотрудников и работников Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z262" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...33 lines deleted...]
-      </w:r>
+      7) вносит представления соответствующим структурным подразделениям Министерства по вопросам командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования сотрудников и работников Комитета; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z263" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в пределах своей компетенции принимает меры, направленные на противодействие коррупции в Комитете и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z264" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) представляет Комитет в государственных органах и иных организациях Республики Казахстан и в международных отношениях по вопросам, входящим в компетенцию Комитета без доверенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z265" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) заключает соглашения, договоры и иные сделки от имени Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z266" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...266 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="8"/>
+      11) в соответствии с законодательством принимает решения о предъявлении от имени Комитета претензий и исков к юридическим и физическим лицам; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z267" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) вырабатывает предложения по формированию государственной политики в регулируемой сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z268" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) принимает решения по другим вопросам, относящимся к его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z269" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осуществляет иные полномочия, предусмотренные законодательными актами Республики Казахстан, актами Президента Республики Казахстан, Правительства Республики Казахстан и Министерства юстиции Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z270" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий председателя Комитета в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z271" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Председатель Комитета определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z272" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия Комитета</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+        <w:t xml:space="preserve"> Глава 4. Имущество Комитета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z273" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Комитет может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Комитета формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z274" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Комитетом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z275" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Комитет не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z276" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...2188 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия председателя Комитета</w:t>
-[...620 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...40 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z277" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Комитета осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8024,4671 +7518,4112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 июля 2024 года № 617</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z280" w:id="12"/>
+    <w:bookmarkStart w:name="z280" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение Республиканского государственного учреждения "Комитет регистрационной службы и организации юридических услуг Министерства юстиции Республики Казахстан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z281" w:id="13"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z281" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z282" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Республиканское государственное учреждение "Комитет регистрационной службы и организации юридических услуг Министерства юстиции Республики Казахстан" (далее - Комитет) является ведомством Министерства юстиции Республики Казахстан (далее – Министерство), осуществляющим регулятивные, реализационные и контрольные функции в сфере регистрации юридических лиц, учетной регистрации филиалов и представительств, актов гражданского состояния и апостилирования, регистрации прав на недвижимое имущество, залога движимого имущества, государственного технического обследования недвижимого имущества, организации юридических услуг и лицензирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z283" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Комитет осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z284" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Комитет является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z285" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Комитет вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z286" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Комитет имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z287" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Комитет по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Председателя и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z288" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и лимит штатной численности Комитета утверждаются в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z289" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местонахождение Комитета: 010000, Республика Казахстан, город Астана, Есильский район, проспект Мәңгілік Ел, дом 8, здание "Дом министерств", подъезд № 13.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z290" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование Комитета: республиканское государственное учреждение "Комитет регистрационной службы и организации юридических услуг Министерства юстиции Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z291" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z292" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Комитета осуществляется из республиканского бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z293" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Комитету запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z294" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Комитету законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z295" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...14 lines deleted...]
-        <w:t>1. Республиканское государственное учреждение "Комитет регистрационной службы и организации юридических услуг Министерства юстиции Республики Казахстан" (далее - Комитет) является ведомством Министерства юстиции Республики Казахстан (далее – Министерство), осуществляющим регулятивные, реализационные и контрольные функции в сфере регистрации юридических лиц, учетной регистрации филиалов и представительств, актов гражданского состояния и апостилирования, регистрации прав на недвижимое имущество, залога движимого имущества, государственного технического обследования недвижимого имущества, организации юридических услуг и лицензирования.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия Комитета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z296" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z297" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выполнение регулятивных, реализационных и контрольных функций, а также участие в выполнении стратегических функций в сфере государственной регистрации юридических лиц, филиалов и представительства, актов гражданского состояния, прав на недвижимое имущество, регистрации и ведения реестра залога движимого имущества, государственного технического обследования недвижимого имущества, организации юридических услуг и лицензирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z298" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) участие в формировании национального законодательства, направленного на обеспечение верховенства прав и свобод человека и гражданина, суверенитета Республики Казахстан, устойчивое и поступательное развитие казахстанского общества и государства, путем участия в разработке и реализации общегосударственной стратегии развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z299" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление иных задач, возложенных на них законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z300" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности Комитета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z301" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в пределах своей компетенции принимает обязательные для исполнения нормативные правовые акты, не затрагивающие права и свободы человека и гражданина;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z302" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) запрашивает и получает от государственных органов, должностных лиц необходимую информацию и материалы на бумажном и (или) электронном носителях, а также от структурных, территориальных подразделений и подведомственных организаций Министерства информацию, документы, справки, отчеты, расчеты, устные и письменные объяснения и другие материалы, необходимые для осуществления возложенных на Комитет функций и задач;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z303" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вносит в пределах своей компетенции в государственные органы предложения об отмене или изменении принятых ими актов, нарушающих законодательство Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z304" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проводит совещания, семинары, конференции, круглые столы, конкурсы и иные мероприятия по вопросам, входящим в компетенцию Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z305" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивает реализацию возложенных на Комитет задач и функций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z306" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) соблюдает законодательство Республики Казахстан, прав и охраняемых законом интересы физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z307" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дает разъяснения и комментарии по вопросам, входящим в компетенцию Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z308" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) участвует в пределах компетенции в разработке проектов нормативных правовых актов и международных договоров Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z309" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) в пределах своей компетенции дает обязательные для исполнения указания территориальным органам и подведомственным организациям Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z310" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляет лицензирование и контроль за деятельностью лицензиатов по соблюдению ими лицензионных требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z311" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) сотрудничает с министерствами юстиции иностранных государств и международными организациями по вопросам, входящим в компетенцию Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z312" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обеспечивает исполнительскую и трудовую дисциплину, надлежащие условия труда в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z313" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) обеспечивает своевременное и качественное исполнение поручений Главы государства, Администрации Президента и Правительства Республики Казахстан по вопросам, отнесенным к компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z314" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) проводит работу по разъяснению антикоррупционного законодательства и иных нормативных правовых актов по профилактике коррупционных правонарушений среди сотрудников Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z315" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) осуществляет управление переданным ему имуществом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z316" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) рассматривает обращения физических и юридических лиц в порядке и сроки, установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Административным процедурно-процессуальным кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, осуществляет прием граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z317" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) обращается с иском в суд в защиту прав, свобод и охраняемых законом интересов граждан, а также общественных или государственных интересов в порядке, установленном Гражданским процессуальным кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z318" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) осуществляет иные права и исполняет иные обязанности, предусмотренные законодательными актами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реализация задач и полномочий осуществляется в пределах компетенции, установленной для государственных органов законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными приказом Министра юстиции РК от 06.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 25.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z320" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции Комитета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z321" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработка проектов нормативных правовых актов в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) реализация и контроль исполнения нормативных правовых актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z322" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан, законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      2) анализ и обобщение практики применения законодательства Республики Казахстан в сфере своей деятельности, в том числе результатов правового мониторинга нормативных правовых актов в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О правовых актах", и внесение соответствующих предложений по его совершенствованию, устранению причин и условий, способствующих нарушению законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z323" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принятие мер по повышению качества оказания государственных услуг с учетом заключения общественного мониторинга качества оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z324" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разработка критериев оценки степени рисков в сфере осуществления государственной регистрации, организации юридических услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z325" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оказание электронных услуг с применением информационных систем в соответствии с законодательством Республики Казахстан об информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z326" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечение повышения качества, доступности оказания государственных услуг, проведение внутреннего контроля за качеством оказания государственных услуг в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z327" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) рассмотрение обращений физических и юридических лиц в пределах своей компетенции в порядке и сроки, установленные законодательством Республики Казахстан, а также проведение анализа и выявление системных проблем, поднимаемых заявителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1) выработка предложений касательно наполнения веб-ресурсов Министерства на основе обращений граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z328" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) соблюдение и защита прав, свобод и законных интересов человека и гражданина, организаций и государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) обращается с иском в суд в защиту прав, свобод и охраняемых законом интересов граждан, а также общественных или государственных интересов в порядке, установленном Гражданским процессуальным кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z329" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) представление информации по запросам государственных органов, наделенных контрольными и надзорными функциями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z330" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществление регулятивных, реализационных и контрольных функций, анализа регуляторного воздействия и участие в выполнении стратегических функций, в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z331" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) реализация мероприятий, предусмотренных планом развития и операционным планом Министерства в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z332" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) официальное разъяснение нормативных правовых актов Правительства совместно с заинтересованными государственными органами по поручению Премьер-Министра Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z333" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) оказание методической и юридической помощи государственным органам в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z334" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) осуществление государственного контроля в сфере государственной регистрации прав на недвижимое имущество, юридических лиц, являющихся коммерческими организациями, и учетной регистрации их филиалов и представительств в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Предпринимательским кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z335" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) осуществление методического руководства по вопросам государственной регистрации прав на недвижимое имущество некоммерческого акционерного общества "Государственная корпорация "Правительство для граждан";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z336" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществление государственного регулирования в сфере государственной регистрации прав на недвижимое имущество, регистрации залога движимого имущества, государственного технического обследования недвижимого имущества и ведения реестра залога движимого имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z337" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) разработка требований к сопровождению правового кадастра, правил доступа к правовому кадастру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z338" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) разработка правил представления статистической и иной отчетной информации в области государственной регистрации прав на недвижимое имущество, юридических лиц и актов гражданского состояния;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z339" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) согласование цен на товары (работы, услуги), производимые и (или) реализуемые регистрирующим органом, за государственную регистрацию прав на недвижимое имущество, в том числе в ускоренном порядке, и государственное техническое обследование зданий, сооружений и (или) их составляющих, а также коэффициента зонирования (К зон), учитывающего месторасположение объекта налогообложения в населенном пункте, который утверждается в соответствии с методикой расчета коэффициента зонирования местными исполнительными органами в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Налоговым кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z340" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) разработка инструкции по государственному техническому обследованию объектов недвижимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z341" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) разработка формы кадастрового паспорта объекта недвижимости по согласованию с центральным уполномоченным органом по управлению земельными ресурсами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z342" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) разработка совместно с центральным уполномоченным органом по управлению земельными ресурсами порядка ведения и использования информационной системы единого государственного кадастра недвижимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z343" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) разработка порядка взаимодействия государственных органов по обмену информацией для целей ведения правового и иных кадастров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z344" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) разработка порядка предоставления информации из правового кадастра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z345" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) разработка порядка и сроков внесения в информационную систему правового кадастра идентификационных и технических сведений недвижимого имущества на вновь созданное недвижимое имущество, проведения государственного технического обследования недвижимого имущества, порядка присвоения кадастрового номера первичным и вторичным объектам недвижимости, а также формы сведений, обязательных для внесения в информационную систему правового кадастра, формы кадастрового паспорта объекта недвижимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z346" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) разработка порядка электронной регистрации залога, предоставленного в обеспечение договора банковского займа, заключаемого банками второго уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z347" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) разработка порядка электронной регистрации прав (обременений прав) на недвижимое имущество;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z348" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) разработка порядка и сроков проведения систематической регистрации в правовом кадастре;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z349" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) методическое руководство деятельностью по государственной регистрации юридических лиц и учетной регистрации филиалов и представительств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z350" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) осуществление государственной регистрации юридических лиц, являющихся некоммерческими организациями, учетная регистрация их филиалов и представительств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z351" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) согласование цен на услуги по государственной регистрации юридических лиц, являющихся коммерческими организациями, и учетной регистрации их филиалов и представительств, реализуемые регистрирующим органом, устанавливаемых решением уполномоченного органа, осуществляющего организацию и координацию деятельности Государственной корпорации "Правительство для граждан", по согласованию с антимонопольным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z352" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32) контроль за соблюдением территориальными органами юстиции требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z353" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33) осуществление государственного контроля за деятельностью Государственной корпорации "Правительство для граждан" в сфере государственной регистрации юридических лиц, являющихся коммерческими организациями, и учетной регистрации их филиалов и представительств в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Предпринимательским кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z354" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) направление в Государственную корпорацию "Правительство для граждан" представления об устранении нарушений в случае выявления нарушения законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z355" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) разработка типового устава юридических лиц, относящихся к субъектам малого, среднего и крупного предпринимательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z356" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) разработка формы справок о государственной регистрации (перерегистрации) юридических лиц, учетной регистрации (перерегистрации) филиалов (представительств);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z357" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) разработка форм заявлений о государственной регистрации (перерегистрации) юридического лица, об учетной регистрации (перерегистрации) филиала (представительства), о государственной регистрации внесенных изменений и дополнений в учредительные документы юридического лица, не относящегося к субъекту частного предпринимательства, а также акционерного общества, положения об их филиалах (представительствах);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z358" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) разработка формы заявления о выдаче дубликата устава (положения) юридического лица, не относящегося к субъекту частного предпринимательства, а также акционерного общества, их филиалов и представительств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z359" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) разработка форм заявлений о государственной регистрации ликвидации юридического лица, о прекращении деятельности филиала (представительства);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z360" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) разработка правил создания, ведения и использования национальных реестров идентификационных номеров совместно с органом внутренних дел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z361" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) разработка правил формирования бизнес - идентификационного номера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z362" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) централизованное осуществление формирования и ведение бизнес-идентификационных номеров и представление информации регистрирующим органам и иным государственным учреждениям не позднее двух рабочих дней с момента их обращений, а также представление информации государственным органам, наделенным контрольными и надзорными функциями, по их запросу в случаях, предусмотренных законодательными актами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z363" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) ведение национального реестра бизнес-идентификационных номеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z364" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) разработка правил проверки достоверности списков инициативной группы граждан по созданию политической партии, членов политической партии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z365" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) осуществление производства по делам об административных правонарушениях в соответствии с законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z366" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) оказание методической помощи территориальным подразделениям юстиции по вопросам регистрации актов гражданского состояния;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z367" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) осуществление контроля за регистрацией актов гражданского состояния;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z368" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) нормативно-методологическое обеспечение деятельности Государственной корпорации "Правительство для граждан" по вопросам государственной регистрации актов гражданского состояния;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z369" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) осуществление государственного контроля за деятельностью Государственной корпорации "Правительство для граждан" в сфере государственной регистрации актов гражданского состояния в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z370" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) согласование решения уполномоченного органа в области защиты прав детей Республики Казахстан об аккредитации агентства по усыновлению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z371" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) разработка порядка организации государственной регистрации актов гражданского состояния, внесения в них изменений, исправлений, дополнений, аннулирования и восстановления актов гражданского состояния;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z372" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) разработка форм заявлений о вступлении в брак (супружество), о расторжении брака (супружества), справок о брачной правоспособности, о смерти;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z373" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) разработка форм актовых книг государственной регистрации актов гражданского состояния и форм свидетельств, выдаваемых на основании записей в этих книгах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z374" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) разработка форм актовых записей, свидетельств и справок о государственной регистрации актов гражданского состояния в электронной форме и на бумажном носителе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z375" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) разработка требований к защите свидетельства о рождении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z376" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) проставление апостиля на официальных документах, исходящих из органов юстиции, регистрации актов гражданского состояния и иных государственных органов, а также от нотариусов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z377" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) согласование размера оплаты услуг за государственную регистрацию актов гражданского состояния, определяемые уполномоченным органом в сфере оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z378" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) осуществление руководства, координации и контроля за деятельностью территориальных органов юстиции по организации и обеспечению законности в сфере правового обслуживания населения нотариусами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z379" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) руководство деятельностью государственных нотариальных контор, содействие развитию частного нотариата, контроль за законностью совершаемых нотариальных действий и соблюдением правил делопроизводства государственными и частными нотариусами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z380" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) осуществление регулирования нотариальной деятельности в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z381" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) разработка правил пользования единой нотариальной информационной системой по согласованию с уполномоченным органом в сфере информатизации и уполномоченным органом в сфере обеспечения информационной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z382" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) разработка порядка ведения реестров единой нотариальной информационной системы по согласованию с уполномоченным органом в сфере информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z383" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) разработка формы представления отчетности о функционировании реестров единой нотариальной информационной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z384" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) разработка правил по нотариальному делопроизводству по согласованию с уполномоченным государственным органом управления архивами и документацией Республики Казахстан с участием Республиканской нотариальной палаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z385" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) разработка правил совершения нотариальных действий нотариусами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z386" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) разработка положения об аттестации должностных лиц аппаратов акимов городов районного значения, поселков, сел, сельских округов, совершающих нотариальные действия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z387" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) разработка положения о государственном реестре лицензий на право занятия нотариальной деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z388" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) разработка персонального состава аттестационных комиссий юстиции на право занятия нотариальной деятельностью и регламента их работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z389" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) разработка порядка и условий проведения тестирования лиц, прошедших стажировку и претендующих на право занятия нотариальной деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z390" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) согласование положения о повышении квалификации нотариусов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z391" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) согласование положения о порядке прохождения стажировки стажерами нотариусов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z392" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) разработка требований к помещению нотариуса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z393" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) разработка форм реестров регистрации нотариальных действий (в том числе электронного реестра единой нотариальной информационной системы), нотариальных свидетельств и постановлений, удостоверительных надписей на сделках и свидетельствуемых документах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z394" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) разработка методических, инструктивных и разъяснительных материалов по вопросам нотариата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z395" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) утверждение минимального количества нотариусов по каждому нотариальному округу на основании представления территориального органа юстиции совместно с территориальной нотариальной палатой;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z396" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) разработка правил оплаты за прохождение стажировки стажерами нотариуса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z397" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) осуществление лицензирования деятельности нотариусов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z398" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) принятие решений о приостановлении, прекращении и возобновлении действия лицензии на право занятия нотариальной деятельностью, а также инициирование исков о лишении лицензий нотариусов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z399" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) размещение решения о приостановлении или возобновлении действия лицензии на право занятия нотариальной деятельностью на интернет-ресурсе лицензиара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z400" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) ведение Государственного реестра лицензий на право занятия нотариальной деятельностью, а также размещение на интернет-ресурсе сведений о лицах, которым выданы лицензии на осуществление нотариальной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z401" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) ведение Государственного реестра лицензий на право занятия адвокатской деятельностью, обеспечение размещения на интернет-ресурсе сведений реестра, а также списков адвокатов, занимающихся адвокатской деятельностью, и сведений о приостановлении, возобновлении, лишении и прекращении действия лицензий адвокатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z402" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) осуществление лицензирования деятельности адвокатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z403" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) принятие решений о приостановлении, прекращении и возобновлении действия лицензии на право занятия адвокатской деятельностью, а также инициирование исков о лишении лицензий адвокатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z404" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) осуществление контроля за качеством юридической помощи, оказываемой физическим и юридическим лицам адвокатами, нотариусами, юридическими консультантами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z405" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) разработка правил и размеров оплаты гарантированной государством юридической помощи, оказанной адвокатом, юридическим консультантом, и возмещения расходов, связанных с правовым консультированием, защитой и представительством, а также проведением примирительных процедур;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z406" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) разработка порядка учета гарантированной государством юридической помощи, оказанной адвокатом, юридическим консультантом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z407" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) разработка проектов нормативных правовых актов по вопросам оказания юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z408" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) разработка типового договора страхования профессиональной ответственности адвокатов по согласованию с уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z409" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) координация деятельности лиц, оказывающих гарантированную государством юридическую помощь;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z410" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) разработка правил стимулирования государством внесения значительного вклада в оказание комплексной социальной юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z411" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) разработка перечня и описания наград, формы наградного листа за внесение значительного вклада в оказание комплексной социальной юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z412" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) осуществление контроля за деятельностью палат юридических консультантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z413" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) разработка типового устава палаты юридических консультантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z414" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) ведение реестра палат юридических консультантов, а также инициирование исков об исключении из реестра палат юридических консультантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z415" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) разработка типового договора страхования профессиональной ответственности юридических консультантов по согласованию с уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z416" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96) администрирование бюджетных программ по всем видам гарантированной государством юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z417" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97) обеспечение реализации государственной политики в сфере оказания юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z418" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98) обеспечение функционирования и развития системы гарантированной государством юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z419" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99) разработка перечня документов, подтверждающих право на получение гарантированной государством юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z420" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100) разработка порядка учета гарантированной государством юридической помощи, оказанной адвокатом, юридическим консультантом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z421" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101) разработка критериев качества оказания гарантированной государством юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z422" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102) согласование стандартов оказания юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z423" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103) согласование критериев качества оказания юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z424" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      104) осуществление в пределах компетенции Комитета международного сотрудничества в сфере оказания юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z425" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      105) осуществление контроля за качеством оказываемой гарантированной государством юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z426" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      106) проведение мониторинга законодательства Республики Казахстан о нотариате, об адвокатской деятельности и юридической помощи, обеспечение полноты объема и качества оказания юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z427" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      107) обеспечение правового информирования населения об адвокатах, нотариусах, юридических консультантах, оказывающих юридическую помощь, механизмах, основаниях и условиях оказания юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z428" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      108) обеспечение опубликования не реже одного раза в год в периодических печатных изданиях, распространяемых на всей территории Республики Казахстан, и размещение на своем интернет-ресурсе Министерства информации о системе и основных итогах оказания гарантированной государством юридической помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z429" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      109) соблюдение информационной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z430" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110) соблюдение законов и иных нормативных правовых актов Республики Казахстан в области мобилизационной подготовки и мобилизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110-1) разработка и согласование с уполномоченным органом в области саморегулирования проектов нормативных правовых актов по вопросам саморегулирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110-2) согласование правил и стандартов саморегулируемых организаций, основанных на обязательном членстве (участии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110-3) разработка порядка участия юридических консультантов в оказании гарантированной государством юридической помощи, организуемой палатами юридических консультантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      110-4) разработка образца, правил оформления, выдачи, замены, сдачи, изъятия и уничтожения свидетельства о рождении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z431" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      111) осуществление иных функций, предусмотренных законами, актами Президента и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными приказом Министра юстиции РК от 06.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 25.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>3. Комитет является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца.</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z432" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия председателя Комитета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z433" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Комитета осуществляется Председателем, который несет персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z434" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Председатель Комитета назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z435" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Председатель имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z436" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия Председателя Комитета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представляет руководству Министерства предложения по структуре и штатной численности Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вносит представления руководителю аппарата Министерства о назначении на должности и освобождения от должностей своих заместителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определяет и утверждает должностные обязанности и полномочия своих заместителей, работников Комитета, должностные инструкции работников структурных подразделений Комитета, Регламент Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) утверждает положения о структурных подразделениях Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в соответствии с законодательством назначает на должности и освобождает от должностей работников Комитета, вопросы трудовых отношений которых отнесены к его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в пределах своей компетенции подписывает приказы, дает указания, для исполнения работниками Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) направляет сведения соответствующему структурному подразделению Министерства о дисциплинарном проступке административного государственного служащего Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) принимает решение по вопросам дисциплинарной ответственности работников Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) направляет в соответствующее структурное подразделение Министерства служебные записки по вопросам командирования, подготовки, переподготовки и повышения квалификации, поощрения, выплаты надбавок и премирования работников Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в пределах своей компетенции принимает меры, направленные на противодействие коррупции в Комитете и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) представляет Комитет в государственных органах и иных организациях Республики Казахстан по вопросам, входящим в компетенцию Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) координирует работу по разработке проектов нормативных правовых актов в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) заключает соглашения, договоры и иные сделки от имени Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) в соответствии с законодательством принимает решения о предъявлении от имени Комитета претензий и исков к юридическим и физическим лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) вырабатывает предложения по формированию государственной политики в регулируемой сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) принимает решения по другим вопросам, относящимся к его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) осуществляет иные полномочия, предусмотренные законодательными актами Республики Казахстан, актами Президента и Правительства Республики Казахстан, Министерства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий председателя Комитета в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции приказа Министра юстиции РК от 06.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 25.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...238 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z295" w:id="14"/>
+    <w:bookmarkStart w:name="z451" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Председатель Комитета определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z452" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия Комитета</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
+        <w:t xml:space="preserve"> Глава 4. Имущество Комитета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z453" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Комитет может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z454" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Комитета формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z455" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Комитетом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z456" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Комитет не вправе самостоятельно отчуждать или иным способом распоряжается закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z457" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...3576 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия председателя Комитета</w:t>
-[...580 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...40 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z458" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Комитета осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>