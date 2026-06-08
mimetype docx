--- v1 (2025-12-25)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4ea2ef2" w14:textId="4ea2ef2">
+    <w:p w14:paraId="db9ae6d" w14:textId="db9ae6d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,77 +83,109 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении бюджета Велиховского сельского округа на 2025-2027 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>С истёкшим сроком</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Каргалинского районного маслихата Актюбинской области от 27 декабря 2024 года № 266</w:t>
+        <w:t>Решение Каргалинского районного маслихата Актюбинской области от 27 декабря 2024 года № 266. Прекращено действие в связи с истечением срока</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -285,50 +317,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить бюджет Велиховского сельского округа на 2025-2027 годы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -363,50 +396,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2025 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доходы – 44 153,6 тысяч тенге,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -731,70 +765,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Учесть, что в доход бюджета сельского округа зачисляются следующие поступления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       индивидуальный подоходный налог;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -859,90 +893,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       единый земельный налог;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поступления за использование природных и других ресурсов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Принять к сведению и руководству, что в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О республиканском бюджете на 2025-2027 годы" установлено:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 января 2025 года:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -971,146 +1005,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) месячный расчетный показатель для исчисления пособий и иных социальных выплат, а также применения штрафных санкций, налогов и других платежей в соответствии с законодательством Республики Казахстан – 3 932 тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) величину прожиточного минимума для исчисления размеров базовых социальных выплат – 46 228 тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Учесть в бюджете сельского округа на 2025 год субвенции, передаваемые из районного бюджета в сумме – 33 849,0 тысяч тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z7" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Учесть в бюджете сельского округа на 2025 год поступление целевых текущих трансфертов из республиканского бюджета на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       повышение заработной платы отдельных категорий гражданских служащих, работников организаций, содержащихся за счет средств государственного бюджета, работников казенных предприятий в сумме – 91,0 тысяча тенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распределение указанных сумм трансфертов определяется на основании решения акима сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящее решение вводится в действие с 1 января 2025 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>