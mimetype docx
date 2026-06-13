--- v0 (2025-11-11)
+++ v1 (2026-06-13)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="12fc8a8" w14:textId="12fc8a8">
+    <w:p w14:paraId="55d3c12" w14:textId="55d3c12">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -251,123 +251,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> соответственно, в том числе на 2025 год в следующих объемах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доходы – 707 739,0 тысяч тенге, в том числе;</w:t>
+      1) доходы – 784 745,4 тысяч тенге, в том числе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      налоговые поступления – 367 708,0 тысяч тенге;</w:t>
+      налоговые поступления – 370 588,8 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления от продажи основного капитала – 45 000,0 тысяч тенге;</w:t>
+      поступления от продажи основного капитала – 59 417,8 тысяч тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      поступления трансфертов – 354 738,8 тысяч тенге: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      поступления трансфертов – 295 031,0 тысяч тенге:</w:t>
-[...17 lines deleted...]
-      2) затраты – 796 500,7 тысяч тенге;</w:t>
+      2) затраты – 873 507,1 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) чистое бюджетное кредитование – 0,0 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -395,89 +395,89 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) дефицит (профицит) бюджета – -88 761,7 тысяч тенге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) финансирование дефицита (использование профицита) бюджета – 88761,7 тысяч тенге.</w:t>
+      6) финансирование дефицита (использование профицита) бюджета – 88 761,7 тысяч тенге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Аккольского районного маслихата Акмолинской области от 11.07.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции решения Аккольского районного маслихата Акмолинской области от 02.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ С 42-2</w:t>
+        <w:t>№ С 50-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -821,61 +821,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Бюджет города Акколь на 2025 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции решения Аккольского районного маслихата Акмолинской области от 11.07.2025 </w:t>
+      Сноска. Приложение 1 - в редакции решения Аккольского районного маслихата Акмолинской области от 02.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ С 42-2</w:t>
+        <w:t>№ С 50-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -940,69 +940,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма</w:t>
-[...17 lines deleted...]
-тысяч тенге</w:t>
+Сумма тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1672,51 +1654,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-707 739,0</w:t>
+784 745,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1849,51 +1831,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-367 708,0</w:t>
+370 588,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2026,51 +2008,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-239 236,0</w:t>
+252 154,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2203,51 +2185,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-239 236,0</w:t>
+252 154,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2380,51 +2362,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-116 900,0</w:t>
+107 388,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2557,51 +2539,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5 852,0</w:t>
+5 268,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2734,51 +2716,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14 854,0</w:t>
+9 490,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2911,51 +2893,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-96 194,0</w:t>
+92 628,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3265,51 +3247,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11 572,0</w:t>
+11 045,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3442,51 +3424,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8 259,0</w:t>
+7 255,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3619,51 +3601,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3 313,0</w:t>
+3 790,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3796,51 +3778,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 000,0</w:t>
+59 417,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3973,51 +3955,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45 000,0</w:t>
+59 417,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4150,51 +4132,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-43 773,3</w:t>
+47 175,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4327,51 +4309,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 226,7</w:t>
+12 242,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4504,51 +4486,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-295 031,0</w:t>
+354 738,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4681,51 +4663,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-295 031,0</w:t>
+354 738,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4858,51 +4840,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-295 031,0</w:t>
+354 738,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4981,69 +4963,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма</w:t>
-[...17 lines deleted...]
-тысяч тенге</w:t>
+Сумма тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5713,51 +5677,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-796 500,7</w:t>
+873 507,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5890,51 +5854,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65 582,7</w:t>
+73 848,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6067,51 +6031,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65 582,7</w:t>
+73 848,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6244,51 +6208,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65 582,7</w:t>
+73 848,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6421,51 +6385,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-349 834,0</w:t>
+366 399,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6598,51 +6562,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-349 834,0</w:t>
+366 399,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6952,51 +6916,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-147 447,0</w:t>
+161 105,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7129,51 +7093,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-47 500,0</w:t>
+47 252,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7306,51 +7270,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-480,0</w:t>
+0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7483,51 +7447,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-140 407,0</w:t>
+144 041,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7837,51 +7801,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-381 084,0</w:t>
+433 258,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8014,51 +7978,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-381 084,0</w:t>
+433 258,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8368,51 +8332,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-251 084,0</w:t>
+303 258,9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23542,61 +23506,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Целевые трансферты из районного бюджета бюджетам города районного значения, села, сельских округов на 2025 год</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 4 - в редакции решения Аккольского районного маслихата Акмолинской области от 11.07.2025 </w:t>
+      Сноска. Приложение 4 - в редакции решения Аккольского районного маслихата Акмолинской области от 02.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ С 42-2</w:t>
+        <w:t>№ С 50-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -23656,69 +23620,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма</w:t>
-[...17 lines deleted...]
-тысяч тенге</w:t>
+Сумма тысяч тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23828,51 +23774,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-295 031,0</w:t>
+354 738,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -23905,51 +23851,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 295 031,0</w:t>
+ 354 738,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -24055,436 +24001,513 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-295 031,0</w:t>
+354 738,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Освещение улиц населенных пунктов</w:t>
+Услуги по обеспечению деятельности акима города районного значения, села, поселка, сельского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17 447,0</w:t>
+846,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Благоустройство и озеленение населенных пунктов</w:t>
+Освещение улиц населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4 500,0</w:t>
+17 447,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Организация водоснабжения населенных пунктов</w:t>
+Благоустройство и озеленение населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 000,0</w:t>
+4 500,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+Организация водоснабжения населенных пунктов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60 000,0</w:t>
+12 000,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Обеспечение функционирования автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 000,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Капитальный и средний ремонт автомобильных дорог в городах районного значения, селах, поселках, сельских округах</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-201 084,0</w:t>
+259 945,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -24516,55 +24539,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>