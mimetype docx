--- v0 (2025-11-11)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="623b054" w14:textId="623b054">
+    <w:p w14:paraId="22b87a7" w14:textId="22b87a7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -776,61 +776,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дополнительно предоставляемый гарантированный объем бесплатной медицинской помощи, в том числе лекарственных средств, специализированных лечебных продуктов, медицинских изделий, отдельным категориям граждан Акмолинской области при амбулаторном лечении бесплатно</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение с изменением и дополнением, внесенными решением маслихата Акмолинской области от 19.09.2025 </w:t>
+      Сноска. Приложение с изменением и дополнением, внесенными решением маслихата Акмолинской области от 03.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 8С-22-5</w:t>
+        <w:t>№ 8С-26-5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -3753,50 +3753,51 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -3853,52 +3854,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-По назначению врача</w:t>
+              <w:t xml:space="preserve">
+По назначению врача областного уровня и выше </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3922,98 +3923,71 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...46 lines deleted...]
-          </w:p>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4039,1869 +4013,1897 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При высокоактивном рассеянном склерозе</w:t>
-[...35 lines deleted...]
-Кладрибин, таблетка</w:t>
+По назначению врача областного уровня и выше</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клобазам, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...143 lines deleted...]
-Ингибитор С1 эстеразы, лиофилизат для приготовления раствора для инъекций</w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рассеянный склероз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрослые пациенты, состоящие на динамическом наблюдении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При высокоактивном рассеянном склерозе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кладрибин, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...194 lines deleted...]
-Гидрокортизон, таблетка, лиофилизат для приготовления раствора для инъекций</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наследственный ангионевротический отек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на динамическом наблюдении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ингибитор С1 эстеразы, лиофилизат для приготовления раствора для инъекций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...81 lines deleted...]
-Флудрокортизон, таблетка</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Врожденная дисфункция коры надпочечников</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети до 18 лет, состоящие на динамическом наблюдении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для детей с открытыми зонами роста, по назначению врача</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гидрокортизон, таблетка, лиофилизат для приготовления раствора для инъекций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...173 lines deleted...]
-Амисульприд, таблетка</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Флудрокортизон, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...175 lines deleted...]
-Специализированные лечебные продукты</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шизофрения, шизотипические и бредовые расстройства (F20, F21, F22, F23, F25, F29 по коду международной классификации болезней -10)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрослые пациенты, состоящие на динамическом наблюдении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все стадии и степени тяжести</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амисульприд, таблетка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...104 lines deleted...]
-Гипертонический раствор Натрий хлорид (NaCl) с гиалуроновой кислотой</w:t>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Муковисцидоз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети до 18 лет, состоящие на динамическом наблюдении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При наличии панкреатической недостаточности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специализированные лечебные продукты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...34 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...82 lines deleted...]
-            </w:pPr>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По назначению врача</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гипертонический раствор Натрий хлорид (NaCl) с гиалуроновой кислотой</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
-[...144 lines deleted...]
-            </w:r>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Сноска. Строка 13 исключен решением маслихата Акмолинской области от 19.09.2025 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 8С-22-5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="ff0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...181 lines deleted...]
-Паливизумаб, по 50 или 100мг, лиофилизат для приготовления раствора 100мг/мл.</w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Низкорослость (карликовость), не классифицированная в других рубриках, Е34.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети до 18 лет состояние на динамическом наблюдении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По назначению врача</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соматропин, порошок лиофилизированный/лиофилизат для приготовления раствора для инъекций, раствор для инъекции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16.</w:t>
-[...55 lines deleted...]
-          </w:tcPr>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бронхолегочная дисплазия,</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-в возрасте до 2-х лет, нуждающихся в лечении БЛД в течение последних 6 месяцев; </w:t>
-[...27 lines deleted...]
-          <w:p/>
+возникшая </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в перинатальном периоде</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Дети возрасте до 6 месяцев, рожденных до 35 недели гестации; </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Профилактика РСВ-инфекции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Паливизумаб, по 50 или 100мг, лиофилизат для приготовления раствора 100мг/мл.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Недоношенные новорожденные с синдромом дыхательных расстройств (СДР)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Врожденные </w:t>
-[...53 lines deleted...]
-в возрасте до 2-х лет с гемодинамическими значимыми ВПС</w:t>
+в возрасте до 2-х лет, нуждающихся в лечении БЛД в течение последних 6 месяцев; </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5924,1011 +5926,1150 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
-[...145 lines deleted...]
-          </w:p>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Врожденные </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пороки развития врожденный порок сердца (ВПР ВПС)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в возрасте до 2-х лет с гемодинамическими значимыми ВПС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
-[...161 lines deleted...]
-раствор для внутривенного введения</w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Системная склеродермия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Все категории граждан, состоящие на динамическом наблюдении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По назначению врача</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Микофеноловая кислота, капсула</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
-[...161 lines deleted...]
-медицинские изделия и лекарственные средства</w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мышечная дистрофия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети до 18 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По решению консилиума</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Голодирсен, порошок для приготовления раствора для инфузий, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+раствор для внутривенного введения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
-[...143 lines deleted...]
-Экулизумаб, концентрат для приготовления раствора для инфузий</w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Синдром короткой кишки у детей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети до 18 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По назначению врача областного уровня и выше</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Специализированные лечебные продукты (энтеральное, парентеральное питание), медицинские изделия и лекарственные средства</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
-[...143 lines deleted...]
-Селуметиниб, таблетка</w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пароксизмальная ночная гемоглобинурия (Маркиафавы-Микели)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Взрослые пациенты, состоящие на динамическом наблюдении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансфузионная зависимость вследствие хронического гемолиза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экулизумаб, концентрат для приготовления раствора для инфузий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нейрофиброматоз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети до 18 лет, состоящие на динамическом наблюдении</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По заключению экспертной комиссии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Селуметиниб, таблетка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -7030,50 +7171,235 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Восоритид, раствор для инъекции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Болезнь Помпе (гликогенез 2 типа)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дети до 18 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По заключению экспертного комитета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алглюкозидаза-альфа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -7105,55 +7431,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7479,31 +7805,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>