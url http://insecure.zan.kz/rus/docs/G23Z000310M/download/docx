--- v0 (2025-10-16)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1a1b26d" w14:textId="1a1b26d">
+    <w:p w14:paraId="67fa2d0" w14:textId="67fa2d0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил создания, содержания и охраны зеленых насаждений населенных пунктов Западно-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Западно-Казахстанского областного маслихата от 31 мая 2023 года № 3-10</w:t>
+        <w:t>Решение Западно-Казахстанского областного маслихата от 31 мая 2023 года № 3-10.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -451,64 +451,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Утверждены </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">решением </w:t>
+              <w:t xml:space="preserve">Утверждены решением </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Западно-Казахстанского </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -2315,2028 +2302,2498 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В малых городах (с численностью населения до 50 тысяч жителей) при отсутствии изменений, допускается переутверждение имеющегося дендрологического плана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z94" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Меры по содержанию и защите зеленых насаждений</w:t>
+        <w:t xml:space="preserve"> Глава 4. Меры по созданию, содержанию и защите зеленых насаждений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 4 – в редакции решения Западно-Казахстанского областного маслихата от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z95" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Содержание зеленых насаждений включает в себя:</w:t>
+      26. Создания, содержание и защита зеленых насаждений делятся на следующие комплексы взаимосвязанных работ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z96" w:id="91"/>
-[...15 lines deleted...]
-      1) замена почво-грунта в посадочных ямах и траншеях, посадка зеленых насаждений и уход за ними;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) посадка деревьев, кустарников, многолетних цветов и живой изгороди (с заменой грунта при необходимости) с трехгодичным уходом за ними;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) устройство однолетних цветников и газонов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вырубка, пересадка деревьев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) компенсационная посадка деревьев с трехгодичным уходом за ними;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) содержание зеленых насаждений (уход и обслуживание зеленых насаждений);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мониторинг, инвентаризация зеленых насаждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции решения Западно-Казахстанского областного маслихата от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z226" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1. Содержание зеленых насаждений (уход и обслуживание зеленых насаждений), включает следующее:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z97" w:id="92"/>
-[...15 lines deleted...]
-      2) рыхление почвы с устройством приствольных лунок, стрижка живой изгороди, поднятие штамба у деревьев, удаление поросли;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство приствольных лунок и их рыхление, и прополка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      побелка штамба деревьев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стрижка живой изгороди, поднятие штамба у деревьев, удаление поросли;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      покос травы, прополка сорняков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимнее укрытие зеленных насаждений (деревья, кустарники, многолетние цветы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полив зеленых насаждений на протяжении всего вегетационного периода;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кронирование кроны деревьев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование кроны деревьев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      омолаживающая обрезка производимое исходя из биологических особенностей древесно-кустарниковой растительности с сохранением скелетных и полускелетных частей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санитарная обрезка аварийных, сухостойных деревьев и кустарников, выкорчевка пней;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внесение удобрений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борьба с вредителями и болезнями зеленых насаждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зачистка и пломбировка дупел, обработка мест спилов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 26-1 в соответствии с решением Западно-Казахстанского областного маслихата от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Содержание и защита зеленых насаждений осуществляется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z98" w:id="93"/>
-[...15 lines deleted...]
-      3) устройство цветников, газонов, прополка сорняков, покос травы, укрытие в зимний период;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на землях общего пользования - уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z99" w:id="94"/>
-[...15 lines deleted...]
-      4) полив зеленых насаждений на протяжении всего вегетационного периода, в жаркое и засушливое время года полив осуществляется с большей частотой;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в парках и скверах возлагается на собственников или на уполномоченное собственником лицо;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z100" w:id="95"/>
-[...15 lines deleted...]
-      5) формирование кроны;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на территории промышленных предприятий и других объектах собственности, а также на отведенной и закрепленной территории – возлагается на собственников или пользователей этих объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z101" w:id="96"/>
-[...15 lines deleted...]
-      6) омолаживание, производимое исходя из биологических особенностей древесно-кустарниковой растительности с сохранением скелетных и полускелетных частей;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) на территориях, отведенных под строительно-монтажные работы – возлагается на заказчика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z102" w:id="97"/>
-[...15 lines deleted...]
-      7) внесение удобрений;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Мероприятия по омолаживанию деревьев и прореживанию густо произрастающих деревьев проводятся до начала вегетации или поздней осенью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z103" w:id="98"/>
-[...15 lines deleted...]
-      8) борьба с вредителями и болезнями зеленых насаждений;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Пересадка зеленых насаждений осуществляется в течение года с комом земли с соблюдением необходимых мер по их сохранению, защите и интенсивного ухода. В целях эффективной приживаемости деревьев лиственных и хвойных пород их пересадку проводят в период с наступления осени до ранней весны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z104" w:id="99"/>
-[...15 lines deleted...]
-      9) санитарная обрезка аварийных, сухостойных деревьев и кустарников, выкорчевка пней;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. При проведении работ, строительные организации выполняют следующие мероприятия, обеспечивающие сохранность расположенных на земельном участке, отведенном под застройку или производство строительных работ, зеленых насаждений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z105" w:id="100"/>
-[...15 lines deleted...]
-      10) организация мониторинга за состоянием зеленых насаждений;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) устанавливают ограждение стройплощадок с учетом того, чтобы деревья и кустарники оставались за их пределами. Вокруг каждого дерева или группы деревьев, оставляемого на стройплощадке, сооружают индивидуальную защиту, обеспечивающую сохранение ствола и кроны дерева от повреждения. С целью сохранения древесно-кустарниковой растительности допускается частичная обрезка низких и широких крон, обвязка стволов, связывание кроны кустарников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z106" w:id="101"/>
-[...15 lines deleted...]
-      11) зачистка и пломбировка дупел, обработка мест спилов масляной краской.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не допускается использование сохраняемых деревьев в качестве столбов для прикрепления оград, светильников и прочих предметов и нанесение повреждений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z107" w:id="102"/>
-[...15 lines deleted...]
-      27. Содержание и защита зеленых насаждений осуществляется:</w:t>
+    <w:bookmarkStart w:name="z117" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не допускается обнажения корней деревьев и засыпания приствольных кругов землей, строительными материалами и мусором;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z108" w:id="103"/>
-[...15 lines deleted...]
-      1) на землях общего пользования - уполномоченным органом;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при реконструкции и строительстве дорог, тротуаров и других сооружений в районе существующих зеленых насаждений не допускается изменения вертикальных отметок против существующих. В тех случаях, когда засыпка или обнажение корневой системы неизбежны, в проектах и сметах предусматривают соответствующие устройства для сохранения нормальных условий роста деревьев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z109" w:id="104"/>
-[...15 lines deleted...]
-      2) в парках и скверах возлагается на собственников или на уполномоченное собственником лицо;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) не допускается стоянка машин на газонах, складирование строительного материала, слив горюче-смазочных материалов, нечистот;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z110" w:id="105"/>
-[...15 lines deleted...]
-      3) на территории промышленных предприятий и других объектах собственности, а также на отведенной и закрепленной территории – возлагается на собственников или пользователей этих объектов;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) подъездные пути и места для установки подъемных кранов располагают вне зеленых насаждений и не нарушают установленные ограждения деревьев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z111" w:id="106"/>
-[...15 lines deleted...]
-      4) на территориях, отведенных под строительно-монтажные работы – возлагается на заказчика.</w:t>
+    <w:bookmarkStart w:name="z121" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) работы подкопом в зоне корневой системы деревьев и кустарников производят ниже расположения основных скелетных корней, не повреждая корневой системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z112" w:id="107"/>
-[...15 lines deleted...]
-      28. Мероприятия по омолаживанию деревьев и прореживанию густо произрастающих деревьев проводятся до начала вегетации или поздней осенью.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сохраняют верхний растительный грунт на всех участках нового строительства, производят снятие его и буртование по краям строительной площадки. Забуртованный растительный грунт используется при озеленении территорий и (или) передается организации по озеленению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z113" w:id="108"/>
-[...15 lines deleted...]
-      29. Пересадка зеленых насаждений осуществляется в течение года с комом земли с соблюдением необходимых мер по их сохранению, защите и интенсивного ухода. В целях эффективной приживаемости деревьев лиственных и хвойных пород их пересадку проводят в период с наступления осени до ранней весны.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. При проведении работ по асфальтированию, мощению, покрытию тротуаров и проездов плиткой оставляют вокруг дерева приствольный круг диаметром не менее 1,2 метра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z114" w:id="109"/>
-[...15 lines deleted...]
-      30. При проведении работ, строительные организации выполняют следующие мероприятия, обеспечивающие сохранность расположенных на земельном участке, отведенном под застройку или производство строительных работ, зеленых насаждений:</w:t>
+    <w:bookmarkStart w:name="z124" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. План работ уполномоченного органа по озеленению территорий населенного пункта</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z115" w:id="110"/>
-[...15 lines deleted...]
-      1) устанавливают ограждение стройплощадок с учетом того, чтобы деревья и кустарники оставались за их пределами. Вокруг каждого дерева или группы деревьев, оставляемого на стройплощадке, сооружают индивидуальную защиту, обеспечивающую сохранение ствола и кроны дерева от повреждения. С целью сохранения древесно-кустарниковой растительности допускается частичная обрезка низких и широких крон, обвязка стволов, связывание кроны кустарников;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Озеленение, посадка зеленых насаждений на территориях общего пользования может производиться за счет средств разных уровней бюджета, а также за счет иных источников финансирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z116" w:id="111"/>
-[...15 lines deleted...]
-      2) не допускается использование сохраняемых деревьев в качестве столбов для прикрепления оград, светильников и прочих предметов и нанесение повреждений;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Для проведения озеленительных работ на территориях общего пользования уполномоченный орган подготавливает дефектный акт на один из видов и/или одновременно видов нижеследующих работ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z117" w:id="112"/>
-[...15 lines deleted...]
-      3) не допускается обнажения корней деревьев и засыпания приствольных кругов землей, строительными материалами и мусором;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определение объема по вырубке предполагаемого сухостоя с указанием адреса (месторасположения), вида зеленого насаждения, его характеристик (диаметр ствола, высота, состояние и другое);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z118" w:id="113"/>
-[...15 lines deleted...]
-      4) при реконструкции и строительстве дорог, тротуаров и других сооружений в районе существующих зеленых насаждений не допускается изменения вертикальных отметок против существующих. В тех случаях, когда засыпка или обнажение корневой системы неизбежны, в проектах и сметах предусматривают соответствующие устройства для сохранения нормальных условий роста деревьев;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определение объема, планируемого на конкретном участке посадки новых зеленых насаждений (вид и наименование зеленого насаждения, сроки посадки);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z119" w:id="114"/>
-[...15 lines deleted...]
-      5) не допускается стоянка машин на газонах, складирование строительного материала, слив горюче-смазочных материалов, нечистот;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определение плана участка, где будут расположены компенсационные зеленые насаждения с определением вида и его характеристик, сроков посадки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z120" w:id="115"/>
-[...15 lines deleted...]
-      6) подъездные пути и места для установки подъемных кранов располагают вне зеленых насаждений и не нарушают установленные ограждения деревьев;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) определение объема выкорчовки пней с указанием месторасположения, объема (количества).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z121" w:id="116"/>
-[...15 lines deleted...]
-      7) работы подкопом в зоне корневой системы деревьев и кустарников производят ниже расположения основных скелетных корней, не повреждая корневой системы;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Уполномоченный орган составляет калькуляцию затрат для определения объема работ с целью реализации дефектного акта произвольной формы, с определением стоимости затрат на закуп зеленых насаждений, их транспортировку, затраты на удобрения, полив, подвоз грунта, механизацию и рабочую силу, а также на последующий уход для приживаемости вновь посаженного зеленого насаждения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z122" w:id="117"/>
-[...15 lines deleted...]
-      8) сохраняют верхний растительный грунт на всех участках нового строительства, производят снятие его и буртование по краям строительной площадки. Забуртованный растительный грунт используется при озеленении территорий и (или) передается организации по озеленению.</w:t>
+    <w:bookmarkStart w:name="z132" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. При производстве работ по кронированию зеленых насаждений и/или вырубке сухостоя затрагивающие инженерные сети (электроснабжение, освещение, водоснабжение, теплоснабжение) не менее чем за три рабочих дня производится согласование сроков выполнение работ с собственниками инженерных сетей и оповещается население, предприятия и организации посредством средств массовой информации, социальных сетей или мобильной связи о предполагаемых работах на участке с указанием времени и продолжительности работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z123" w:id="118"/>
-[...15 lines deleted...]
-      31. При проведении работ по асфальтированию, мощению, покрытию тротуаров и проездов плиткой оставляют вокруг дерева приствольный круг диаметром не менее 1,2 метра.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Порядок вырубки деревьев</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z124" w:id="119"/>
+    <w:bookmarkStart w:name="z134" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. В случае невозможности сохранения зеленых насаждений на участках, отводимых под строительство или производство других работ, если существующие зеленые насаждения составляют угрозу для других сооружений, включая здания жилой застройки, производится вырубка деревьев по разрешению уполномоченного органа в соответствии с Законом о разрешениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z135" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Вырубка деревьев осуществляется в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z136" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечения условий для осуществления строительной деятельности, строительно-монтажных работ, предусмотренных утвержденной и согласованной градостроительной документацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z137" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обслуживания объектов инженерного благоустройства, реконструкции и устройстве инженерных сетей, подземных и надземных коммуникаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z138" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ликвидации аварийных и чрезвычайных ситуаций, в том числе на объектах инженерного благоустройства и инженерных сетей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z139" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) благоустройства территории существующих объектов и приведения в эстетический вид, необходимости улучшения качественного и видового состава зеленых насаждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z140" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) санитарной вырубки деревьев, создающих угрозу безопасности здоровью и жизни людей, а также влекущих ущерб имуществу физическому и юридическому лицу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z141" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) произрастаний деревьев и кустарников на землях общего пользования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z142" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Вырубка деревьев производится по разрешению уполномоченного органа в соответствии с разрешительными процедурами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...181 lines deleted...]
-        <w:t xml:space="preserve"> Глава 6. Порядок вырубки деревьев</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 – в редакции решения Западно-Казахстанского областного маслихата от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. В случае аварийного падения деревьев, в результате ветровала и других случаев природного характера, дорожно-транспортных происшествий, уборка упавшего дерева, своевременная очистка места падения и вывоз древесных остатков на землях общего пользования и на территориях, прилегающих к зданиям, сооружениям, многоэтажным жилым домам осуществляется организациями по озеленению обслуживающие данный участок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z134" w:id="129"/>
-[...15 lines deleted...]
-      36. В случае невозможности сохранения зеленых насаждений на участках, отводимых под строительство или производство других работ, если существующие зеленые насаждения составляют угрозу для других сооружений, включая здания жилой застройки, производится вырубка деревьев по разрешению уполномоченного органа в соответствии с Законом о разрешениях.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. При ликвидации аварийных и чрезвычайных ситуаций, в том числе на объектах благоустройства с инженерной инфраструктурой производится вынужденная вырубка деревьев без согласования с уполномоченным органом, в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z135" w:id="130"/>
-[...15 lines deleted...]
-      37. Вырубка деревьев осуществляется в случаях:</w:t>
+    <w:bookmarkStart w:name="z146" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      падение деревьев, а также их ветвей представляет угрозу жизни и здоровью людей, повреждению зданий и сооружений, инженерным коммуникациям и сетям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z136" w:id="131"/>
-[...15 lines deleted...]
-      1) обеспечения условий для осуществления строительной деятельности, строительно-монтажных работ, предусмотренных утвержденной и согласованной градостроительной документацией;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      препятствия безопасности дорожного движения, в том числе перекрывающие визуальный обзор дорожных знаков, в случае, когда дорожный знак невозможно перенести.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z137" w:id="132"/>
-[...15 lines deleted...]
-      2) обслуживания объектов инженерного благоустройства, реконструкции и устройстве инженерных сетей, подземных и надземных коммуникаций;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Факт вынужденной вырубки деревьев устанавливается актом освидетельствования аварийно-спасательных служб, с последующим уведомлением уполномоченного органа в течение трех рабочих дней с момента вынужденной вырубки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z138" w:id="133"/>
-[...15 lines deleted...]
-      3) ликвидации аварийных и чрезвычайных ситуаций, в том числе на объектах инженерного благоустройства и инженерных сетей;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Санитарная обрезка деревьев на землях общего пользования производится организациями по озеленению, обслуживающими данный земельный участок по письменному согласованию с уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z139" w:id="134"/>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="145"/>
+    <w:bookmarkStart w:name="z150" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Вырубка деревьев осуществляется по разрешению уполномоченного органа в соответствии с Законом о разрешениях, с предварительным выездом специалиста уполномоченного органа на место вырубки для точного определения количественного, породного состава, состояния и месторасположения деревьев в соответствии с реестром зеленых насаждений и заполнением им акта обследования зеленых насаждений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z151" w:id="146"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z151" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. При получении разрешения на вырубку деревьев, физическими и юридическими лицами предоставляется гарантийное письмо о компенсационной посадке взамен вырубленных деревьев, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z152" w:id="147"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z152" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Срубленные зеленые насаждения и порубочные остатки (опилки, ветки, листья, кора) складировать и хранить на месте производства работ не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z153" w:id="148"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z153" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Порядок посадки, пересадки и компенсационной посадки деревьев</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z154" w:id="149"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z154" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Компенсационными посадками являются посадки зеленых насаждений на участке удаления (вырубки) либо на участках, определенных дендрологическим планом (планом озеленения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z155" w:id="150"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z155" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Компенсационные посадки производятся за счет средств физических и (или) юридических лиц, в интересах которых совершено удаление (вырубка) зеленых насаждений либо по вине которых произошли повреждение или гибель этих насаждений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z156" w:id="151"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z156" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. Физические и (или) юридические лица, в интересах которых совершено удаление (вырубка) зеленых насаждений либо по вине которых произошли повреждение или гибель этих насаждений обеспечивают уход за компенсационными посадками:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z157" w:id="152"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z157" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за деревьями и кустарниками: хвойных пород – в течение трех лет, лиственных пород – в течение двух лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z158" w:id="153"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z158" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       травянистыми растениями – в течение вегетационного сезона одного года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z159" w:id="154"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z159" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. В случае гибели компенсационной посадки до истечения срока ухода, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, физические и (или) юридические лица проводят повторную посадку зеленых насаждений и уход за ними.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z160" w:id="155"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z160" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Физические и юридические лица после осуществления высадки зеленых насаждений за счет собственных средств, передают данные о выполненных мероприятиях уполномоченному органу, а уполномоченный орган принимает зеленые насаждения и вносит их в реестр по учету зеленых насаждений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z161" w:id="156"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z161" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Деревья, подлежащие пересадке в соответствии с материалами инвентаризации и лесопатологического обследования зеленых насаждений, пересаживаются на участки в соответствии с письменным указанием уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z162" w:id="157"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z162" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. При пересадке деревьев физическими и юридическими лицами, компенсационная посадка не производится.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z163" w:id="158"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z163" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. В случае если пересадка привела к гибели деревьев, устанавливается десятикратный размер компенсации, в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z164" w:id="159"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z164" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Восстановление деревьев производится на специальных участках согласно плану компенсационной посадки города и населенного пункта, при необходимости с заменой грунта на плодородную почву.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z165" w:id="160"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z165" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. При получении разрешения на вырубку деревьев производится компенсационная посадка восстанавливаемых деревьев в десятикратном размере за счет средств граждан и юридических лиц, в интересах которых был произведена вырубка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z166" w:id="161"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z166" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Компенсационная посадка и дальнейшая работа по уходу и содержанию на землях общего пользования проводятся организациями по озеленению, имеющие в своем штате специалистов в области озеленения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z167" w:id="162"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z167" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При компенсационной посадке не допускается использование однолетних саженцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z168" w:id="163"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z168" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Компенсационные посадки осуществляются в следующих размерах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z169" w:id="164"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z169" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) при вырубке зеленых насаждений по разрешению местного исполнительного органа в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях", а также их гибели на территории, прилегающей к зданиям, сооружениям, находящимся в собственности или пользовании физических и (или) юридических лиц, – в десятикратном размере;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z170" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при незаконном удалении (вырубке) зеленых насаждений либо их повреждении, приведшем к их гибели, – в пятидесятикратном размере.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z171" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      57. В случае незаконного удаления (вырубки) зеленых насаждений, включенных в Перечень редких и находящихся под угрозой исчезновения видов растений и животных, утвержденного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 31 октября 2006 года № 1034, – в стократном размере.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 – в редакции решения Западно-Казахстанского областного маслихата от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      58. Размер вреда, причиненного растительному миру, предусмотренный Базовыми ставками для исчисления размеров вреда, причиненного нарушением законодательства Республики Казахстан в области охраны, защиты, восстановления и использования растительного мира, утвержденного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра экологии и природных ресурсов Республики Казахстан от 23 февраля 2023 года № 61 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 31997), исчисляется территориальным подразделениям ведомства уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 58 – в редакции решения Западно-Казахстанского областного маслихата от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Компенсационная посадка деревьев производится путем посадки саженцев лиственных пород высотой не менее 2,5 метров с комом или хвойных пород высотой не менее 2 метра с комом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z174" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диаметр ствола от верхней корневой системы саженцев не менее 3 сантиметров, на высоте 1,3 метра стволовой части.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z175" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Компенсационная посадка при вырубке деревьев по разрешению уполномоченного органа и (или) при незаконной вырубке, уничтожении или повреждении деревьев производится на территории в радиусе 1 километра от места вырубки, уничтожении или повреждении деревьев на участке указанным уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z176" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии свободного места для компенсационной посадки в радиусе 1 километра от места вырубки, территория компенсационной посадки указывается уполномоченным органом в письменном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z177" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. При вынужденной вырубке деревьев компенсационная посадка производится на землях общего пользования с привлечением организации по озеленению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z178" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Компенсационная посадка деревьев осуществляется в соответствии с дендрологическим планом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z179" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. В случае механического повреждения или уничтожения зеленых насаждений, произрастающих на землях общего пользования и на частных территориях в результате дорожно-транспортного происшествия, виновной стороной производится компенсационная посадка в пятикратном размере поврежденных или уничтоженных зеленых насаждений путем высадки саженцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z180" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. После завершения работ по компенсационной посадке деревьев физические и юридические лица в течение одного месяца информируют в письменном виде уполномоченный орган об исполнении работ согласно плану компенсационной посадки.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z170" w:id="165"/>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z181" w:id="176"/>
+    <w:bookmarkStart w:name="z181" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. В соответствии с гарантийным письмом физические и юридические лица в течение трех лет (период приживаемости саженца дерева) с момента компенсационной посадки проводят мероприятия по содержанию и защите саженцев, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктами 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, 5), 6), 7) и 8) пункта 27 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z182" w:id="177"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z182" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. По истечении трех лет, физические и юридические лица, осуществившие компенсационную посадку, составляют совместно с уполномоченным органом акт приживаемости зеленых насаждений, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и передают на баланс местного исполнительного органа соответствующей административно-территориальной единицы для дальнейшего содержания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z183" w:id="178"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z183" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Уполномоченным органом прижившиеся деревья включаются в реестр зеленых насаждений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z184" w:id="179"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z184" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. В случае гибели высаженных саженцев при компенсационной посадке, лица, в интересах которых была произведена вырубка производят повторную посадку зеленых насаждений и обеспечивают дальнейшие мероприятия по содержанию и защите за ними в течение трех лет (период приживаемости саженца дерева), с момента проведения повторной посадки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4480,146 +4937,146 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z187" w:id="180"/>
+    <w:bookmarkStart w:name="z187" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр зеленых насаждений на 1 января ____ года </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z188" w:id="181"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z188" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Распределение площади объектов (участков) зеленых насаждений по категориям земель, типам растительности и функциональному назначению </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z189" w:id="182"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z189" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Город/населенный пункт </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z190" w:id="183"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z190" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственный владелец: _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z191" w:id="184"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z191" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр зеленых насаждений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -6317,90 +6774,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
-[...38 lines deleted...]
-              <w:t>насаждений</w:t>
+              <w:t>Приложение 2 к Правилам создания, содержания и защиты зеленых насаждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6427,180 +6845,213 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z194" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт обследования зеленых насаждений "___" ___________ 20__года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции решения Западно-Казахстанского областного маслихата от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 25-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1025"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="1119"/>
+        <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
-[...6 lines deleted...]
-            <w:gridSpan w:val="2"/>
+П/н №</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Породный состав зеленых насаждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6630,6543 +7081,3190 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вырубка по разрешению</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вырубка без разрешения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...13 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+возраст</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+диаметр ствола, см</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 возраст, лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-диаметр ствола, сантиметр</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+диаметр ствола, см</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 возраст, лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-диаметр ствола, сантиметр</w:t>
-[...107 lines deleted...]
-диаметр ствола, сантиметр</w:t>
+диаметр ствола, см</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...288 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...288 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...324 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
-[...255 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Итого</w:t>
-[...2518 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+Итого:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="186"/>
-[...1147 lines deleted...]
-    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пересадка, кронировка (омолаживание)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Санитарная обрезка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
+Качественное (фактическое) состояние</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование физического или юридического лица</w:t>
+Размер возмещения ущерба за единицу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дата и номер разрешения или согласования</w:t>
+Сумма ущерба исчисленного по размерам возмещения ущерба</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество вырубленных деревьев, штук</w:t>
-[...182 lines deleted...]
-Примечание</w:t>
+Компенсационное восстановление, штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...76 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-прижалось, штук</w:t>
+штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-не прижились, штук</w:t>
+возраст, лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+диаметр ствола, см</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+возраст, лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+диаметр ствола, см</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+месячный расчетный показатель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тенге</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13194,417 +10292,413 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -13858,50 +10952,3872 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Настоящий акт составлен в _______экземплярах. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Примечание: Акт обследования не является документом, дающим разрешение на вырубку или пересадку зеленых насаждений. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Представитель физического или юридического лица </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подпись (Ф.И.О) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Должностное лицо уполномоченного органа </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подпись (Ф.И.О) (печать при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расшифровка аббревиатур:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      П/н – порядковый номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      см – сантиметр;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ф.И.О. – фамилия, имя, отчество.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">к Правилам содержания, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">содержания и защиты зеленых </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>насаждений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Руководителю местного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>исполнительного органа</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(областей, района,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>города областного значения)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии) наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного органа)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от _________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для физического</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лица/наименование организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>для юридических лиц и (или)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по доверенности) (ИИН/БИН)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адрес ______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(юридический адрес или место проживания)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>контакты ___________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(электронный адрес, телефон)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z204" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гарантийное письмо</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z205" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z206" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование физического или юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z207" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гарантирует произвести компенсационную посадку деревьев в количестве ____ штук, ___________ породы в течение шести месяцев с момента получения разрешения на вырубку деревьев, взамен деревьев в количестве _______ штук, _________ породы, которые будут вырублены для ____________________________________по адресу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z208" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (указывается причина)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z209" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________согласно акту обследования зеленых насаждений от " " 20 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z210" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае гибели высаженных саженцев, гарантирует произвести повторную посадку. В течение трех лет с момента компенсационной посадки, гарантирует, проводить мероприятий по содержанию и защите саженцев, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, 5), 6), 7) и 8) пункта 27 Правил содержания и защиты зеленых насаждений и по истечению трех лет передать их на баланс местного исполнительного органа на основании акта приживаемости деревьев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z211" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z212" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование физического или юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z213" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осведомлено, что за нарушение правил содержания и защиты зеленых насаждений будет нести ответственность в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 381-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>386</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан об административных правонарушениях</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z214" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата: "___" ____________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z215" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z216" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ФИО и подпись руководителя (печать при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам содержания,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>содержания и защиты зеленых</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>насаждений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z219" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Акт приживаемости зеленых насаждений "___" _________ 20___ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z220" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес посаженных зеленых насаждений: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование физического или юридического лица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата и номер разрешения или согласования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество вырубленных деревьев, штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество пересаженных деревьев, штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общее количество компенсационной или инициативной посадки, штук, порода</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Состояние</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество саженцев к восстановлению, штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+прижалось, штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+не прижились, штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -14119,130 +15035,130 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z221" w:id="207"/>
+    <w:bookmarkStart w:name="z221" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представитель физического или юридического лица _____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z222" w:id="208"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z222" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпись (Ф.И.О) (печать при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z223" w:id="209"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z223" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное лицо уполномоченного органа ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z224" w:id="210"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z224" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпись (Ф.И.О) (печать при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>