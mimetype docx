--- v0 (2025-10-04)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f7f896a" w14:textId="f7f896a">
+    <w:p w14:paraId="d17209a" w14:textId="d17209a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,98 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения о государственном учреждении "Отдел занятости и социальных программ города Усть-Каменогорска"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата города Усть-Каменогорска Восточно-Казахстанской области от 19 сентября 2023 года № 3076</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z5" w:id="0"/>
+        <w:t>Постановление акимата города Усть-Каменогорска Восточно-Казахстанской области от 19 сентября 2023 года № 3076.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок на государственном языке изложен в новой редакции, заголовок на русском языке не изменяется постановлением акимата города Усть-Каменогорска Восточно-Казахстанской области от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1982</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -899,1816 +937,1894 @@
         </w:rPr>
         <w:t xml:space="preserve"> Отдела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности Отдела осуществляется из республиканского и местных бюджетов в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отделу запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Отдела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...15 lines deleted...]
-      Если Отделу законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Отделу законами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 в редакции постановления акимата города Усть-Каменогорска Восточно-Казахстанской области от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1982</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      13. Задачи:</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение реализации государственной политики в сфере социальной защиты путем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      1) обеспечение реализации государственной политики в сфере социальной защиты путем:</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставления субъектами, предоставляющими специальные социальные услуги, гарантированного объема специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      предоставления субъектами, предоставляющими специальные социальные услуги, гарантированного объема специальных социальных услуг;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставления государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      предоставления государственных услуг;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказания социальной помощи и координации в оказании благотворительной помощи лицам с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      оказания социальной помощи и координации в оказании благотворительной помощи лицам с инвалидностью;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      социальной защиты населения, адресной помощи социально уязвимым слоям населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      социальной защиты населения, адресной помощи социально уязвимым слоям населения;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координации деятельности и организации взаимодействия государственных органов и организаций по опеке и попечительству в отношении совершеннолетних;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      координации деятельности и организации взаимодействия государственных органов и организаций по опеке и попечительству в отношении совершеннолетних;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) координация деятельности подведомственных Отделу организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      2) координация деятельности подведомственных Отделу организаций;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) иные задачи, возложенные на Отдел законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      3) иные задачи, возложенные на Отдел законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      14. Полномочия:</w:t>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      1) права:</w:t>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издавать в пределах своей компетенции приказы, инструкции, акты, обязательные для исполнения подведомственными учреждениями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      издавать в пределах своей компетенции приказы, инструкции, акты, обязательные для исполнения подведомственными учреждениями;</w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пределах своей компетенции запрашивать и получать в установленном порядке от государственных органов и других организаций необходимую информацию для выполнения своих задач и функций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...15 lines deleted...]
-      в пределах своей компетенции запрашивать и получать в установленном порядке от государственных органов и других организаций необходимую информацию для выполнения своих задач и функций;</w:t>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить в вышестоящие органы предложения по вопросам, входящим в компетенцию Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
-[...15 lines deleted...]
-      вносить в вышестоящие органы предложения по вопросам, входящим в компетенцию Отдела;</w:t>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать в пределах своей компетенции с должностными лицами и общественными организациями по вопросам социальной защиты и занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в рамках компетенции, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, привлекать работников местных исполнительных органов и организаций города для рассмотрения и совместной разработки вопросов, касающихся деятельности Отдела;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      инициировать проведение в установленном порядке совещаний по вопросам, входящим в компетенцию Отдела;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      инициировать проведение в установленном порядке совещаний по вопросам, входящим в компетенцию Отдела;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      осуществлять иные права, предусмотренные законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       соблюдать </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцию</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, Законы Республики Казахстан, акты Президента и Правительства Республики Казахстан, а также настоящее Положение;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать доступность и качество предоставляемых государственных услуг;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...15 lines deleted...]
-      обеспечивать доступность и качество предоставляемых государственных услуг;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пределах своей компетенции предоставлять государственным органам необходимую информацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      в пределах своей компетенции предоставлять государственным органам необходимую информацию;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять правовой мониторинг нормативных правовых актов акима и акимата, разработчиком которых является отдел и своевременно принимать меры по внесению в них изменений и (или) дополнений, или признанию их утратившими силу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
-[...15 lines deleted...]
-      осуществлять правовой мониторинг нормативных правовых актов акима и акимата, разработчиком которых является отдел и своевременно принимать меры по внесению в них изменений и (или) дополнений, или признанию их утратившими силу;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представлять интересы Отдела и защищать их права в пределах компетенции во всех организациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществлять в интересах местного государственного управления иные обязанности, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...15 lines deleted...]
-      15. Функции:</w:t>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предоставление государственных и специальных социальных услуг в социально-трудовой сфере, входящих в компетенцию Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...15 lines deleted...]
-      1) предоставление государственных и специальных социальных услуг в социально-трудовой сфере, входящих в компетенцию Отдела;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анализ, прогнозирование спроса и предложения рабочей силы в городе и информирование местного исполнительного органа области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      2) анализ, прогнозирование спроса и предложения рабочей силы в городе и информирование местного исполнительного органа области;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разработка предложений по мерам содействия занятости населения для внесения в местный исполнительный орган области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
-[...15 lines deleted...]
-      3) разработка предложений по мерам содействия занятости населения для внесения в местный исполнительный орган области;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) реализация региональной карты занятости и активных мер содействия занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
-[...15 lines deleted...]
-      4) реализация региональной карты занятости и активных мер содействия занятости населения;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществление мониторинга создания рабочих мест в рамках национальных проектов, планов развития области, региональной карты занятости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      5) осуществление мониторинга создания рабочих мест в рамках национальных проектов, планов развития области, региональной карты занятости;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) поддержка создания рабочих мест города через развитие предпринимательской инициативы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      6) поддержка создания рабочих мест города через развитие предпринимательской инициативы;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) разработка предложений по определению населенных пунктов для добровольного переселения лиц в целях повышения мобильности рабочей силы для внесение в местный исполнительный орган области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
-[...15 lines deleted...]
-      7) разработка предложений по определению населенных пунктов для добровольного переселения лиц в целях повышения мобильности рабочей силы для внесение в местный исполнительный орган области;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществление мониторинга организаций с рисками высвобождения и сокращения рабочих мест;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      8) осуществление мониторинга организаций с рисками высвобождения и сокращения рабочих мест;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) взаимодействие с центрами трудовой мобильности в целях обеспечения содействия занятости населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      9) взаимодействие с центрами трудовой мобильности в целях обеспечения содействия занятости населения;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) создание и деятельность субъектов, предоставляющих специальные социальные услуги, находящихся в ведении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      10) создание и деятельность субъектов, предоставляющих специальные социальные услуги, находящихся в ведении;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) предоставление субъектами, предоставляющими специальные социальные услуги, гарантированного объема специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...15 lines deleted...]
-      11) предоставление субъектами, предоставляющими специальные социальные услуги, гарантированного объема специальных социальных услуг;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) организация кадрового обеспечения субъектов, предоставляющих специальные социальные услуги, профессиональной подготовки, переподготовки и повышения квалификации социальных работников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      12) организация кадрового обеспечения субъектов, предоставляющих специальные социальные услуги, профессиональной подготовки, переподготовки и повышения квалификации социальных работников;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) проведение анализа потребностей населения в специальных социальных услугах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
-[...15 lines deleted...]
-      13) проведение анализа потребностей населения в специальных социальных услугах;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осуществление государственных закупок, а также размещение государственного социального заказа по предоставлению специальных социальных услуг и услуг по оценке и определению потребности в специальных социальных услугах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
-[...15 lines deleted...]
-      14) осуществление государственных закупок, а также размещение государственного социального заказа по предоставлению специальных социальных услуг и услуг по оценке и определению потребности в специальных социальных услугах;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) принятие мер по развитию системы предоставления специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
-[...15 lines deleted...]
-      15) принятие мер по развитию системы предоставления специальных социальных услуг;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) взаимодействие с физическими, юридическими лицами и государственными органами по вопросам предоставления специальных социальных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
-[...15 lines deleted...]
-      16) взаимодействие с физическими, юридическими лицами и государственными органами по вопросам предоставления специальных социальных услуг;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) оказание социальной помощи и координация в оказании благотворительной помощи лицам с инвалидностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
-[...15 lines deleted...]
-      17) оказание социальной помощи и координация в оказании благотворительной помощи лицам с инвалидностью;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) обеспечение санаторно-курортного лечения лиц с инвалидностью и детей с инвалидностью в соответствии с индивидуальной программой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
-[...15 lines deleted...]
-      18) обеспечение санаторно-курортного лечения лиц с инвалидностью и детей с инвалидностью в соответствии с индивидуальной программой;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) обеспечение лиц с инвалидностью техническими вспомогательными (компенсаторными) средствами и (или) специальными средствами передвижения в соответствии с индивидуальной программой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
-[...15 lines deleted...]
-      19) обеспечение лиц с инвалидностью техническими вспомогательными (компенсаторными) средствами и (или) специальными средствами передвижения в соответствии с индивидуальной программой;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) обеспечение услугами индивидуального помощника для лиц с инвалидностью первой группы, имеющих затруднение в передвижении, специалиста жестового языка для лиц с инвалидностью по слуху в соответствии с индивидуальной программой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21) предоставление дополнительных мер социальной помощи лицам с инвалидностью, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) осуществление функций государства по опеке и попечительству в отношении недееспособных или ограниченно дееспособных совершеннолетних лиц;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
-[...15 lines deleted...]
-      22) осуществление функций государства по опеке и попечительству в отношении недееспособных или ограниченно дееспособных совершеннолетних лиц;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) осуществление иных функций, установленных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
-[...15 lines deleted...]
-      23) осуществление иных функций, установленных законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Отделом осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Отдел задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Первый руководитель Отдела назначается на должность и освобождается от должности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Первый руководитель Отдела имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z83" w:id="76"/>
-[...15 lines deleted...]
-      18. Первый руководитель Отдела имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия первого руководителя Отдела:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z84" w:id="77"/>
-[...15 lines deleted...]
-      19. Полномочия первого руководителя Отдела:</w:t>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) решает вопросы деятельности Отдела в соответствии с его компетенцией, определяемой законодательством Республики Казахстан и настоящим Положением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z85" w:id="78"/>
-[...15 lines deleted...]
-      1) решает вопросы деятельности Отдела в соответствии с его компетенцией, определяемой законодательством Республики Казахстан и настоящим Положением;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организует работу Отдела, осуществляет руководство его деятельностью, несет персональную ответственность за выполнение возложенных на Отдел задач и осуществление им своих функций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z86" w:id="79"/>
-[...15 lines deleted...]
-      2) организует работу Отдела, осуществляет руководство его деятельностью, несет персональную ответственность за выполнение возложенных на Отдел задач и осуществление им своих функций;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) назначает на должности и освобождает от должностей работников Отдела в соответствии с действующим законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z87" w:id="80"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осуществляет в порядке, установленном действующим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, поощрение работников Отдела, оказание материальной помощи, наложение на них дисциплинарных взысканий;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) определяет полномочия работников Отдела и утверждает должностные инструкции;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z89" w:id="82"/>
-[...15 lines deleted...]
-      5) определяет полномочия работников Отдела и утверждает должностные инструкции;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) издает приказы и дает указания по вопросам, входящим в его компетенцию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z90" w:id="83"/>
-[...15 lines deleted...]
-      6) издает приказы и дает указания по вопросам, входящим в его компетенцию;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) утверждает перспективные и текущие планы работы Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z91" w:id="84"/>
-[...15 lines deleted...]
-      7) утверждает перспективные и текущие планы работы Отдела;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) созывает в установленном порядке совещания по вопросам, входящим в компетенцию Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z92" w:id="85"/>
-[...15 lines deleted...]
-      8) созывает в установленном порядке совещания по вопросам, входящим в компетенцию Отдела;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) представляет интересы Отдела во всех организациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z93" w:id="86"/>
-[...15 lines deleted...]
-      9) представляет интересы Отдела во всех организациях;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) проводит личный прием граждан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z94" w:id="87"/>
-[...15 lines deleted...]
-      10) проводит личный прием граждан;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) принимает меры по противодействию коррупции и несет за это персональную ответственность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z95" w:id="88"/>
-[...15 lines deleted...]
-      11) принимает меры по противодействию коррупции и несет за это персональную ответственность;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z96" w:id="89"/>
-[...15 lines deleted...]
-      12) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя Отдела в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
-[...15 lines deleted...]
-      Исполнение полномочий первого руководителя Отдела в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Первый руководитель Отдела определяет полномочия своего заместителя в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
-[...15 lines deleted...]
-      20. Первый руководитель Отдела определяет полномочия своего заместителя в соответствии с действующим законодательством.</w:t>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Отдел может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Имущество Отдела формируется за счет имущества, переданного ему собственником, а также имущества, приобретенного в результате собственной деятельности и иных источников, не запрещенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Отделом, относится к коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z102" w:id="95"/>
-[...15 lines deleted...]
-      22. Имущество, закрепленное за Отделом, относится к коммунальной собственности.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Отдел не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z103" w:id="96"/>
-[...15 lines deleted...]
-      23. Отдел не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Реорганизация</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и упразднение Отдела осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3034,31 +3150,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>