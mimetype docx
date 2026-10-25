--- v0 (2025-10-04)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="049daa2" w14:textId="049daa2">
+    <w:p w14:paraId="50f354c" w14:textId="50f354c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1014,2026 +1014,2086 @@
         </w:rPr>
         <w:t xml:space="preserve"> Отдела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Финансирование деятельности Отдела осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Отделу запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Отдела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...15 lines deleted...]
-      Если Отделу законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Отделу законами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 в редакции постановления акимата города Усть-Каменогорска Восточно-Казахстанской области от 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2274</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      12. Задачи:</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведение государственной политики в области индустриально-инновационного развития, государственной торговой политики, поддержки и развития предпринимательства, обеспечение устойчивого развития сельского хозяйства и агропромышленного комплекса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      1) проведение государственной политики в области индустриально-инновационного развития, государственной торговой политики, поддержки и развития предпринимательства, обеспечение устойчивого развития сельского хозяйства и агропромышленного комплекса;</w:t>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) создание условий для развития предпринимательской деятельности и инвестиционного климата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      2) создание условий для развития предпринимательской деятельности и инвестиционного климата;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      13. Полномочия:</w:t>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      1) права:</w:t>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать и получать в пределах своей компетенции в установленные законодательством сроки информацию и документы от государственных органов и иных организаций для осуществления функций, возложенных на учреждение с соблюдением установленных законами Республики Казахстан требований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      запрашивать и получать в пределах своей компетенции в установленные законодательством сроки информацию и документы от государственных органов и иных организаций для осуществления функций, возложенных на учреждение с соблюдением установленных законодательными актами Республики Казахстан требований;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      давать рекомендации, относящиеся к сфере деятельности учреждения, и контролировать их исполнение в пределах своей компетенции, установленной законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      давать рекомендации, относящиеся к сфере деятельности учреждения, и контролировать их исполнение в пределах своей компетенции, установленной законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить на рассмотрение акимата вопросы, предложения, информации, проекты решений, относящиеся к компетенции учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      вносить на рассмотрение акимата вопросы, предложения, информации, проекты решений, относящиеся к компетенции учреждения;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      присутствовать на заседаниях, собраниях и совещаниях, касающихся вопросов компетенции учреждения, проводимых государственными органами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      присутствовать на заседаниях, собраниях и совещаниях, касающихся вопросов компетенции учреждения, проводимых государственными органами;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить в местный исполнительный орган города предложения по основным направлениям развития предпринимательства, торговой политики, аграрного сектора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      вносить в местный исполнительный орган города предложения по основным направлениям развития предпринимательства, торговой политики, аграрного сектора;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пределах своей компетенции запрашивать и получать информацию от государственных органов, предприятий и организаций всех форм собственности, необходимую для осуществления функций, возложенных на учреждение с соблюдением установленных законами Республики Казахстан требований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      в пределах своей компетенции запрашивать и получать информацию от государственных органов, предприятий и организаций всех форм собственности, необходимую для осуществления функций, возложенных на учреждение с соблюдением установленных законодательными актами Республики Казахстан требований;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять права владения и пользования государственным пакетом акций акционерных обществ и долями участия в товариществах с ограниченной ответственностью, субъекта права государственных юридических лиц, в том числе, на принятие решений, аналогично компетенции уполномоченных органов соответствующей отрасли согласно законодательству Республики Казахстан о государственном имуществе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      осуществлять права владения и пользования государственным пакетом акций акционерных обществ и долями участия в товариществах с ограниченной ответственностью, субъекта права государственных юридических лиц, в том числе, на принятие решений, аналогично компетенции уполномоченных органов соответствующей отрасли согласно законодательству Республики Казахстан о государственном имуществе;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      осуществлять иные права, предусмотренные законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       соблюдать </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцию</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законодательство Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исполнять поручения и распоряжения акимов области и города, заместителей акимов, руководителей аппарата области и города;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
-[...15 lines deleted...]
-      исполнять поручения и распоряжения акимов области и города, заместителей акимов, руководителей аппарата области и города;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять контроль исполнения постановлений акимата области и города, распоряжений акимов области и города по вопросам, входящим в компетенцию учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...15 lines deleted...]
-      осуществлять контроль исполнения постановлений акимата области и города, распоряжений акимов области и города по вопросам, входящим в компетенцию учреждения;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять правовой мониторинг нормативных правовых актов акима и акимата города, разработчиком которых является Отдел и своевременно принимать меры по внесению в них изменений и (или) дополнений или признанию утратившими силу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="41"/>
+    <w:bookmarkStart w:name="z115" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       рассматривать обращения, жалобы, петиции в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным процедурно-процессуальным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным постановлением акимата города Усть-Каменогорска Восточно-Казахстанской области от 09.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2274</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функции:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:p>
-[...77 lines deleted...]
-      14. Функции:</w:t>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществление реализации государственной политики поддержки и развития частного предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      1) осуществление реализации государственной политики поддержки и развития частного предпринимательства;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аккредитация объединений субъектов предпринимательства, претендующих на участие в проведении экспертизы проектов нормативных правовых актов, затрагивающих интересы предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      2) аккредитация объединений субъектов предпринимательства, претендующих на участие в проведении экспертизы проектов нормативных правовых актов, затрагивающих интересы предпринимательства;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организация деятельности экспертного совета по вопросам предпринимательства при акимате города;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      3) организация деятельности экспертного совета по вопросам предпринимательства при акимате города;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организация создания условий для развития предпринимательской деятельности и инвестиционного климата на территории города;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      4) организация создания условий для развития предпринимательской деятельности и инвестиционного климата на территории города;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организация выставочно-ярмарочной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      5) организация выставочно-ярмарочной деятельности;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) внесение предложений по определению и утверждению мест и (или) маршрутов размещения нестационарных торговых объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) консультативная помощь по вопросам государственной поддержки социального предпринимательства в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) внесение предложений по рациональному и эффективному функционированию аграрного сектора;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      8) внесение предложений по рациональному и эффективному функционированию аграрного сектора;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) внесение предложений по разработке программ поддержки предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      9) внесение предложений по разработке программ поддержки предпринимательства;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечение реализации и исполнения государственных программ в пределах компетенции Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      10) обеспечение реализации и исполнения государственных программ в пределах компетенции Отдела;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) обеспечение создания и развития объектов инфраструктуры поддержки частного предпринимательства и инновационной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      11) обеспечение создания и развития объектов инфраструктуры поддержки частного предпринимательства и инновационной деятельности;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществление государственной технической инспекции в области развития агропромышленного комплекса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      12) осуществление государственной технической инспекции в области развития агропромышленного комплекса;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) проведение сбора оперативной информации в области агропромышленного комплекса и сельских территорий для предоставления ее местному исполнительному органу области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      13) проведение сбора оперативной информации в области агропромышленного комплекса и сельских территорий для предоставления ее местному исполнительному органу области;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) оказание консультационной помощи по вопросам поддержки субъектов агропромышленного комплекса в соответствии с законодательством в данной сфере;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      14) оказание консультационной помощи по вопросам поддержки субъектов агропромышленного комплекса в соответствии с законодательством в данной сфере;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) ведение учета запасов продовольственных товаров для предоставления отчетности в местный исполнительный орган области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      15) ведение учета запасов продовольственных товаров для предоставления отчетности в местный исполнительный орган области;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) организация работ по проведению конкурса "Лучший по профессии в агропромышленном комплексе";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      16) организация работ по проведению конкурса "Лучший по профессии в агропромышленном комплексе";</w:t>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) оказание государственных услуг в области технической инспекции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      17) оказание государственных услуг в области технической инспекции;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) мониторинг цен социально значимых продовольственных товаров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      18) мониторинг цен социально значимых продовольственных товаров;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19) исключен постановлением акимата города Усть-Каменогорска Восточно-Казахстанской области от 07.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20) исключен постановлением акимата города Усть-Каменогорска Восточно-Казахстанской области от 07.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21) исключен постановлением акимата города Усть-Каменогорска Восточно-Казахстанской области от 07.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) проведение торговой политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:p>
-[...195 lines deleted...]
-      22) проведение торговой политики;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) принятие мер по созданию условий, благоприятствующих торговой деятельности в городе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
-[...15 lines deleted...]
-      23) принятие мер по созданию условий, благоприятствующих торговой деятельности в городе;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) внесение предложений по развитию взаимоотношений с объединениями субъектов частного предпринимательства, Национальной палатой и объектами рыночной инфраструктуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
-[...15 lines deleted...]
-      24) внесение предложений по развитию взаимоотношений с объединениями субъектов частного предпринимательства, Национальной палатой и объектами рыночной инфраструктуры;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) составление протоколов об административных правонарушениях за:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       нарушение нарушение требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан по продаже табака и табачных изделий, в том числе изделий с нагреваемым табаком, табака для кальяна, кальянной смеси, систем для нагрева табака, спонсорству табака, табачных изделий, а также по производству, продаже и распространению товаров, имитирующих табачные изделия, в том числе изделия с нагреваемым табаком, табак для кальяна, кальянную смесь, системы для нагрева табака;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      торговлю в неустановленных местах;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z77" w:id="66"/>
-[...15 lines deleted...]
-      торговлю в неустановленных местах;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25-1) постановка на учет, перерегистрация, снятие с учета, допуск к эксплуатации аттракционов, подлежащих учету в местных исполнительных органах в соответствии с требованиями национальных стандартов Республики Казахстан к аттракционам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z112" w:id="67"/>
-[...15 lines deleted...]
-      25-1) постановка на учет, перерегистрация, снятие с учета, допуск к эксплуатации аттракционов, подлежащих учету в местных исполнительных органах в соответствии с требованиями национальных стандартов Республики Казахстан к аттракционам;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25-2) участие в комиссии по приемке аттракциона в эксплуатацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z113" w:id="68"/>
-[...15 lines deleted...]
-      25-2) участие в комиссии по приемке аттракциона в эксплуатацию;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25-3) осуществление государственного контроля за безопасной эксплуатацией аттракционов в пределах границ города Усть-Каменогорска, выдача требований (предписаний);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z114" w:id="69"/>
-[...15 lines deleted...]
-      25-3) осуществление государственного контроля за безопасной эксплуатацией аттракционов в пределах границ города Усть-Каменогорска, выдача требований (предписаний);</w:t>
+    <w:bookmarkStart w:name="z116" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25-4) развитие креативной индустрии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z116" w:id="70"/>
-[...15 lines deleted...]
-      25-4) развитие креативной индустрии.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) представление интересов Отдела, местного исполнительного органа в судебных и иных организациях по вопросам, входящим в компетенцию Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
-[...15 lines deleted...]
-      26) представление интересов Отдела, местного исполнительного органа в судебных и иных организациях по вопросам, входящим в компетенцию Отдела;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) разработка проектов нормативных правовых актов акима и акимата города в пределах компетенции Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z82" w:id="72"/>
-[...15 lines deleted...]
-      27) разработка проектов нормативных правовых актов акима и акимата города в пределах компетенции Отдела;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) осуществление в интересах местного государственного управления иных функций, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z83" w:id="73"/>
-[...15 lines deleted...]
-      28) осуществление в интересах местного государственного управления иных функций, предусмотренных законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными постановлением акимата города Усть-Каменогорска Восточно-Казахстанской области от 07.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 24.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2762</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); внесено изменение на государственном языке, текст на русском языке не изменяется постановлением акимата города Усть - Каменогорска Восточно-Казахстанской области от 02.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 410</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными постановлением акимата города Усть-Каменогорска Восточно-Казахстанской области от 12.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2466</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:p>
-[...135 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Руководство Отделом осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Отдел задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
-[...15 lines deleted...]
-      15. Руководство Отделом осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Отдел задач и осуществление им своих полномочий.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Первый руководитель Отдела назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z86" w:id="76"/>
-[...15 lines deleted...]
-      16. Первый руководитель Отдела назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый руководитель имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
-[...15 lines deleted...]
-      17. Первый руководитель имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Полномочия первого руководителя Отдела:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z88" w:id="78"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) решает вопросы деятельности Отдела в соответствии с его компетенцией, определяемой законодательством Республики Казахстан и настоящим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) самостоятельно определяет структуру Отдела;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z90" w:id="80"/>
-[...15 lines deleted...]
-      2) самостоятельно определяет структуру Отдела;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) созывает в установленном порядке совещания по вопросам, входящим в компетенцию Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z91" w:id="81"/>
-[...15 lines deleted...]
-      3) созывает в установленном порядке совещания по вопросам, входящим в компетенцию Отдела;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) определяет полномочия работников Отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z92" w:id="82"/>
-[...15 lines deleted...]
-      4) определяет полномочия работников Отдела;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представляет интересы Отдела во всех организациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z93" w:id="83"/>
-[...15 lines deleted...]
-      5) представляет интересы Отдела во всех организациях;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) принимает необходимые меры по противодействию коррупции и несет за это персональную ответственность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z94" w:id="84"/>
-[...15 lines deleted...]
-      6) принимает необходимые меры по противодействию коррупции и несет за это персональную ответственность;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет иные полномочия, предусмотренные законодательством;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z95" w:id="85"/>
-[...15 lines deleted...]
-      7) осуществляет иные полномочия, предусмотренные законодательством;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) исполнение полномочий первого руководителя Отдела в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z96" w:id="86"/>
-[...15 lines deleted...]
-      8) исполнение полномочий первого руководителя Отдела в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Первый руководитель определяет полномочия своего заместителя в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z97" w:id="87"/>
-[...15 lines deleted...]
-      19. Первый руководитель определяет полномочия своего заместителя в соответствии с действующим законодательством.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Отдел может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Отдела формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Имущество, закрепленное за Отделом, относится к коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Отдел не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
-[...79 lines deleted...]
-      22. Отдел не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z103" w:id="93"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Реорганизация</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и упразднение Отдела осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3112,222 +3172,222 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">города Усть-Каменогорска </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 11 января 2023 года № 95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:bookmarkStart w:name="z106" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых отмененных постановлений акимата города Усть-Каменогорска</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Постановление акимата города Усть-Каменогорска от 18 марта 2020 года № 1369 "Об утверждении Положения государственного учреждения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z107" w:id="96"/>
-[...15 lines deleted...]
-      1. Постановление акимата города Усть-Каменогорска от 18 марта 2020 года № 1369 "Об утверждении Положения государственного учреждения</w:t>
+    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Отдел предпринимательства и сельского хозяйства города Усть-Каменогорска".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z108" w:id="97"/>
-[...15 lines deleted...]
-      "Отдел предпринимательства и сельского хозяйства города Усть-Каменогорска".</w:t>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Постановление акимата города Усть-Каменогорска от 11 марта 2022 года № 922 "О внесении изменений и дополнении в постановление акимата города Усть-Каменогорска от 18 марта 2020 года № 1369 "Об утверждении Положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
-[...15 lines deleted...]
-      2. Постановление акимата города Усть-Каменогорска от 11 марта 2022 года № 922 "О внесении изменений и дополнении в постановление акимата города Усть-Каменогорска от 18 марта 2020 года № 1369 "Об утверждении Положения</w:t>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О государственном учреждении "Отдел предпринимательства и сельского хозяйства города Усть-Каменогорска".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
-[...15 lines deleted...]
-      О государственном учреждении "Отдел предпринимательства и сельского хозяйства города Усть-Каменогорска".</w:t>
+    <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Постановление акимата города Усть-Каменогорска от 02 июня 2022 года № 1984 "О внесении изменений в постановление акимата города Усть-Каменогорска от 18 марта 2020 года № 1369 "Об утверждении положения о государственном учреждении "Отдел предпринимательства и сельского хозяйства города Усть-Каменогорска".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>