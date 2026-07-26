--- v0 (2025-12-30)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="db1b477" w14:textId="db1b477">
+    <w:p w14:paraId="e7dd04c" w14:textId="e7dd04c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,59 +100,53 @@
         </w:rPr>
         <w:t>Об утверждении Положения о государственном учреждении "Отдел земельных отношений, архитектуры и градостроительства города Усть-Каменогорска"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление акимата города Усть-Каменогорска Восточно-Казахстанской области от 11 января 2023 года № 94</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -181,376 +175,313 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном имуществе", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 1 сентября 2021 года № 590 "О некоторых вопросах организации деятельности государственных органов и их структурных подразделений", акимат города Усть-Каменогорска ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемое </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственном учреждении "Отдел земельных отношений, архитектуры и градостроительства города Усть-Каменогорска".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственному учреждению "Отдел земельных отношений, архитектуры и градостроительства города Усть-Каменогорска" обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) размещение настоящего постановления на официальном интернет ресурсе акимата города Усть-Каменогорска;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принятие иных мер, вытекающих из настоящего постановления, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 в редакции постановления акимата города Усть - Каменогорска Восточно-Казахстанской области от 01.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3796</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ( вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...115 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="0"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Отменить следующие постановления акимата города Усть-Каменогорска:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z11" w:id="1"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) постановление акимата города Усть-Каменогорска от 25 июля 2019 года № 3151 "Об утверждении Положения о государственном учреждении "Отдел земельных отношений, архитектуры и градостроительства города Усть-Каменогорска" и передаточного акта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z12" w:id="2"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) постановление акимата города Усть-Каменогорска от 27 октября 2021 года № 4343 "О внесении изменений в постановление акимата города Усть-Каменогорска от 25 июля 2019 года № 3151 "Об утверждении Положения о государственном учреждении "Отдел земельных отношений, архитектуры и градостроительства города Усть-Каменогорска" и передаточного акта".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z13" w:id="3"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением данного постановления возложить на курирующего заместителя акима города Усть-Каменогорска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -767,1310 +698,1322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">города Усть-Каменогорска </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 11 января 2023 года № 94</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="5"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о государственном учреждении "Отдел земельных отношений, архитектуры и градостроительства города Усть-Каменогорска"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z18" w:id="6"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z19" w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Отдел земельных отношений, архитектуры и градостроительства города Усть-Каменогорска" (далее-Отдел) является государственным органом Республики Казахстан, осуществляющим руководство в сфере земельных отношений, архитектуры и градостроительства города.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Отдел осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Отдел является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Отдел вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Отдел имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Отдел по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Лимит штатной численности Отдела утверждается акиматом города Усть-Каменогорска в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...77 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 в редакции постановления акимата города Усть - Каменогорска Восточно-Казахстанской области от 01.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3796</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ( вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местонахождение юридического лица: Республика Казахстан, Восточно-Казахстанской область, город Усть-Каменогорск, улица Антона Чехова, 33, индекс 070004.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Настоящее положение является учредительным документом Отдела.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Финансирование деятельности Отдела осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...14 lines deleted...]
-      7. Лимит штатной численности Отдела утверждается акиматом города Усть-Каменогорска в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Отделу запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Отдела.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Отделу законами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 в редакции постановления - акимата города Усть - Каменогорска Восточно-Казахстанской области от 01.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 3796</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 в редакции постановления акимата города Усть - Каменогорска Восточно-Казахстанской области от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ( вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="11"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведение государственной политики в сфере земельных отношений, архитектурной, градостроительной и строительной деятельности, направленной на решение текущих и перспективных задач комплексного социально-экономического и архитектурно-градостроительного развития территории города, обеспечение разработки и реализации архитектурных и градостроительных решений с целью формирования полноценной среды обитания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) взаимодействие с государственными органами по вопросам регулирования земельных отношений, использования и охраны земель, архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) регулирование земельных отношений в целях обеспечения рационального использования и охраны земель, воспроизводства плодородия почв, сохранения и улучшения природной среды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) создание условий для равноправного развития всех форм хозяйствования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) укрепление законности в области регулирования земельных отношений, архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечение комплексности при проектировании новой и реконструкции старой застройки, с учетом сохранения архитектурного облика города;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) внедрение новых градостроительных принципов и методов, обеспечивающих эффективное и рациональное использование земель, природных и материальных ресурсов, охрану окружающей среды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) создание законченных архитектурных ансамблей общественных центров, площадей, улиц, пешеходных зон, жилых, культурно-бытовых комплексов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Полномочия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Настоящее положение является учредительным документом Отдела.</w:t>
-[...320 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="28"/>
+      запрашивать и получать в пределах своей компетенции в установленные законодательством сроки и документы от государственных органов и иных организаций для осуществления функций, возложенных на учреждение с соблюдением установленных законами Республики Казахстан требований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       давать рекомендации, относящиеся к сфере деятельности учреждения, и контролировать их исполнение в пределах своей компетенции, установленной законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вносить на рассмотрение акимата вопросы, предложения, информации, проекты решений, относящиеся к компетенции учреждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       присутствовать на заседаниях, собраниях и совещаниях, касающихся вопросов компетенции учреждения, проводимых государственными органами, выполнять поручения и распоряжения акимов области и города, заместителей акимов области и города;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отклонять от согласования проекты, не отвечающие нормативным, архитектурно-градостроительным и другим требованиям, проекты, выполненные с нарушением архитектурно-планировочных заданий, а также разработанные организациями и лицами, не имеющими соответствующих лицензий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определять необходимость выполнения эскизных проектов планировки, застройки, благоустройства жилых районов и центров города, отдельных зданий и сооружений, имеющих важное архитектурное значение, с разработкой не менее двух вариантов для определения наилучшего архитектурного и градостроительного замысла;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определять в каждом конкретном случае стадийность разработки эскизных проектов, вариантного и конкурсного проектирования объектов, имеющих важное архитектурное, градостроительное значение, целесообразность разработки индивидуальных проектов или применение типовых проектов, внесение в них изменений в случае необходимости;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять иные права, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       соблюдать </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцию</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законодательство Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="36"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рассмотрение жалоб и обращений потребителей государственных услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принятие мер в пределах совей компетенции по устранению нарушений земельного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="37"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вносить в установленном порядке предложения уполномоченным государственным органам по делам архитектурно-градостроительного контроля и надзора о приостановке производства работ и любых видов строительства, реконструкции, реставрации, и капитального ремонта, выполненных с нарушением разработанной и утвержденной в установленном порядке проектно-планировочной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z56" w:id="38"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечить благоприятную среду обитания и жизнедеятельности при осуществлении архитектурной, градостроительной и строительной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z57" w:id="39"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выполнять иные обязанности, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением внесенным постановлением акимата города Усть - Каменогорска Восточно-Казахстанской области от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2008</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)выявление бесхозяйных земельных участков и организация работы по постановке их на учет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z60" w:id="42"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)реализация государственной политики в области регулирования земельных отношений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z61" w:id="43"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организация проведения землеустройства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организация организация разработки проектов зонирования земель, проектов и схем по рациональному использованию земель города;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подготовка предложений по резервированию земель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подготовка предложений в местный исполнительный орган по отнесению земельных участков к землям общего пользования на землях населенных пунктов, а также исключение из состава земель общего пользования в связи с изменением их целевого назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) подготовка предложений и проектов решений местного исполнительного органа города по предоставлению, изменению целевого назначения земельных участков, расположенных на землях города и на территории, переданной в его административное подчинение;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оказание государственных услуг в сфере земельных отношений и сфере архитектуры:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       утверждение землеустроительных проектов по формированию земельных участков;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2333,871 +2276,807 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       согласование эскиза (эскизного проекта);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выдача решения на проведение комплекса работ по постутилизации объектов (снос зданий и сооружений);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="46"/>
+    <w:bookmarkStart w:name="z81" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) подготовка предложений и проектов решений местного исполнительного органа по установлению публичных сервитутов для целей недропользования, связанных с геологическим изучением и разведкой полезных ископаемых;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z82" w:id="47"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z82" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) подготовка предложений по принудительному отчуждению земельных участков для государственных нужд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z83" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организация разработки проектов земельно-хозяйственного устройства территории города и сельских населенных пунктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="48"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z84" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) организация проведения земельных торгов (аукционов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z85" w:id="49"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z85" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) организация проведения конкурса по предоставлению права временного возмездного землепользования (аренды) для ведения крестьянского или фермерского хозяйства, сельскохозяйственного производства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z86" w:id="50"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z86" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) переоформление договора временного возмездного землепользования (аренды) земельных участков сельскохозяйственного назначения в случае отчуждения права землепользования на землях сельскохозяйственного назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z87" w:id="51"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z87" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) проведение экспертизы проектов и схем, затрагивающих вопросы использования и охраны земель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z88" w:id="52"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z88" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) составление баланса земель города;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z89" w:id="53"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z89" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) ведение учета собственников земельных участков и землепользователей, а также других субъектов земельных правоотношений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z90" w:id="54"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z90" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) выдача паспортов земельных участков сельскохозяйственного назначения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z91" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) выявление земель, неиспользуемых и используемых с нарушением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z92" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) организация работы земельной комиссии по предоставлению земельных участков в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Земельным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="55"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z93" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) внесение предложения в местный исполнительный орган города по образованию специального земельного фонда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z94" w:id="56"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z94" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) подготовка предложений в местный исполнительный орган по истребованию самовольно занятого земельного участка из состава земель, находящихся в государственной собственности и не предоставленных в землепользование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z95" w:id="57"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z95" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) заключение договоров купли-продажи и договоров аренды земельного участка и временного безвозмездного землепользования и осуществление контроля за исполнением условий заключенных договоров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z96" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) произведение расчета ежегодных сумм платы за пользование земельными участками в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="58"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z97" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) размещение информации со списками лиц, получивших земельные участки, на специальных информационных стендах в местах, доступных для населения, обеспечение доступности информации о подготовке площадок для отвода и о списках очередности на получение земельного участка для индивидуального жилищного строительства посредством их размещения на специальных информационных стендах и (или) путем опубликования в средствах массовой информации на казахском и русском языках не реже одного раза в квартал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z98" w:id="59"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z98" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) координация деятельности по реализации утвержденного в установленном законодательством порядке генерального плана города, комплексной схемы градостроительного планирования прилегающих территорий (проекта районной планировки), отнесенных в установленном законодательством порядке к зоне влияния города;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z99" w:id="60"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z99" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) организация разработки и внесения на одобрение в городской маслихат проекта генерального плана города, проектов установления и изменения городской черты и границ пригородной зоны, а также границ подведомственных административных районов и населенных пунктов-спутников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z100" w:id="61"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z100" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) организация работы по представлению в соответствии законодательством на утверждение соответствующему маслихату градостроительной документации, а также правил благоустройства и инженерного обеспечения территории города;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z101" w:id="62"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z101" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) ведение учета и регистрация актов о сносе зданий и сооружений местного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z102" w:id="63"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z102" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) информирование населения города о планируемой застройке либо иных градостроительных изменениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z103" w:id="64"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z103" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) предоставление в установленном порядке информации и (или) сведений для внесения в базу данных государственного градостроительного кадастра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z104" w:id="65"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z104" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) утверждение и реализация градостроительных проектов, проектов детальной планировки и застройки города и пригородной зоны;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="67"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) принятие решений по выбору, подготовка проектов решений по предоставлению, а в случаях, предусмотренных законамии принудительного отчуждения земельных участков для государственных нужд для застройки или иного градостроительного освоения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) принятие решений о застройке территории, расширении, техническом перевооружении, модернизации, реконструкции (перепланировке, переоборудовании, перепрофилировании), реставрации и капитальном ремонте строений, зданий, сооружений, инженерных и транспортных коммуникаций, а также об инженерной подготовке территории, благоустройстве и озеленении, консервации объектов незавершенного строительства, проведении комплекса работ по постутилизации объектов местного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z107" w:id="68"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z107" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) ведение учета актов приемки объектов в эксплуатацию, а также объектов (комплексов), вводимых в эксплуатацию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z108" w:id="69"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z108" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) организация сохранения жилищного фонда, коммуникаций, памятников истории и культуры, объектов государственного природно-заповедного фонда и ведения контроля за их нормативным содержанием (использованием, эксплуатацией);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z109" w:id="70"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z109" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) ведение мониторинга строящихся (намечаемых к строительству) объектов и комплексов в порядке, установленном уполномоченным органом по делам архитектуры, градостроительства и строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z110" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34) осуществление приема и рассмотрение уведомлений о размещении наружной (визуальной) рекламы на открытом пространстве за пределами помещений в городе, в полосе отвода автомобильных дорог общего пользования, проходящих через территорию города, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="71"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z148" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34-1) осуществление в пределах своей компетенции государственного контроля за соблюдением </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан о рекламе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z149" w:id="72"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z149" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34-2) выявление наружной (визуальной) рекламы, размещенной без уведомления, и объектов наружной (визуальной) рекламы, размещенных без согласия собственников зданий (сооружений), собственников квартир, нежилых помещений в многоквартирном жилом доме или объединения собственников имущества многоквартирного жилого дома, субъектов управления объектом кондоминиума при выборе собственниками квартир, нежилых помещений формы управления объектом кондоминиума в виде непосредственного совместного управления, лиц, обладающих иными вещными правами на здания (сооружения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z150" w:id="73"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z150" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34-3) выдача в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3212,1226 +3091,1125 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> обязательных для исполнения предписаний об устранении нарушения </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан о рекламе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z151" w:id="74"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z151" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34-4) установление фактического размещение наружной (визуальной) рекламы на открытом пространстве за пределами помещений в городе в полосе отвода автомобильных дорог общего пользования, проходящих через территорию города, путем однократного фото- или видеоподтверждения факта ее размещения с обязательным указанием места размещения, наименования рекламораспространителя и даты установления факта размещения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z111" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35) составление протоколов об административных правонарушениях в пределах компетенции Отдела за нарушение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан о рекламе, совершенное в виде:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z112" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       производства, распространения, размещения и использования рекламы товаров (работ и услуг), запрещенных к рекламе </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="75"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z113" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рекламы строящегося или введенного в эксплуатацию жилого дома (жилого здания), не соответствующего классификации жилых домов (жилых зданий) в утвержденной проектной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z114" w:id="76"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z114" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) рассмотрение заявлений и обращений физических и юридических лиц по вопросам осуществления ими гражданских прав в сфере архитектурной, градостроительной и строительной деятельности и принятие решений в пределах их компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z115" w:id="77"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z115" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) организация и проведение архитектурно-градостроительного совета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z116" w:id="78"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z116" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) организация работ по ведению дежурного топографического плана города (коммуникации, топографические изыскания, здания, сооружения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z117" w:id="79"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z117" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) разработка комплексных программ архитектурно-художественного оформления, благоустройства и озеленения города;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z118" w:id="80"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z118" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) внесение в местный представительный орган города предложений по установлению правил сохранения и содержания жилищного фонда, иных зданий и сооружений жилищно-гражданского назначения, инженерных коммуникаций, объектов государственного природно-заповедного фонда местного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z119" w:id="81"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z119" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) размещение утвержденных проектов земельно-хозяйственного устройства территории города на специальных информационных стендах в местах, доступных для населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z120" w:id="82"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z120" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) организация представления на утверждение проектов (схем) зонирования земель представительному органу города;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z121" w:id="83"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z121" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) разработка, организация внесения на утверждение местному представительному органу города Плана по управлению пастбищами и их использованию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z122" w:id="84"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z122" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) обеспечение реализации Плана по управлению пастбищами и их использованию и представление ежегодного отчета об итогах его реализации местному представительному органу города;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z123" w:id="85"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z123" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) разработка проектов правовых и нормативных правовых актов акима и акимата города в пределах компетенции Отдела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z124" w:id="86"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z124" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) представление интересов Отдела, местного исполнительного органа города в судебных и иных организациях по вопросам, входящим в компетенцию Отдела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z125" w:id="87"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z125" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) организация работ по защите сведений составляющих государственные секреты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z126" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48) осуществление в интересах местного государственного управления иных полномочий, возлагаемых на местные исполнительные органы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенным постановлением - акимата города Усть-Каменогорска Восточно-Казахстанской области от 01.12.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным постановлением акимата города Усть-Каменогорска Восточно-Казахстанской области от 25.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2008</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z127" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z128" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Руководство Отделом осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Отдел задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z129" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Первый руководитель Отдела назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z130" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый руководитель имеет заместителей, которые назначаются на должность и освобождаются от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 в редакции постановления - акимата города Усть - Каменогорска Восточно-Казахстанской области от 01.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3796</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> ( вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="88"/>
-[...155 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="91"/>
+    <w:bookmarkStart w:name="z131" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Полномочия первого руководителя Отдела:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z132" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) решает вопросы деятельности Отдела в соответствии с его компетенцией, определяемой законодательством Республики Казахстан и настоящим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="92"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z133" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) самостоятельно определяет структуру Отдела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z134" w:id="93"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z134" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) созывает в установленном порядке совещания по вопросам, входящим в компетенцию Отдела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z135" w:id="94"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z135" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) определяет полномочия работников Отдела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z136" w:id="95"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z136" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) представляет интересы Отдела во всех организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z137" w:id="96"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z137" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) принимает необходимые меры по противодействию коррупции и несет за это персональную ответственность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z138" w:id="97"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z138" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществляет иные полномочия, предусмотренные законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z139" w:id="98"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z139" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Отдела в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z140" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 в редакции постановления - акимата города Усть - Каменогорска Восточно-Казахстанской области от 01.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3796</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ( вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="99"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z142" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Отдел может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z143" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Отдела формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z144" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Имущество, закрепленное за Отделом, относится к коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z145" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Отдел не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z146" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
-[...96 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z147" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Реорганизация и упразднение Отдела осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4757,31 +4535,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>