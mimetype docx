--- v1 (2025-12-25)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b7305b7" w14:textId="b7305b7">
+    <w:p w14:paraId="fb7d388" w14:textId="fb7d388">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -192,270 +192,318 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Порядок введения в действие настоящего постановления см. в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 7-3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "Об образовании", Восточно-Казахстанский областной акимат ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить государственный образовательный заказ на дошкольное воспитание и обучение согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Утвердить размер родительской платы на дошкольное воспитание и обучение согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственному учреждению "Управление образования Восточно-Казахстанской области" в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z11" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в течение пяти рабочих дней со дня подписания настоящего постановления направление его копии в электронном виде на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" для опубликования в Эталонном контрольном банке нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z12" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего постановления на интернет-ресурсе акимата области после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z13" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего постановления возложить на курирующего заместителя акима области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z14" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие со дня его первого официального опубликования и распространяется на правоотношения, возникшие с 1 сентября 2023 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -672,104 +720,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">областного акимата </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "21" декабря 2023 года № 299</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Государственный образовательный заказ на дошкольное воспитание и обучение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 в редакции постановления Восточно-Казахстанского областного акимата от 19.11.2025 </w:t>
+      Сноска. Приложение 1 в редакции постановления Восточно-Казахстанского областного акимата от 05.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 289</w:t>
+        <w:t>№ 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования и распространяется на правоотношения, возникшие с 01.01.2025).</w:t>
+        <w:t xml:space="preserve"> (постановление распространяется на правоотношения, возникшие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -791,51 +839,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование региона</w:t>
+       Наименование региона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -1229,50 +1277,51 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Группы с туберкулезными, аллергическими заболеваниями, с заболеванием сахарного диабета, ослабленных и часто болеющих детей с 10,5-часовым режимом пребывания</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1330,87 +1379,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 602</w:t>
-[...35 lines deleted...]
-58 439</w:t>
+13 977</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1510,236 +1559,213 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-105 232</w:t>
-[...35 lines deleted...]
-87 504</w:t>
+107 950</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90 010</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Риддер</w:t>
+село</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город</w:t>
-[...71 lines deleted...]
-58 439</w:t>
+262</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67 024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1767,201 +1793,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25 781</w:t>
-[...107 lines deleted...]
-87 504</w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-район Алтай</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город Риддер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1989,87 +2014,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 478</w:t>
-[...35 lines deleted...]
-58 235</w:t>
+1 848</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2097,285 +2122,309 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
-[...107 lines deleted...]
--</w:t>
+26 876</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26 876</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107 950</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90 010</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...11 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-село</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район Алтай</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-355</w:t>
-[...35 lines deleted...]
-64 602</w:t>
+город</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 317</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 373</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2403,416 +2452,393 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28 520</w:t>
-[...70 lines deleted...]
-              <w:t>
 -</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107 477</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Глубоковский район</w:t>
+село</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село</w:t>
-[...179 lines deleted...]
-28 611</w:t>
+319</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66 797</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 630</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 630</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2852,968 +2878,968 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Зайсанский район</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глубоковский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город</w:t>
+село</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 211</w:t>
-[...179 lines deleted...]
-104 806</w:t>
+1 269</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67 024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61 605</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 731</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 731</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...11 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-село</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зайсанский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-704</w:t>
-[...179 lines deleted...]
--</w:t>
+город</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1 382</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 373</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55 693</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26 775</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26 775</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107 477</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Катон-Карагайский район</w:t>
+село</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село</w:t>
-[...215 lines deleted...]
-114 097</w:t>
+569</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66 797</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61 403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 630</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 630</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3846,51 +3872,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Курчумский район</w:t>
+Катон-Карагайский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3918,231 +3944,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-560</w:t>
-[...179 lines deleted...]
--</w:t>
+309</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64 767</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53 889</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 771</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 771</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+116 633</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4175,51 +4201,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-район Марқакөл</w:t>
+Курчумский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4247,231 +4273,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-403</w:t>
-[...179 lines deleted...]
-114 097</w:t>
+484</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64 767</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53 889</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 771</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 771</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4504,51 +4530,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-район Самар</w:t>
+район Марқакөл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4576,231 +4602,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-444</w:t>
-[...179 lines deleted...]
--</w:t>
+372</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64 767</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53 889</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 771</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 771</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+116 633</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4833,51 +4859,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тарбагатайский район</w:t>
+район Самар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4905,195 +4931,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 209</w:t>
-[...143 lines deleted...]
-28 520</w:t>
+374</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66 797</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61 403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 630</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 630</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5162,51 +5188,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уланский район</w:t>
+Тарбагатайский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5234,195 +5260,195 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 345</w:t>
-[...143 lines deleted...]
-28 611</w:t>
+1 161</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66 797</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61 403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 630</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 630</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5491,51 +5517,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-район Үлкен Нарын</w:t>
+Уланский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5563,607 +5589,936 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-458</w:t>
-[...179 lines deleted...]
-114 097</w:t>
+1 238</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67 024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 731</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29 731</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-Шемонаихинский район</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+район Үлкен Нарын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город</w:t>
+село</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-718</w:t>
-[...179 lines deleted...]
--</w:t>
+426</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64 767</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53 889</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 771</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28 771</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+116 633</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шемонаихинский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+город</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+670</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
@@ -6199,87 +6554,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-579</w:t>
-[...35 lines deleted...]
-64 807</w:t>
+524</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67 024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6379,87 +6734,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-118 498</w:t>
-[...35 lines deleted...]
-98 117</w:t>
+121 334</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100 717</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6543,104 +6898,104 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">областного акимата </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "21" декабря 2023 года № 299</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Размер родительской платы на дошкольное воспитание и обучение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 в редакции постановления Восточно-Казахстанского областного акимата от 19.11.2025 </w:t>
+      Сноска. Приложение 2 в редакции постановления Восточно-Казахстанского областного акимата от 05.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 289</w:t>
+        <w:t>№ 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования и распространяется на правоотношения, возникшие с 01.01.2025).</w:t>
+        <w:t xml:space="preserve"> (постановление распространяется на правоотношения, возникшие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
@@ -6664,51 +7019,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование региона</w:t>
+      Наименование региона</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -6959,2358 +7314,2507 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 602</w:t>
+13 977</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18 500/ 23 500</w:t>
+20 000/ 25 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18 500/ 23 500</w:t>
+20 000/ 25 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-город Риддер</w:t>
+город Усть-Каменогорск (сельская местность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2 050</w:t>
+262</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 800/ 22 500</w:t>
+20 000/ 25 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 500/ 14 500</w:t>
+20 000/ 25 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-район Алтай (город)</w:t>
+город Риддер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 478</w:t>
+1 848</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 000/23 400</w:t>
+23 500/ 26 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 000/23 400</w:t>
+-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-район Алтай (сельская местность)</w:t>
+район Алтай (город)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-354</w:t>
+1 317</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 000/23 400</w:t>
+22 814/ 25 894</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 000/23 400</w:t>
+22 814/ 25 894</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Глубоковский район</w:t>
+район Алтай (сельская местность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 445</w:t>
+319</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18 600/ 23 000</w:t>
+22 814/ 25 894</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18 600/ 23 000</w:t>
+22 814/ 25 894</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зайсанский район (город)</w:t>
+Глубоковский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 211</w:t>
+1 269</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 000/ 18 000</w:t>
+18 600/ 23 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 000/18 000</w:t>
+18 600/ 23 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зайсанский район (сельская местность)</w:t>
+Зайсанский район (город)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-704</w:t>
+1 382</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13 500/ 14 500</w:t>
+18 500/ 22 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13 500/ 14 500</w:t>
+18 500/ 22 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Катон-Карагайский район</w:t>
+Зайсанский район (сельская местность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-353</w:t>
+569</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 500/ 18 840</w:t>
+15 000/ 16 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 333/ 12 560</w:t>
+15 000/ 16 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Курчумский район</w:t>
+Катон-Карагайский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-560</w:t>
+309</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 800/19 800</w:t>
+17 878/ 21 836</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 000/10 000</w:t>
+11 919/ 14 557</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-район Марқакөл</w:t>
+Курчумский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-403</w:t>
+484</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 800/19 800</w:t>
+19 800/ 19 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 000/10 000</w:t>
+11 400/ 11 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-район Самар</w:t>
+район Марқакөл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-444</w:t>
+372</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17 500/ 17 500</w:t>
+19 800/ 19 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14 000/ 14 500</w:t>
+11 400/ 11 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тарбагатайский район</w:t>
+район Самар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 209</w:t>
+374</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17 000/ 21 000</w:t>
+17 500/ 17 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 000/ 16 000</w:t>
+14 000/ 14 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уланский район</w:t>
+Тарбагатайский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1 345</w:t>
+1 161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19 000/ 20 000</w:t>
+20 000/ 23 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12 000/ 13 000</w:t>
+15 000/ 18 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-район Үлкен Нарын</w:t>
+Уланский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-458</w:t>
+1 238</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15 500/ 18 840</w:t>
+22 000/ 22 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10 333/ 12560</w:t>
+22 000/ 22 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Шемонаихинский район (город)</w:t>
+район Үлкен Нарын</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-718</w:t>
+426</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17 000/21 000</w:t>
+15 500/ 18 840</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
--</w:t>
+10 333/ 12 560</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Шемонаихинский район (город)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+670</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17 000/ 21 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Шемонаихинский район (сельская местность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-579</w:t>
+524</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17 000/21 000</w:t>
+17 000/ 21 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20 000/20 000</w:t>
+20 000/ 20 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -9352,55 +9856,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9726,31 +10230,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>