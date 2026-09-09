--- v0 (2025-12-25)
+++ v1 (2026-09-09)
@@ -1,46 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b8aeec7" w14:textId="b8aeec7">
+    <w:p w14:paraId="f962762" w14:textId="f962762">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,70 +85,153 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении методики оценки деятельности административных государственных служащих корпуса "Б" акимата Индерского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Индерского района Атырауской области от 5 октября 2023 года № 188</w:t>
+        <w:t>Постановление акимата Индерского района Атырауской области от 5 октября 2023 года № 188. Утратило силу постановлением акимата Индерского района Атырауской области от 28 августа 2026 года № 184</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> акимата Индерского района Атырауской области от 28.08.2026 № 184 (вводится в действие по истечении десяти календарных дней после дня первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьями 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -183,65 +267,65 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 33 Закона Республики Казахстан от 23 ноября 2015 года "О государственной службе Республики Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">приказом </w:t>
+        <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по делам государственной службы и противодействию коррупции от 16 января 2018 года № 13 "О некоторых вопросах оценки деятельности административных государственных служащих" акимат Индерского района ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -257,71 +341,71 @@
         </w:rPr>
         <w:t xml:space="preserve"> оценки деятельности административных государственных служащих корпуса "Б" акимата Индерского района согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Контроль за исполнением настоящего постановления возложить на руководителя аппарата А.Сансызбаева.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z7" w:id="3"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее постановление вступает в силу со дня подписания и вводится в действие после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -356,92 +440,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-            </w:r>
+              <w:t xml:space="preserve">      Исполняющий обязанности </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Исполняющий обязанности</w:t>
-[...30 lines deleted...]
-              <w:t>акима района</w:t>
+              <w:t xml:space="preserve">акима района </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -545,2224 +612,2293 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к постановлению акимата</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Индерского района от "5"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>октября 2023 года № 188</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Методика оценки деятельности административных государственных служащих корпуса "Б" акимата Индерского района</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящая методика оценки деятельности административных государственных служащих корпуса "Б" акимата Индерского района (далее – Методика) разработана в соответствии с </w:t>
+      1. Настоящая методикаоценки деятельности административных государственных служащих корпуса "Б" акимата Индерского района (далее – Методика) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 33 Закона Республики Казахстан "О государственной службе Республики Казахстан" (далее – Закон), типовой методикой оценки деятельности административных государственных служащих корпуса "Б", утвержденной </w:t>
+        <w:t xml:space="preserve"> статьи 33 Закона Республики Казахстан "О государственной службе Республики Казахстан" (далее – Закон),типовой методикой оценки деятельности административных государственных служащих корпуса "Б", утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по делам государственной службы и противодействию коррупции от 16 января 2018 года № 13 "О некоторых вопросах оценки деятельности административных государственных служащих" и определяет порядок оценки деятельности административных государственных служащих корпуса "Б".</w:t>
+        <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по делам государственной службы и противодействию коррупции от 16 января 2018 года № 13 "О некоторых вопросах оценки деятельности административных государственных служащих"и определяетпорядок оценки деятельности административных государственных служащих корпуса "Б".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Методика оценки деятельности административных государственных служащих корпуса "Б" государственных органов утверждается первыми руководителями госорганов на основе настоящей Методики с учетом специфики деятельности государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Основные понятия, используемые в настоящей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Методике</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вышестоящий руководитель – лицо, по отношению к которому непосредственный руководитель оцениваемого служащего находится в прямом подчинении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) непосредственный руководитель – вышестоящее по государственной должности лицо, по отношению к которому государственный служащий находится в прямом подчинении в соответствии с его должностной инструкцией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оценивающее лицо – непосредственный руководитель и/или вышестоящий руководитель в зависимости от специфики деятельности государственного органа, а также круг лиц из рабочего окружения оцениваемого лица при оценке методом 360;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) руководитель структурного подразделения/государственного органа – административный государственный служащий корпуса "Б" категорий Е-1, Е-2, E-R-1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) служащий корпуса "Б" – лицо, занимающее административную государственную должность корпуса "Б", за исключением руководителя структурного подразделения/государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оцениваемое лицо – руководитель структурного подразделения/государственного органа или служащий корпуса "Б";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ключевые целевые индикаторы (далее – КЦИ) – показатели, устанавливаемые для руководителя структурного подразделения/ государственного органа и направленные на достижение документов системы государственного планирования, в том числе национальных проектов, соглашения служащего корпуса "А" либо направленные на повышение эффективности деятельности государственного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) метод ранжирования – метод оценки, при котором оценка деятельности служащих корпуса "Б" определяется с учетом степени их соответствия параметрам оценки – качество выполнения функциональных обязанностей, соблюдение сроков выполнения задач, инициативность и самостоятельность, соблюдение трудовой дисциплины, объем и сложность выполняемой работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) метод 360 – метод оценки, направленный на выявление наличия у оцениваемого лица требуемых компетенций путем опроса круга лиц из рабочего окружения оцениваемого лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) калибровочные сессии – периодические встречи оценивающих лиц для обсуждения, возможной корректировки и утверждения результатов оценки деятельности оцениваемых лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) оцениваемый период – период оценки результатов работы государственного служащего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) индивидуальный план работы – документ, предусматривающий КЦИ служащего корпуса "Б" на оцениваемый период, и составляемый совместно с непосредственным руководителем и утверждаемый вышестоящим руководителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Оценка деятельности административных государственных служащих корпуса "Б" (далее – оценка) проводится для определения эффективности и качества их работы посредством единой информационной системы по управлению персоналом (далее – информационная система). При этом в случае отсутствия технической возможности оценка проводится на бумажных носителях, либо в информационных системах, функционирующих в государственных органах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка осуществляется на основании результатов достижения КЦИ, методами ранжирования и 360 в зависимости от категории должности оцениваемого лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценка служащих корпуса "Б" государственных органов, в которых введена система автоматизированной оценки проводится с учетом особенностей, определенными внутренними документами данных государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Оценка по достижению КЦИ и методу ранжирования проводится по итогам квартала – не позднее десятого числа месяца, следующего за отчетным кварталом, по методу 360 проводится по итогам года – не позднее десятого числа месяца, следующего за отчетным годом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итоговая оценка по КЦИ и ранжированию складывается из средней оценки служащего корпуса "Б" за отчетные кварталы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Оценка не проводится в случаях, если срок пребывания оцениваемого служащего на конкретной должности в оцениваемом периоде составляет менее одного месяца. Если в период проведения оценки оцениваемый служащий находится в трудовом или социальном отпуске, периоде временной нетрудоспособности, командировке, стажировке, переподготовке или повышении квалификации, оценка служащего по достижению КЦИ, оценка по методу ранжирования и/или 360 проводится без его участия в установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сроки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом оценка служащих находящихся в социальных отпусках, периоде временной нетрудоспособности за период работы с 1 июля 2021 года по 31 декабря 2022 года осуществляется в порядке установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей Методики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7. Оценка служащих, уволенных из государственного органа до окончания оцениваемого периода, проводится без их участия в установленные пунктом 5 сроки.</w:t>
+        <w:t xml:space="preserve">
+      7. Оценка служащих, уволенных из государственного органа до окончания оцениваемого периода, проводится без их участия в установленные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сроки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Результаты оценки выставляются по следующей градации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Выполняет функциональные обязанности эффективно",</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Выполняет функциональные обязанности надлежащим образом",</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Выполняет функциональные обязанности удовлетворительно",</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Выполняет функциональные обязанности не удовлетворительно" (неудовлетворительная оценка).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результату "Выполняет функциональные обязанности эффективно" соответствует диапазон оценок от 4 до 5 баллов, "Выполняет функциональные обязанности надлежащим образом" от 3 до 3,99 баллов, "Выполняет функциональные обязанности удовлетворительно" от 2 до 2,99 баллов, "Выполняет функциональные обязанности не удовлетворительно" от 0 до 1,99 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Результаты достижения КЦИ и результаты оценки по методу ранжирования являются основанием для принятия решений по выплате бонусов, поощрению, обучению, ротации, повышению, понижению в государственной должности либо увольнению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Результаты оценки по методу 360 являются основанием для принятия решений по обучению служащего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Организационное сопровождение оценки обеспечивается службой управления персоналом аппарата акима Индерского района (далее – кадровая служба), в том числе посредством информационной системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом службой управления персоналом в информационной системе создается график оценки служащих, который утверждается должностным лицом, имеющим право назначения на государственную должность и освобождения от государственной должности административного государственного служащего корпуса "Б".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Служба управления персоналом обеспечивает ознакомление оцениваемого служащего с результатами оценки в течение двух рабочих дней со дня ее завершения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ознакомление служащих, указанных в части второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей Методики, осуществляется посредством направления заказного письма с уведомлением о его вручении и/или телефонограммы и/или телеграммы и/или текстового сообщения по абонентскому номеру сотовой связи или по электронному адресу либо с использованием иных средств связи, обеспечивающих фиксацию извещения или вызова.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z21" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В случае несогласия с результатами оценки служащий обращается с соответствующим заявлением в произвольной форме о проведении калибровочной сессии к должностному лицу, имеющему право назначения на государственную должность и освобождения от государственной должности административного государственного служащего корпуса "Б" в течение пяти рабочих дней со дня ознакомления с результатами оценки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z22" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Решение калибровочной сессии может быть обжаловано государственным служащим в соответствии с установленным порядком Административного процедурно-процессуального </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодекса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z23" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Документы, связанные с оценкой, хранятся в службе управления персоналом в течение трех лет со дня завершения оценки, а также при наличии технической возможности в информационной системе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z24" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Результаты оценки являются строго конфиденциальной информацией и не подлежат разглашению третьим лицам, за исключением случаев, когда государственный орган обязан раскрыть данную информацию в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О доступе к информации".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Разногласия, связанные с процедурой оценки, рассматриваются службой управления персоналом при содействии всех заинтересованных лиц и сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Оценивающее лицо обеспечивает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) доведение до сведения оцениваемых лиц стратегических целей государственного органа/структурного подразделения, общих результатов работы государственного органа/структурного подразделения за оцениваемый период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) своевременную постановку, согласование и утверждение КЦИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведение в течение оцениваемого периода регулярного мониторинга степени выполнения КЦИ и предоставление им итоговой оценки деятельности и конструктивной обратной связи; проведение в течение оцениваемого периода регулярного мониторинга степени выполнения функциональных обязанностей оцениваемыми лицами и предоставление им итоговой оценки деятельности работника и конструктивной обратной связи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) участие в калибровочных сессиях и в решении спорных вопросов по оценке оцениваемых лиц, в случае их возникновения в процессе оценки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Оцениваемое лицо обеспечивает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведение регулярного мониторинга степени выполнения им КЦИ/поставленных задач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проведение своевременной самооценки в рамках оценки его деятельности по методу 360;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) участие во встречах с руководителем по обсуждению результатов оценки деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Руководитель службы управления персоналом обеспечивает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организацию и сопровождение процесса оценки деятельности, включая подготовку коммуникационных сообщений, консультирование участников процесса оценки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проведение своевременного анализа и согласование КЦИ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при необходимости, участие во встречах руководителя и работника, помощь в разрешении спорных вопросов путем консультирования по вопросам процесса оценки деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проведение калибровочной сессии, включая подготовку информации по каждому работнику в рамках подготовки к калибровочным сессиям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) полноту и своевременность заполнения необходимых документов в рамках оценки деятельности за отчетный период, введение необходимых учетных записей, отправку соответствующих уведомлений работникам в рамках проведения оценки деятельности работников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Результаты оценки могут быть известны только оцениваемому лицу, оценивающему лицу, руководителю службы управления персоналом и участникам калибровочных сессий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оценки руководителя структурного подразделения/государственного органа по достижению КЦИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z31" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Оценка деятельности руководителя структурного подразделения/ государственного органа осуществляется на основе оценки достижения КЦИ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z32" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. КЦИ устанавливается оценивающим лицом по согласованию с отделом экономики и финансов Индерского района, координирующего вопрос стратегического планирования, а также со службой управления персоналом в индивидуальном плане работы руководителя структурного подразделения/государственного органа, составляемого в течение десяти рабочих дней после начала оцениваемого периода по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовой методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При назначении служащего на должность после начала оцениваемого периода КЦИ устанавливаются в течение десяти рабочих дней со дня его назначения на должность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом в течение пяти рабочих дней со дня установления (утверждения) КЦИ служба управления персоналом обеспечивает (при наличии технической возможности) размещение индивидуального плана работы в информационной системе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае, если срок с даты назначения служащего до окончания оцениваемого периода составляет менее трех месяцев, КЦИ указанному служащему не устанавливаются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оценка достижения КЦИ руководителя структурного подразделения/ государственного органа осуществляется оценивающим лицом в сроки, установленные в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей Методики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом служба управления персоналом по согласованию с отделом экономики и финансов Индерского района, координирующим вопрос стратегического планирования в целях обеспечения достоверности сведений проводят предварительный расчет фактических значений КЦИ и посредством информационной системы (при наличии технической возможности) направляет его оценивающему лицу в срок не позднее пяти рабочих дней до наступления последнего дня оценки согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей Методики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkStart w:name="z33" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. КЦИ устанавливаются в количестве от трех до пяти и должны отражать ожидаемые конкретные результаты деятельности оцениваемого лица до конца оцениваемого периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z34" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. КЦИ должны иметь количественные и качественные индикаторы измеримости достижения целей и быть:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкретными (точно определяется результат с указанием ожидаемого положительного изменения, который необходимо достичь);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) измеримыми (определяются конкретные критерии для измерения достижения КЦИ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) достижимыми (КЦИ определяются с учетом имеющихся ресурсов, полномочий и ограничений);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ограниченными во времени (определяется срок достижения КЦИ в течение оцениваемого периода);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ориентированными на реализацию документов системы государственного планирования, в том числе национальных проектов, стратегических целей государственного органа, соглашения служащего корпуса "А", либо на повышение эффективности деятельности государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkStart w:name="z35" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Внесение изменений в КЦИ осуществляется в случае изменения функций и структуры государственного органа, непосредственно влияющего на достижение КЦИ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z36" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Информационная система, либо в случае ее отсутствия служба управления персоналом, уведомляет руководителя структурного подразделения/государственного органа о проведении в отношении него оценки не позднее пятого числа месяца, следующего за отчетным кварталом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z37" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Оценочный лист направляется для рассмотрения оценивающему лицу посредством информационной системы, либо в случае ее отсутствия службой управления персоналом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По итогам рассмотрения представленных материалов оценивающим лицом выставляются оценки (от 0 до 5-ти) в соответствующей графе оценочного листа по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовой методики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выставлении оценок оценивающее лицо использует таблицу определения допустимой оценки в зависимости от процента реализации ключевого целевого индикатора по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовой методики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkStart w:name="z38" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оценки служащих корпуса "Б" методом ранжирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Оценка служащих корпуса "Б" осуществляется по методу ранжирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Оценка служащих корпуса "Б" по методу ранжирования осуществляется руководителем структурного подразделения/государственного органа по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовой методики посредством информационной системы, функционирующей в государственном органе (при наличии технической возможности). При этом в случае отсутствия технической возможности оценка проводится на бумажных носителях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z41" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Информационная система, либо в случае ее отсутствия служба управления персоналом уведомляет служащего корпуса "Б" о проведении в отношении него оценки не позднее десятого числа месяца, следующего за отчетным кварталом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z42" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Оценивающему лицу оценочный лист направляется информационной системой, либо в случае ее отсутствия службой управления персоналом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Оценивающим лицом выставляются оценки (от 0 до 5-ти) в соответствующей графе оценочного листа по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовой методики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае если количество служащих корпуса "Б" структурного подразделения превышает пятьдесят человек, оценка осуществляется также лицами, определяемыми оценивающим лицом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkStart w:name="z43" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Оценка служащих корпуса "Б" с учетом уровня достигнутых ими результатов при выполнении функциональных обязанностей, а также объема и сложности выполняемой работы в оцениваемом периоде определяется по следующим параметрам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       качество выполнения функциональных обязанностей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соблюдение сроков выполнения задач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       самостоятельность и инициативность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трудовая дисциплина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkStart w:name="z44" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок оценки по методу 360</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z45" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Оценка по методу 360 проводится один раз в год анонимно в информационной системе. При этом в случае отсутствия технической возможности оценка проводится на бумажных носителях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководители структурных подразделений (государственного органа) проходят оценку методом 360 по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2777,632 +2913,577 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовой методики, служащие корпуса "Б" по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовой методики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkStart w:name="z46" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Методом 360 оцениваются следующие компетенции в зависимости от категории оцениваемых лиц:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для руководителей структурных подразделений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       управление деятельностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выстраивание эффективных коммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       следование этическим нормам и принципам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       управление изменениями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ориентация на результат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       самостоятельность и навыки принятия решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       управление командой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лидерские качества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сотрудничество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оперативность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       саморазвитие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инициативность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для служащих корпуса "Б":</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выстраивание эффективных коммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       следование этическим нормам и принципам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       управление изменениями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ориентация на результат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       самостоятельность и навыки принятия решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сотрудничество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оперативность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       саморазвитие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkStart w:name="z47" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Количество участвующих в опросе лиц должно быть не менее трех и не более семи человек, индивидуально определяемых информационной системой, либо в случае ее отсутствия службой управления персоналом, для каждого оцениваемого лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В оценке служащего методом 360 также предусмотрена его самооценка. При этом в итоговых результатах самооценка служащего не учитывается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В круг опрашиваемых лиц включаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) непосредственный руководитель;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) служащий корпуса "Б", находящийся в прямом подчинении оцениваемого лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лица, находящиеся с оцениваемым лицом на одном уровне по должности и тесно взаимодействующие с ним.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkStart w:name="z48" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Служба управления персоналом администрирует процесс оценки по методу 360, формирует индивидуальные отчеты и организует предоставление обратной связи по результатам оценки 360 по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3417,1423 +3498,1351 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовой методики. При формировании тематики семинаров повышения квалификации и дисциплин курсов переподготовки службой управления персоналом должны быть учтены результаты оценки метода 360, в том числе наименее выраженные компетенции служащего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z49" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок проведения калибровочных сессий и предоставления обратной связи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z50" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. С целью согласования и соблюдения единого подхода к процессу оценки государственные органы проводят калибровочные сессии в порядке, предусмотренном в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей Методики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z51" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Должностное лицо, имеющее право назначения на государственную должность и освобождения от государственной должности административного государственного служащего корпуса "Б" принимает решение о проведении калибровочной сессии и утверждает ее состав в течение трех рабочих дней со дня поступления обращения служащего.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z52" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40. Калибровочная сессия проводится в течение десяти рабочих дней со дня обращения служащего в порядке, предусмотренном в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей Методики.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z53" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Служба управления персоналом организовывает деятельность калибровочной сессии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. На калибровочной сессии оценивающее лицо кратко описывает работу оцениваемого лица и аргументирует свою оценку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Участники калибровочной сессии могут поддержать оценку оценивающего лица либо привести аргументы для корректировки оценки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Корректировка оценки осуществляется как в сторону повышения, так и в сторону понижения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Итоговая оценка принимается большинством голосов участников калибровочной сессии и оформляется соответствующим протоколом. Служба управления персоналом обеспечивает размещение протокола в информационной системе (при наличии технической возможности) в течение трех рабочих дней со дня его подписания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkStart w:name="z55" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. По результатам калибровочной сессии оценивающее лицо проводит встречи с оцениваемым служащим и предоставляет обратную связь о результатах итоговой оценки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Во время встречи обсуждаются следующие вопросы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обзор достижений за оцениваемый период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обзор развития навыков и компетенций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обзор потенциала и обсуждение карьерных устремлений работника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оценивающее лицо обеспечивает атмосферу открытого и дружелюбного диалога во время встречи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:bookmarkStart w:name="z56" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Порядок оценки деятельности административных государственных служащих корпуса "Б" за период работы с 1 июля 2021 года по 31 декабря 2022 года, находящихся в социальных отпусках, периоде временной нетрудоспособности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z57" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
+        <w:t>
+      44. КЦИ определяются непосредственным руководителем в индивидуальном плане работы административного государственного служащего корпуса "Б", составляемого в течение 10 рабочих дней после начала оцениваемого периода по форме, согласно приложению 9 к настоящей Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z58" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45. Индивидуальный план работы, с соответствующими КЦИ, утверждается вышестоящим руководителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z59" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. В случае если непосредственным руководителем служащего корпуса "Б" является первый руководитель государственного органа (местного исполнительного органа), индивидуальный план работы утверждается данным должностным лицом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z60" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. КЦИ являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) конкретными (точно определяется результат с указанием ожидаемого положительного изменения, который необходимо достичь);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) измеримыми (определяются конкретные критерии для измерения достижения КЦИ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) достижимыми (КЦИ определяются с учетом имеющихся ресурсов, полномочий и ограничений);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ограниченными во времени (определяется срок достижения КЦИ в течение оцениваемого периода);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ориентированы на реализацию стратегических целей государственного органа, соглашения служащего корпуса "А".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:bookmarkStart w:name="z61" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48. Количество КЦИ составляет 5.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z62" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок оценки достижения КЦИ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z63" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Для проведения оценки непосредственный руководитель служащего корпуса "Б" заполняет лист оценки по КЦИ по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике, и подписывает его.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z64" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Оценка реализации индивидуального плана работы осуществляется по итогам года, на который составлялся индивидуальный план работы, на основе оценки достижения КЦИ в следующем порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при достижении всех КЦИ ставится оценка "Выполняет функциональные обязанности эффективно".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z163" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при достижении 4 из 5 КЦИ ставится оценка "Выполняет функциональные обязанности надлежащим образом".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z164" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при достижении 3 из 5 КЦИ ставится оценка "Выполняет функциональные обязанности удовлетворительно".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при достижении менее 3 из 5 КЦИ ставится оценка "Выполняет функциональные обязанности не удовлетворительно".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z166" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Достижение КЦИ предусматривает полное исполнение предусмотренных индивидуальным планом показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:bookmarkStart w:name="z65" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. После заполнения оценочного листа непосредственным руководителем, он вносится на рассмотрение вышестоящему руководителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z66" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. В случае если непосредственным руководителем служащего корпуса "Б" является первый руководитель государственного органа, оценочный лист вносится на его рассмотрение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z67" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. По итогам рассмотрения оценочного листа служащего корпуса "Б" вышестоящим руководителем принимается одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z170" w:id="164"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) согласиться с оценкой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z171" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) направить на доработку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z172" w:id="166"/>
+    <w:bookmarkStart w:name="z68" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Оценочный лист направляется на доработку в случае недостаточности либо недостоверности подтверждающих достижения КЦИ фактов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z173" w:id="167"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z69" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Повторное внесение оценочного листа на рассмотрение вышестоящего руководителя осуществляется не позднее 2 рабочих дней со дня направления на доработку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z174" w:id="168"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z70" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. После подписания вышестоящим руководителем оценочного листа служба управления персоналом не позднее 2 рабочих дней выносит его на рассмотрение Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z175" w:id="169"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z71" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Рассмотрение результатов оценки Комиссией и обжалование результатов оценки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z176" w:id="170"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z72" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57. Служба управления персоналом формирует график проведения оценки по согласованию с председателем Комиссии и обеспечивает уведомление лиц, осуществляющих оценку, о ее проведении за три рабочих дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z177" w:id="171"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z73" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58. Заседание Комиссии считается правомочным, если на нем присутствовали не менее двух третей ее состава.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z178" w:id="172"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z74" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59. Замена отсутствующего члена или председателя Комиссии осуществляется по решению уполномоченного лица путем внесения изменения в приказ о создании Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z179" w:id="173"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z75" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Решение Комиссии принимается открытым голосованием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z180" w:id="174"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z76" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. Результаты голосования определяются большинством голосов членов Комиссии. При равенстве голосов голос председателя Комиссии является решающим.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z181" w:id="175"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z77" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62. Секретарем Комиссии является сотрудник службы управления персоналом. Секретарь Комиссии не принимает участие в голосовании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z182" w:id="176"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z78" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63. Служба управления персоналом обеспечивает проведение заседания Комиссии в соответствии со сроками, согласованными с председателем Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z183" w:id="177"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z79" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Служба управления персоналом предоставляет на заседание Комиссии следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z184" w:id="178"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заполненные оценочные листы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z185" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) проект протокола заседания Комиссии по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Методике (далее – протокол).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z186" w:id="180"/>
+    <w:bookmarkStart w:name="z80" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Комиссия рассматривает результаты оценки и принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z187" w:id="181"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) утвердить результаты оценки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z188" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пересмотреть результаты оценки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z189" w:id="183"/>
+    <w:bookmarkStart w:name="z81" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. В случае принятия решения о пересмотре результатов оценки Комиссия корректирует оценку и указывает ее в графе "Корректировка Комиссией результатов оценки (в случае наличия)" протокола.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z190" w:id="184"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z82" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Результаты оценки утверждаются уполномоченным лицом и фиксируются в протоколе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z191" w:id="185"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z83" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Служба управления персоналом ознакомливает служащего корпуса "Б" с результатами оценки в течение двух рабочих дней со дня ее завершения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z192" w:id="186"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z84" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. Ознакомление служащего корпуса "Б" с результатами оценки осуществляется посредством направления заказного письма с уведомлением о его вручении и/или телефонограммы и/или телеграммы и/или текстового сообщения по абонентскому номеру сотовой связи или по электронному адресу либо с использованием иных средств связи, обеспечивающих фиксацию извещения или вызова.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z193" w:id="187"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z85" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Обжалование решения Комиссии служащим корпуса "Б" в уполномоченном органе по делам государственной службы или его территориальном департаменте осуществляется в течение десяти рабочих дней со дня вынесения решения. По итогам рассмотрения жалобы уполномоченным органом по делам государственной службы принимается одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z194" w:id="188"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рекомендует государственному органу отменить решение Комиссии и пересмотреть результаты оценки служащего корпуса "Б";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z195" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оставить без пересмотра результаты оценки служащего корпуса "Б".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z196" w:id="190"/>
+    <w:bookmarkStart w:name="z86" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Служащим корпуса "Б" допускается обжалование результатов оценки в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4869,128 +4878,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
-            <w:r>
-[...76 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -5010,455 +4941,678 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>к Методике оценки деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных государственных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>служащих корпуса "Б" акимата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Индерского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
-            <w:r>
-[...75 lines deleted...]
-              <w:t>подпись-_________________</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"УТВЕРЖДАЮ"  Вышестоящий руководитель  _________________________  (фамилия, инициалы)  дата ____________________  подпись-_________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Индивидуальный план работы руководителя структурного подразделения</w:t>
-[...23 lines deleted...]
-        <w:t>год (период, на который составляется индивидуальный план)</w:t>
+        <w:t xml:space="preserve"> Индивидуальный план работы руководителя структурного подразделения   (государственного органа)  _________________________________________________год  (период, на который составляется индивидуальный план)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z200" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) служащего: ______________________ Должность служащего: _________________________________________________ Наименование структурного подразделения служащего:_____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="946"/>
-[...11 lines deleted...]
-        <w:gridCol w:w="947"/>
+        <w:gridCol w:w="723"/>
+        <w:gridCol w:w="723"/>
+        <w:gridCol w:w="723"/>
+        <w:gridCol w:w="723"/>
+        <w:gridCol w:w="723"/>
+        <w:gridCol w:w="723"/>
+        <w:gridCol w:w="723"/>
+        <w:gridCol w:w="723"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="724"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование КЦИ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Из какого показателя соглашения служащего корпуса "А" либо документа системы государственного планирования вытекает</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ед. измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Плановое значение</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок достижения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -5508,303 +5662,306 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4 квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2 квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3 квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5814,1328 +5971,1335 @@
               <w:t>
 4 квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...383 lines deleted...]
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...383 lines deleted...]
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
-[...383 lines deleted...]
-            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="723" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: ожидаемое положительное изменение от достижения ключевого целевого индикатора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7169,90 +7333,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к Методике оценки деятельности</w:t>
-[...38 lines deleted...]
-              <w:t>акимата Индерского района</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7273,122 +7398,332 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>к Методике оценки деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных государственных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>служащих корпуса "Б" акимата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Индерского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z204" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Лист оценки по КЦИ</w:t>
-[...47 lines deleted...]
-        <w:t>(оцениваемый период)</w:t>
+        <w:t xml:space="preserve"> Лист оценки по КЦИ   ______________________________________________   (Ф.И.О., должность оцениваемого лица)   _________________________________________________   (оцениваемый период)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -8610,70 +8945,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -9665,153 +9998,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z206" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Итоговая оценка: _______________________________ сумма оценок по КЦИ деленная на количество КЦИ Результат оценки: ____________(выполняет функциональные обязанности эффективно, выполняет функциональные обязанности надлежащим образом, выполняет функциональные обязанности удовлетворительно, выполняет функциональные обязанности не удовлетворительно) Результат оценки служащему выставляется исходя из итоговой оценки7</w:t>
+      Итоговая оценка: _______________________________ сумма оценок по КЦИ деленная на количество КЦИ Результат оценки: ____________(выполняет функциональные обязанности эффективно,  выполняет функциональные обязанности надлежащим образом, выполняет  функциональные обязанности удовлетворительно, выполняет функциональные обязанности  не удовлетворительно) Результат оценки служащему выставляется исходя из итоговой оценки7</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z207" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...64 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
+      Оцениваемое лицо Оценивающее лицо _______________________________ ___________________________________ (фамилия, инициалы) (фамилия, инициалы) дата___________________________ дата_______________________________ подпись________________________ подпись____________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9849,128 +10113,50 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
-            <w:r>
-[...76 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
@@ -9990,74 +10176,332 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>к Методике оценки деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных государственных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>служащих корпуса "Б" акимата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Индерского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z210" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Таблица определения допустимой оценки в зависимости от процента реализации ключевого целевого индикатора</w:t>
+        <w:t xml:space="preserve"> Таблица определения допустимой оценки в зависимости от процента  реализации ключевого целевого индикатора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11728,70 +12172,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 0-0,24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z211" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание: Оценка определяется в зависимости от процента реализации ключевого целевого индикатора. При этом в допустимом диапазоне оценивающее лицо выставляет оценку по своему усмотрению.</w:t>
+      Примечание: Оценка определяется в зависимости от процента реализации  ключевого целевого индикатора. При этом в допустимом диапазоне  оценивающее лицо выставляет оценку по своему усмотрению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11825,103 +12267,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4 к Методике оценки</w:t>
-[...51 lines deleted...]
-              <w:t>Индерского района</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -11942,94 +12332,350 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>к Методике оценки деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных государственных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>служащих корпуса "Б" акимата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Индерского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z214" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оценочный лист по методу ранжирования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z215" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Ф.И.О. оцениваемого служащего ____________________________________________ Ф.И.О. оценивающего служащего (руководителя структурного подразделения/государственного органа) _______________________________ В целях оценки деятельности административных государственных служащих корпуса "Б" (далее – оценка) предлагаем Вам оценить своих коллег методом ранжирования по 5-балльной шкале. Оценки необходимо выставлять объективно, без личных симпатий/антипатий. Анкету необходимо заполнить сразу же от начала до конца, не отвлекаясь. Так, Вы сможете сэкономить время и повысить достоверность результатов.</w:t>
+      Ф.И.О. оцениваемого служащего  ____________________________________________ Ф.И.О. оценивающего служащего  (руководителя структурного подразделения/государственного органа) _______________________________ В целях оценки деятельности административных государственных служащих  корпуса "Б" (далее – оценка) предлагаем Вам оценить своих коллег методом  ранжирования по 5-балльной шкале. Оценки необходимо выставлять объективно,  без личных симпатий/антипатий.  Анкету необходимо заполнить сразу же от начала до конца, не отвлекаясь.  Так, Вы сможете сэкономить время и повысить достоверность результатов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -12827,70 +13473,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание: Для расчета средней итоговой оценки необходимо сумму выставленных оценок разделить на количество оцениваемых параметров. Результат оценки: ____________(выполняет функциональные обязанности эффективно, выполняет функциональные обязанности надлежащим образом, выполняет функциональные обязанности удовлетворительно, выполняет функциональные обязанности не удовлетворительно) Результат оценки служащему выставляется исходя из средней итоговой оценки. Обоснование к выставленной оценке __________________</w:t>
+      Примечание: Для расчета средней итоговой оценки необходимо сумму выставленных  оценок разделить на количество оцениваемых параметров. Результат оценки: ____________(выполняет функциональные обязанности эффективно,  выполняет функциональные обязанности надлежащим образом, выполняет функциональные  обязанности удовлетворительно, выполняет функциональные обязанности не удовлетворительно)  Результат оценки служащему выставляется исходя из средней итоговой оценки. Обоснование к выставленной оценке __________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12924,103 +13568,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5 к Методике оценки</w:t>
-[...51 lines deleted...]
-              <w:t>Индерского района</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -13041,118 +13633,350 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>к Методике оценки деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных государственных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>служащих корпуса "Б" акимата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Индерского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z219" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Оценочный лист руководителей структурных подразделений методом 360</w:t>
-[...23 lines deleted...]
-        <w:t>Уважаемый респондент!</w:t>
+        <w:t xml:space="preserve"> Оценочный лист руководителей структурных подразделений методом 360   Ф.И.О. руководителя структурного подразделения   _____________________________________________________________   Уважаемый респондент!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z220" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В целях оценки деятельности административных государственных служащих корпуса "Б" (далее – оценка) предлагаем Вам оценить своих коллег методом 360. Примечание: метод 360 – метод оценки, направленный на выявление наличия у оцениваемого лица требуемых компетенций путем опроса круга лиц из рабочего окружения оцениваемого лица; Данный метод поможет Вашему коллеге лучше понять свои сильные и слабые стороны, увидеть потенциал дальнейшего роста и развития. В графе ответы необходимо указать один из предложенных вариантов ответа (компетенция не проявляется, компетенция проявляется редко, компетенция проявляется примерно в половине случаев, компетенция проявляется в большинстве случаев, компетенция проявляется всегда). Оценки необходимо выставлять объективно, без личных симпатий/антипатий. Анонимность и конфиденциальность гарантируется. Анкету необходимо заполнить сразу же от начала до конца, не отвлекаясь. Так, Вы сможете сэкономить время и повысить достоверность результатов.</w:t>
+      В целях оценки деятельности административных государственных служащих корпуса  "Б" (далее – оценка) предлагаем Вам оценить своих коллег методом 360. Примечание: метод 360 – метод оценки, направленный на выявление наличия у оцениваемого  лица требуемых компетенций путем опроса круга лиц из рабочего окружения оцениваемого лица; Данный метод поможет Вашему коллеге лучше понять свои сильные и слабые стороны,  увидеть потенциал дальнейшего роста и развития. В графе ответы необходимо указать один из предложенных вариантов ответа (компетенция не проявляется,  компетенция проявляется редко, компетенция проявляется примерно в половине случаев, компетенция  проявляется в большинстве случаев, компетенция проявляется всегда). Оценки необходимо выставлять объективно, без личных симпатий/антипатий.  Анонимность и конфиденциальность гарантируется. Анкету необходимо заполнить сразу же от начала до конца, не отвлекаясь.  Так, Вы сможете сэкономить время и повысить достоверность результатов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -18475,70 +19299,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z221" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В графе ответы указывается один из предложенных вариантов ответа: компетенция не проявляется; компетенция проявляется редко; компетенция проявляется примерно в половине случаев; компетенция проявляется в большинстве случаев; компетенция проявляется всегда. Средняя оценка высчитывается в автоматическом режиме путем суммирования баллов и деления на количество ответов респондентов по каждой компетенции.</w:t>
+      В графе ответы указывается один из предложенных вариантов ответа: компетенция не проявляется; компетенция проявляется редко; компетенция проявляется примерно в половине случаев; компетенция проявляется в большинстве случаев; компетенция проявляется всегда. Средняя оценка высчитывается в автоматическом режиме путем суммирования  баллов и деления на количество ответов респондентов по каждой компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18572,103 +19394,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6 к Методике</w:t>
-[...51 lines deleted...]
-              <w:t>Индерского района</w:t>
+              <w:t>Приложение 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -18689,130 +19459,350 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>к Методике оценки деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных государственных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>служащих корпуса "Б" акимата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Индерского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z224" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Оценочный лист служащих корпуса "Б" методом 360 </w:t>
-[...35 lines deleted...]
-        <w:t>Уважаемый респондент!</w:t>
+        <w:t xml:space="preserve"> Оценочный лист служащих корпуса "Б" методом 360   Ф.И.О. оцениваемого служащего  ______________________________________   Уважаемый респондент!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z225" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В целях оценки деятельности административных государственных служащих корпуса "Б" (далее – оценка) предлагаем Вам оценить своих коллег методом 360 градусов. Примечание: метод 360 – метод оценки, направленный на выявление наличия у оцениваемого лица требуемых компетенций путем опроса круга лиц из рабочего окружения оцениваемого лица; Данный метод поможет Вашему коллеге лучше понять свои сильные и слабые стороны, увидеть потенциал дальнейшего роста и развития. В графе ответы необходимо указать один из предложенных вариантов ответа (компетенция не проявляется, компетенция проявляется редко, компетенция проявляется примерно в половине случаев, компетенция проявляется в большинстве случаев, компетенция проявляется всегда). Оценки необходимо выставлять объективно, без личных симпатий/антипатий. Анонимность и конфиденциальность гарантируется. Анкету необходимо заполнить сразу же от начала до конца, не отвлекаясь. Так, Вы сможете сэкономить время и повысить достоверность результатов.</w:t>
+      В целях оценки деятельности административных государственных служащих корпуса  "Б" (далее – оценка) предлагаем Вам оценить своих коллег методом 360 градусов. Примечание: метод 360 – метод оценки, направленный на выявление наличия у оцениваемого  лица требуемых компетенций путем опроса круга лиц из рабочего окружения оцениваемого лица; Данный метод поможет Вашему коллеге лучше понять свои сильные и слабые стороны,  увидеть потенциал дальнейшего роста и развития. В графе ответы необходимо указать один из предложенных вариантов ответа (компетенция не проявляется,  компетенция проявляется редко, компетенция проявляется примерно в половине случаев, компетенция  проявляется в большинстве случаев, компетенция проявляется всегда). Оценки необходимо выставлять объективно, без личных симпатий/антипатий.  Анонимность и конфиденциальность гарантируется. Анкету необходимо заполнить сразу же от начала до конца, не отвлекаясь. Так, Вы сможете сэкономить время и повысить достоверность результатов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -22396,70 +23386,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z226" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В графе ответы указывается один из предложенных вариантов ответа: компетенция не проявляется; компетенция проявляется редко; компетенция проявляется примерно в половине случаев; компетенция проявляется в большинстве случаев; компетенция проявляется всегда. Средняя оценка высчитывается в автоматическом режиме путем суммирования баллов и деления на количество ответов респондентов по каждой компетенции.</w:t>
+      В графе ответы указывается один из предложенных вариантов ответа: компетенция не проявляется; компетенция проявляется редко; компетенция проявляется примерно в половине случаев; компетенция проявляется в большинстве случаев; компетенция проявляется всегда. Средняя оценка высчитывается в автоматическом режиме путем суммирования  баллов и деления на количество ответов респондентов по каждой компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22493,64 +23481,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 7 к Методике</w:t>
-[...12 lines deleted...]
-              <w:t>оценки деятельности</w:t>
+              <w:t>Приложение 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -22571,90 +23546,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Административных</w:t>
-[...38 lines deleted...]
-              <w:t>Индерского района</w:t>
+              <w:t>к Методике оценки деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -22675,86 +23611,267 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>административных государственных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>служащих корпуса "Б" акимата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Индерского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z230" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Результат оценки служащего методом 360 градусов (для руководителей структурных подразделений)</w:t>
-[...11 lines deleted...]
-        <w:t>Ф.И.О. руководителя структурного подразделения ____________________________</w:t>
+        <w:t xml:space="preserve"> Результат оценки служащего методом 360 градусов (для руководителей структурных подразделений)  Ф.И.О. руководителя структурного подразделения ____________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -24347,70 +25464,68 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z231" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Расчет средних итоговых результатов оценки по каждой компетенции осуществляется в автоматическом режиме путем суммирования баллов каждого респондента и деления на количество респондентов (кроме самооценки). Результаты оценки: _______________________________</w:t>
+      Расчет средних итоговых результатов оценки по каждой компетенции осуществляется  в автоматическом режиме путем суммирования баллов каждого респондента и деления  на количество респондентов (кроме самооценки). Результаты оценки: _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -24444,51 +25559,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 8 к Методике оценки деятельности</w:t>
+              <w:t>Приложение 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -24509,90 +25624,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Административных</w:t>
-[...38 lines deleted...]
-              <w:t>Индерского района</w:t>
+              <w:t>к Методике оценки деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -24613,86 +25689,267 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>административных государственных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>служащих корпуса "Б" акимата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Индерского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z235" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Результат оценки служащего методом 360 градусов (для служащих корпуса "Б")</w:t>
-[...11 lines deleted...]
-        <w:t>Ф.И.О. оцениваемого служащего __________________________</w:t>
+        <w:t xml:space="preserve"> Результат оценки служащего методом 360 градусов (для служащих корпуса "Б")   Ф.И.О. оцениваемого служащего __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -25797,70 +27054,68 @@
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z236" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Расчет средних итоговых результатов оценки по каждой компетенции осуществляется в автоматическом режиме путем суммирования баллов каждого респондента и деление на количество респондентов (кроме самооценки). Результаты оценки: ______________________________</w:t>
+      Расчет средних итоговых результатов оценки по каждой компетенции осуществляется  в автоматическом режиме путем суммирования баллов каждого респондента и деление  на количество респондентов (кроме самооценки). Результаты оценки: ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -25894,116 +27149,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 9 к Методике</w:t>
-[...64 lines deleted...]
-              <w:t>Индерского района</w:t>
+              <w:t>Приложение 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -26024,51 +27214,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>к Методике оценки деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -26089,183 +27279,350 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"УТВЕРЖДАЮ"</w:t>
-[...64 lines deleted...]
-              <w:t>подпись ____________________</w:t>
+              <w:t>административных государственных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>служащих корпуса "Б" акимата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Индерского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"УТВЕРЖДАЮ"  Вышестоящий руководитель  ___________________________  (фамилия, инициалы)  дата _______________________  подпись ____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z240" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Индивидуальный план работы административного государственного служащего корпуса "Б"</w:t>
-[...23 lines deleted...]
-        <w:t>год (период, на который составляется индивидуальный план)</w:t>
+        <w:t xml:space="preserve"> Индивидуальный план работы административного государственного служащего корпуса "Б"  ___________________________________________ год  (период, на который составляется индивидуальный план)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z241" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Фамилия, имя, отчество (при его наличии) служащего: ______________________ Должность служащего: _________________________________________________ Наименование структурного подразделения служащего: _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -26733,90 +28090,86 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z242" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       * ожидаемое положительное изменение от достижения ключевого целевого индикатора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z243" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Служащий Непосредственный руководитель ____________________________ ____________________________ (фамилия, инициалы) (фамилия, инициалы) дата ________________________ дата ________________________ подпись ____________________ подпись _____________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -26850,116 +28203,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 10 к Методике</w:t>
-[...64 lines deleted...]
-              <w:t>Индерского района</w:t>
+              <w:t>Приложение 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -26980,51 +28268,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>к Методике оценки деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -27045,77 +28333,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"УТВЕРЖДАЮ"</w:t>
-[...25 lines deleted...]
-              <w:t>___________________________</w:t>
+              <w:t>административных государственных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -27136,148 +28398,267 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(фамилия, инициалы)</w:t>
-[...25 lines deleted...]
-              <w:t>подпись ____________________</w:t>
+              <w:t>служащих корпуса "Б" акимата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Индерского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"УТВЕРЖДАЮ"  Вышестоящий руководитель  ___________________________   (фамилия, инициалы)  дата _______________________  подпись ____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z248" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Лист оценки по КЦИ</w:t>
-[...47 lines deleted...]
-        <w:t>(оцениваемый период)</w:t>
+        <w:t xml:space="preserve"> Лист оценки по КЦИ   _________________________________________________   (Ф.И.О., должность оцениваемого лица)   ____________________________________   (оцениваемый период)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -27676,153 +29057,84 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z249" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результат оценки _______________________________________________________________ (выполняет функциональные обязанности эффективно, выполняет функциональные обязанности надлежащим образом, выполняет функциональные обязанности удовлетворительно, выполняет функциональные обязанности не удовлетворительно)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z250" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...64 lines deleted...]
-        </w:rPr>
         <w:t>
-</w:t>
+      Служащий Непосредственный руководитель ____________________________ ______________________________ (фамилия, инициалы) (фамилия, инициалы) дата _________________________ дата __________________________ подпись ______________________ подпись _______________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -27858,116 +29170,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 11 к Методике</w:t>
-[...64 lines deleted...]
-              <w:t>Индерского района</w:t>
+              <w:t>Приложение 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -27988,51 +29235,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>к Методике оценки деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -28053,207 +29300,350 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"УТВЕРЖДАЮ"</w:t>
-[...64 lines deleted...]
-              <w:t>подпись ____________________</w:t>
+              <w:t>административных государственных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>служащих корпуса "Б" акимата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Индерского района</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"УТВЕРЖДАЮ"  Уполномоченное лицо  ___________________________  (фамилия, инициалы)  дата _______________________  подпись ____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z254" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Протокол заседания Комиссии по оценке</w:t>
-[...47 lines deleted...]
-        <w:t>(оцениваемый период год)</w:t>
+        <w:t xml:space="preserve"> Протокол заседания Комиссии по оценке   ________________________________________________________   (наименование государственного органа)   _______________________________________________________   (оцениваемый период год)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z255" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результаты оценки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -28925,264 +30315,144 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z256" w:id="222"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z263" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Дата: ____________ (фамилия, инициалы, подпись)</w:t>
+      Заключение Комиссии: _______________________________________ Проверено: Секретарь Комиссии: ________________________ Дата: ___________ (фамилия, инициалы, подпись) Председатель Комиссии: _____________________ Дата: ___________ (фамилия, инициалы, подпись) Член Комиссии: ____________________________ Дата: ____________ (фамилия, инициалы, подпись)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -29504,35 +30774,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>