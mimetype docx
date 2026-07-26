--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a586dd1" w14:textId="a586dd1">
+    <w:p w14:paraId="678eb79" w14:textId="678eb79">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения о государственном учреждении "Городской отдел жилищно-коммунального хозяйства и жилищной инспекции"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата города Атырау Атырауской области от 18 мая 2023 года № 915</w:t>
+        <w:t>Постановление акимата города Атырау Атырауской области от 18 мая 2023 года № 915.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -602,1550 +602,3579 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждено постановлением</w:t>
+              <w:t xml:space="preserve">Утверждено постановлением </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>акимата города Атырау</w:t>
+              <w:t xml:space="preserve">Атырауского городского </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от "18" мая 2023 года № 915</w:t>
+              <w:t xml:space="preserve">акимата № 915 от "18" мая 2023 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о государственном учреждении "Городской отдел жилищно-коммунального хозяйства и жилищной инспекции"</w:t>
+        <w:t xml:space="preserve"> Положение государственного учреждения "Городской отдел жилищно-коммунального хозяйства и жилищной инспекции"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z14" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение – в редакции постановления акимата города Атырау Атырауской области от 21.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 758</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
-[...15 lines deleted...]
-      1. Государственное учреждение "Городской отдел жилищно-коммунального хозяйства и жилищной инспекции" (далее – Отдел) является государственным органом, осуществляющим исполнительные и контрольные функции в сфере коммунального хозяйства, благоустройства, озеленения, жилищных отношений, по содержанию, эксплуатации и развитию сферы энергетики и связи, работы с населением, содержание уличного освещение, содержание светофорных объектов и других объектов инфраструктуры города.</w:t>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственное учреждение "Городской отдел жилищно-коммунального хозяйства и жилищной инспекции" (далее – Отдел) является государственным органом, осуществляющим реализацию государственной политики, а также исполнительные и контрольные функции в сферах коммунального хозяйства, благоустройства, озеленения, жилищных отношений, содержания, эксплуатации и развития жилищного фонда, энергетики и связи, координации взаимодействия с населением, жилищной инспекции, термомодернизации, капитального ремонта многоквартирных жилых домов, уличного освещения и иных объектов инфраструктуры, а также управления жилищным фондом в пределах населҰнных пунктов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кроме того, Отдел осуществляет государственный контроль за объектами социальной инфраструктуры в сфере газоснабжения и газа в пределах населҰнных пунктов, а также государственный надзор за соблюдением требований безопасной эксплуатации опасных технических устройств в области промышленной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Учредителем Отдела является государственное учреждение "Аппарат акима города Атырау" (далее – Учредитель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уполномоченным органом соответствующей отрасли, а также органом, осуществляющим функции субъекта прав в отношении имущества Отдела, является государственное учреждение "Городской отдел финансов города Атырау".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Наименование Отдела:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на государственном языке – "Қалалық тұрғын үй-коммуналдық шаруашылық және тұрғын үй инспекциясы бөлімі" мемлекеттік мекемесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на русском языке – Государственное учреждение "Городской отдел жилищно-коммунального хозяйства и жилищной инспекции".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Местонахождение Отдела: Республика Казахстан, Атырауская область, город Атырау, проспект Азаттык, строение № 101А. Почтовый индекс – 060005.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Правовой статус Отдела</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Отдел является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан, штампы с наименованием на казахском и русском языках, бланки установленного образца, а также счета в органах Казначейства в соответствии с законодательством Республики Казахстан, а также может иметь отличительные знаки и символику (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Отдел вступает в гражданско-правовые отношения от своего имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случаях, предусмотренных законодательством Республики Казахстан, Отдел вправе выступать стороной в гражданско-правовых отношениях от имени государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Отдел по вопросам своей компетенции принимает решения, оформляемые приказами руководителя Отдела и иными актами в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Структура и штатная численность Отдела утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Деятельность Отдела финансируется за счҰт средств местного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Отделу запрещается вступать в договорные отношения с субъектами предпринимательства по выполнению обязанностей, являющихся его функциями. В случае если Отделу законодательными актами предоставлено право осуществлять приносящую доход деятельность, полученные доходы подлежат перечислению в государственный бюджет, если иное не предусмотрено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Предмет и цели деятельности Отдела, его функции, права и обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Основными задачами Отдела являются: соблюдение норм действующего законодательства Республики Казахстан; качественное и своевременное исполнение актов и поручений Президента Республики Казахстан, Правительства и иных центральных исполнительных органов, а также акима области и акимата города.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В пределах населҰнных пунктов на объектах социальной инфраструктуры Отдел осуществляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственный контроль в сфере управления многоквартирным жилищным фондом, а также в сфере газа и газоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию и контроль работ в сферах городского коммунального хозяйства, благоустройства, озеленения, жилищных отношений, координации взаимодействия с населением, санитарной очистки, жилищной инспекции, термомодернизации, капитального ремонта многоквартирных жилых домов, энергетики и связи, тепло-водоснабжения и водоотведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а также организацию и проведение государственных закупок товаров, работ и услуг в указанных сферах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление государственного надзора за соблюдением требований безопасной эксплуатации опасных технических устройств в области промышленной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функции Отдела:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Своевременный анализ работы предприятий в сфере энергетики и связи по вопросам их совершенствования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Реализация и совершенствование работы уличного освещения и объектов городской инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Осуществление контроля за выполнением заказов на ремонтные работы в сфере энергетики и связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Реализация основных направлений государственной политики в сфере жилищных отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Регистрация и приватизация квартир;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Организация работы по обеспечению населения жильҰм;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Оказание государственной услуги "Приватизация жилищ из государственного жилищного фонда";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Осуществление системного контроля за освобожденными квартирами независимо от формы собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Организация проверок использования квартирного фонда и жилых помещений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. ПриҰм граждан по вопросам жилищных отношений, входящим в компетенцию Отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Рассмотрение предложений, заявлений и жалоб граждан, поступающих в Отдел;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Запрос и получение необходимых документов и сведений от учреждений и организаций для выполнения функций Отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Требование от граждан необходимых документов для перевода квартир в коммунальный жилищный фонд;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. При выявлении нарушений законодательства приостановление работ по подготовке и выдаче документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Запрос информации у областных учреждений, структурных подразделений аппарата акима города, районных аппаратов и коммунальных предприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Проведение проверок эффективности использования средств подведомственными организациями и соблюдения требований законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Организация государственных закупок по направлениям деятельности Отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Контроль за работами по озеленению города, ведением паспортизации деревьев, а также выдача разрешений на вырубку деревьев посредством оказания государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Контроль за выполнением мероприятий по подготовке тепловых сетей к сезонной эксплуатации, мониторинг реализации планов развития подведомственных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Выдача паспортов готовности городских объектов к работе в осенне-зимний период, включая отопительные котельные всех мощностей и тепловые сети (магистральные и внутриквартальные).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Отдел осуществляет свою деятельность в соответствии с </w:t>
-[...243 lines deleted...]
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+      21. Рассмотрение дел об административных правонарушениях, относящихся к компетенции Отдела, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об административных правонарушениях";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Осуществление государственного контроля в отношении субъектов контроля на объектах социальной инфраструктуры в сферах управления жилищным фондом, газа и газоснабжения в пределах населҰнных пунктов, а также государственного надзора в отношении субъектов надзора за соблюдением требований безопасной эксплуатации опасных технических устройств в области промышленной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Организация сбора и регистрации данных (сведений) по учҰту земельных участков, предназначенных для кладбищ и колумбариев, контроль за соблюдением условий договоров по захоронению, содержанию и обслуживанию кладбищ и колумбариев, обеспечение санитарного состояния населҰнных пунктов, содержания мест захоронения, а также захоронения лиц, не имеющих родственников;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Согласование проектной документации опасных производственных объектов на объектах социальной инфраструктуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Полномочия Отдела:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Организация проведения государственного технического обследования общего имущества многоквартирного жилого дома;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Определение перечня, этапов и очередности проведения капитального ремонта общего имущества объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Участие в комиссиях по приҰмке выполненных работ по капитальному ремонту общего имущества объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Выдача обязательных для исполнения предписаний (рекомендаций) об устранении нарушений требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях" и Правил управления объектом кондоминиума, утверждҰнных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 19 февраля 2015 года № 108 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10528), а также составление протоколов об административных правонарушениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Проверка наличия отчҰтности по управлению объектом кондоминиума при обращении собственников квартир и нежилых помещений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Определение и назначение временной управляющей компании в соответствии с правилами жилищной инспекции по определению и назначению временной управляющей компании по управлению объектом кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Обеспечение проведения инвентаризации жилищного фонда самостоятельно либо с привлечением организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Формирование, обработка, централизованный сбор и хранение информации в электронном виде, а также осуществление учҰта функционирующих многоквартирных жилых домов с заполнением итоговых сведений в соответствии с Правилами функционирования объектов информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства, утверждҰнными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 31 марта 2020 года № 172 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 20245);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Ведение реестра многоквартирных жилых домов по формам управления и субъектам управления объектом кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ведение реестра субъектов управления объектами кондоминиума и управляющих многоквартирными жилыми домами с размещением на интернет-ресурсе местного исполнительного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. ПриҰм документов многоквартирного жилого дома на бумажных и (или) электронных носителях по акту приҰма-передачи от заказчика (застройщика) в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 31 Закона Республики Казахстан "О жилищных отношениях", а также от председателя объединения собственников имущества по акту приҰма-передачи в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 51-1 указанного Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Принятие в пределах своей компетенции обязательных к исполнению правовых актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Иные вопросы, предусмотренные законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В соответствии с возложенными полномочиями Отдел осуществляет контроль за:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Соблюдением собственниками квартир и нежилых помещений процедуры выбора формы управления объектом кондоминиума, а также открытием текущих и сберегательных счетов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Соблюдением порядка использования, содержания, эксплуатации и ремонта общего имущества собственников квартир и нежилых помещений в многоквартирном жилом доме и на прилегающей территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Наличием общедомовых приборов учҰта тепловых, энергетических, газовых и водных ресурсов в многоквартирных жилых домах (жилых зданиях);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Своевременным выполнением работ по техническому состоянию общего имущества объекта кондоминиума и его инженерного оборудования, его содержанию и ремонту в соответствии с действующими нормативно-техническими и проектными документами в сфере строительства и жилищно-коммунального хозяйства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Реализацией мероприятий по подготовке многоквартирных жилых домов к сезонной эксплуатации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Привлечение к административной ответственности за нарушение правил благоустройства территорий городов и населҰнных пунктов, разрушение объектов инфраструктуры, уничтожение и повреждение зелҰных насаждений городов и населҰнных пунктов, нарушение требований законодательных актов Республики Казахстан в сфере жилищных отношений, загрязнение мест общего пользования, воспрепятствование исполнению служебных обязанностей должностными лицами государственных инспекций, неисполнение постановлений, предписаний и иных требований, а также неисполнение принятых решений и предписаний об устранении выявленных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Проведение конкурса по определению проектной организации и разработке проектно-сметной документации на капитальный ремонт общего имущества объекта кондоминиума за счҰт средств местного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Контроль качества выполненных работ по отдельным видам капитального ремонта общего имущества объекта кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Осуществление функций государственного контроля за соблюдением требований безопасной эксплуатации бытовых газовых баллонов бытовых и коммунально-бытовых потребителей, а также объектов систем газоснабжения в пределах населҰнного пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Ведение реестра многоквартирных жилых домов по формам управления объектом кондоминиума и субъектам управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ведение реестра субъектов управления объектами кондоминиума и управляющих многоквартирными жилыми домами с размещением его на интернет-ресурсе местного исполнительного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. ПриҰм документов многоквартирного жилого дома от заказчика (застройщика) по акту приҰма-передачи на бумажных и (или) электронных носителях в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктоми 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 31 Закона Республики Казахстан "О жилищных отношениях", а также приҰм документов от председателя объединения собственников имущества по акту приҰма-передачи на бумажных и (или) электронных носителях в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 51-1 указанного Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Иные вопросы, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Должностные лица жилищной инспекции, осуществляющие государственный контроль и надзор, указанные в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10-9 Закона Республики Казахстан "О жилищных отношениях", осуществляют контроль за соблюдением следующих требований:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Своевременным представлением ежемесячных и годовых отчҰтов по управлению объектом кондоминиума при обращении собственников квартир, нежилых помещений, парковочных мест и кладовых;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Своевременным открытием в банках второго уровня текущего счҰта для учҰта средств на управление объектом кондоминиума и сберегательного счҰта для накопления средств на капитальный ремонт общего имущества объекта кондоминиума в соответствии с требованиями настоящего Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Реализацией мероприятий по подготовке инженерных сетей и оборудования к отопительному сезону, а также надлежащим использованием лифтов, подъҰмников для маломобильных групп населения, систем дымоудаления, пожарной сигнализации и внутреннего противопожарного водопровода;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Наличием договоров на управление объектом кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Наличием регистрации объектов кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Наличием утверждҰнной протоколом собрания годовой сметы расходов на управление объектом кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Наличием документов, подтверждающих проведение ежегодного осмотра объекта кондоминиума на основании инвентаризационного перечня общего имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Наличием документов, подтверждающих проведение дезинфекции, дезинсекции и дератизации в подвальных помещениях, паркингах и иных местах общего пользования; 9. Наличием дефектов в частях общего имущества объекта кондоминиума (фасады, подъезды, вестибюли, холлы, коридоры, лестничные марши и площадки, лифты, кровли, козырьки входных групп, чердачные помещения, технические этажи, подвалы, общедомовые инженерные системы и оборудование, абонентские почтовые ящики, земельный участок под многоквартирным жилым домом и (или) придомовая территория, элементы благоустройства и иное общее имущество);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Соблюдением сроков полномочий председателя объединения собственников имущества, совета дома и ревизионной комиссии (ревизора);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Соответствием протоколов собраний типовой форме протоколов собраний собственников квартир и нежилых помещений многоквартирного жилого дома;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Наличием безбарьерной среды для лиц с инвалидностью и иных маломобильных групп населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Наличием у субъекта управления объектом кондоминиума и управляющего многоквартирным жилым домом документа, подтверждающего квалификацию для осуществления функций по управлению объектом кондоминиума.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В соответствии с возложенными полномочиями Отдел осуществляет государственный надзор за безопасной эксплуатацией опасных технических устройств, используемых на объектах инфраструктуры, а именно: паровых и водогрейных котлов (теплоснабжающих организаций) с давлением выше 0,07 мегапаскаля и (или) температурой нагрева воды свыше 115 градусов Цельсия, сосудов, работающих под давлением выше 0,07 мегапаскаля, грузоподъҰмных механизмов, эскалаторов, подвесных канатных дорог, фуникулҰров, социальных лифтов, траволаторов, а также подъҰмников для лиц с ограниченными возможностями (лиц с инвалидностью).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Осуществляет постановку на учҰт и снятие с учҰта опасных технических устройств объектов социальной инфраструктуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. При осуществлении государственного контроля в сферах управления жилищным фондом, газа и газоснабжения на объектах социальной инфраструктуры в пределах населҰнных пунктов, а также государственного надзора за соблюдением требований безопасной эксплуатации опасных технических устройств в области промышленной безопасности, Отдел размещает на интернет-ресурсе местного исполнительного органа информацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о субъектах и объектах государственного контроля и надзора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о проверочных листах и их результатах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о выявленных нарушениях, а также составленных актах и выданных предписаниях по соблюдению требований безопасной эксплуатации опасных технических устройств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Обеспечивает прозрачность своей деятельности путҰм размещения информации о формировании и ведении реестра простых товариществ, созданных в пределах населҰнного пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Отдел участвует в разработке нормативных и методических документов по вопросам контроля качества содержания общего имущества объекта кондоминиума, придомовой территории многоквартирного жилого дома и оказания коммунальных услуг, а также оказывает консультационную помощь собственникам объектов контроля, предприятиям, организациям или гражданам, осуществляющим управление и содержание многоквартирных жилых домов и объектов социальной инфраструктуры, в том числе по обращениям физических и юридических лиц в соответствии с Законом Республики Казахстан "О порядке рассмотрения обращений физических и юридических лиц".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Отдел представляет документы для государственной регистрации объекта кондоминиума в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственной регистрации прав на недвижимое имущество".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Проверки субъектов предпринимательства и профилактический контроль осуществляются в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Предпринимательским кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, а проверки квартир и нежилых помещений — в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О жилищных отношениях".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Не допускается осуществление Отделом деятельности, не соответствующей его предмету и целям, а также совершение сделок, не предусмотренных уставом (положением).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Права Отдела:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – участвовать в разработке проектов решений, распоряжений и постановлений акимата города и (или) акима города по вопросам, входящим в его компетенцию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – в установленном законодательством Республики Казахстан порядке запрашивать у государственных органов и иных организаций сведения, необходимые для осуществления своей деятельности, а также предоставлять информацию другим государственным органам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – осуществлять иные права в соответствии с законодательством Республики Казахстан, актами Президента и Правительства, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
-[...123 lines deleted...]
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+        <w:t xml:space="preserve"> Глава 4. Управление Отделом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z28" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Общее руководство Отделом осуществляет Учредитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Учредитель в порядке, установленном законодательством, осуществляет следующие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. закрепляет за Отделом имущество;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. утверждает индивидуальный план финансирования Отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. осуществляет контроль за сохранностью имущества Отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. утверждает положение Отдела, вносит в него изменения и дополнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. определяет структуру органов управления Отдела, порядок их формирования и срок полномочий, а также порядок принятия решений государственным учреждением;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. определяет права, обязанности и ответственность руководителя Отдела, а также основания его освобождения от должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. утверждает структуру и предельную штатную численность Отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. по представлению руководителя Отдела назначает на должность и освобождает от должности его заместителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. утверждает годовую финансовую отчҰтность;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. даҰт согласие уполномоченному органу по государственному имуществу на изъятие или перераспределение имущества, переданного Отделу либо приобретҰнного им в результате своей хозяйственной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. по согласованию с уполномоченным органом по государственному имуществу осуществляет реорганизацию и ликвидацию Отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. осуществляет иные функции, предусмотренные настоящим Положением и законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Руководитель Отдела (далее – Руководитель) назначается на должность и освобождается от должности Учредителем, за исключением случаев, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Руководитель организует и руководит деятельностью Отдела, несҰт персональную ответственность за выполнение возложенных на Отдел задач и осуществление его функций, за исключением случаев, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Руководитель действует на принципах единоначалия и самостоятельно решает все вопросы деятельности Отдела в пределах своей компетенции, определяемой законодательством Республики Казахстан и настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Действия Руководителя, направленные на осуществление государственным учреждением деятельности, не предусмотренной уставом, являются нарушением трудовых обязанностей и влекут дисциплинарную и материальную ответственность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В процессе осуществления деятельности Отдела Руководитель в порядке, установленном законодательством Республики Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. действует от имени Отдела без доверенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. представляет интересы Отдела в государственных органах и иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. заключает договоры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. выдаҰт доверенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. утверждает порядок и планы командировок, стажировок, обучения работников в казахстанских и зарубежных учебных центрах, а также иных форм повышения квалификации работников Отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. открывает банковские счета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. издаҰт обязательные для всех работников приказы и даҰт указания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. с согласия Учредителя принимает на работу и увольняет работников Отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. применяет к работникам Отдела меры поощрения и дисциплинарные взыскания в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. определяет круг обязанностей и полномочий своего заместителя и иных руководящих работников Отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. принимает меры, направленные на противодействие коррупции, и несҰт персональную ответственность за их реализацию в Отделе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. осуществляет личный приҰм представителей физических и юридических лиц, а также несҰт персональную ответственность за организацию работы с обращениями, их приҰм, регистрацию и учҰт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим Положением и Учредителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок формирования имущества Отдела</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z38" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Имущество Отдела составляют активы юридического лица, стоимость которых отражается на его балансе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Отдела формируется за счҰт:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. имущества, переданного ему собственником;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. имущества, приобретҰнного в процессе его деятельности (включая денежные доходы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. иных источников, не запрещҰнных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Отдел не вправе самостоятельно отчуждать или иным способом распоряжаться закреплҰнным за ним имуществом, а также имуществом, приобретҰнным за счҰт средств сметы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. В случае если законодательством Республики Казахстан Отделу предоставлено право осуществлять приносящую доход деятельность, полученные от такой деятельности средства зачисляются в соответствующий бюджет в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Если законодательством Республики Казахстан не предусмотрены дополнительные источники финансирования, деятельность Отдела финансируется за счҰт бюджета Учредителя либо бюджета Национального Банка Республики Казахстан (сметы расходов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Отдел ведҰт бухгалтерский учҰт и представляет отчҰтность в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z43" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Имущество, закреплҰнное за Отделом, относится к коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z44" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Проверка и ревизия финансово-хозяйственной деятельности Отдела осуществляется Учредителем в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z45" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Режим работы Отдела</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Режим работы Отдела определяется правилами внутреннего трудового распорядка и не должен противоречить нормам трудового законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z47" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Трудовые отношения в Отделе и взаимодействие администрации с трудовым коллективом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z48" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - осуществление иных прав в соответствии с законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, настоящим </w:t>
-[...399 lines deleted...]
-      15) получение необходимых документов, сведений от организаций, учреждений для выполнения функций, относящихся к отделу:</w:t>
+      33. Взаимоотношения между администрацией Отдела и трудовым коллективом регулируются в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Трудовым кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан и коллективным договором.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
-[...15 lines deleted...]
-      16) подготовка подмены и требование у граждан документов, необходимых для постановки на учет на обеспечение жильем;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Формы оплаты труда, штатное расписание и размеры должностных окладов устанавливаются администрацией Отдела в пределах утверждҰнного фонда оплаты труда в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
-[...15 lines deleted...]
-      17) прекращение работы по подготовке и выдаче документов в случае выявления нарушений;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Все работники Отдела подлежат социальному страхованию, пенсионному обеспечению и социальному обеспечению в размерах и на условиях, установленных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
-[...15 lines deleted...]
-      18) запрос сведений из областных учреждений, отделов аппарата акима города и района;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 8. Регламент работы Отдела</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
-[...15 lines deleted...]
-      19) проведение проверок по эффективному использованию средств по расходам средств от подведомственных учреждений;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Регламент работы Отдела: 5 (пять) рабочих дней в неделю, кроме выходных (суббота, воскресенье) и праздничных дней, с 9:00 до 18:30, обеденный перерыв с 13:00 до 14:30.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
-[...15 lines deleted...]
-      20) организация работы по государственным закупкам по отделу;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 9. Порядок внесения изменений и дополнений в учредительные документы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      37. Внесение изменений и дополнений в учредительные документы Отдела осуществляется по решению Учредителя и подлежит государственной регистрации в органах юстиции в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственной регистрации юридических лиц и учҰтной регистрации филиалов и представительств".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
-[...19 lines deleted...]
-      15. Руководство Отдела осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Отдел задач и осуществление им своих полномочий.</w:t>
+        <w:t xml:space="preserve"> Глава 10. Условия реорганизации и ликвидации Отдела</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
-[...15 lines deleted...]
-      16. Первый руководитель Отдела назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Реорганизация и ликвидация Отдела осуществляется по решению Правительства Республики Казахстан либо Учредителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
-[...15 lines deleted...]
-      17. Первый руководитель имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Отдел может быть ликвидирован и по иным основаниям, предусмотренным законодательными актами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
-[...15 lines deleted...]
-      18. Полномочия первого руководителя Отдела:</w:t>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Если иное не установлено законодательством Республики Казахстан, реорганизация и ликвидация Отдела осуществляется Учредителем по согласованию с уполномоченным органом по государственному имуществу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
-[...15 lines deleted...]
-      1) организует и руководит работой государственного учреждения;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Имущество ликвидированного Отдела, оставшееся после удовлетворения требований кредиторов, перераспределяется Учредителем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
-[...15 lines deleted...]
-      2) несет персональную ответственность за выполнение возложенных на государственное учреждение задач и функций;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Денежные средства, оставшиеся после удовлетворения требований кредиторов, включая средства, полученные от реализации имущества ликвидированного Отдела, зачисляются в доход соответствующего бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
-[...15 lines deleted...]
-      3) несет персональную ответственность за непринятие мер по противодействию коррупции;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 11. Сведения о филиалах и представительствах Отдела</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
-[...15 lines deleted...]
-      4) подписывает приказы, служебную документацию;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Отдел имеет подведомственную организацию – товарищество с ограниченной ответственностью "Коммунальное обслуживание жилых домов города".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
-[...15 lines deleted...]
-      5) назначает на должности и освобождает от должностей работников в соответствии с действующим законодательством, определяет их полномочия и обязанности;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 12. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
-[...15 lines deleted...]
-      6) в установленном законодательством порядке поощряет работников и налагает на них дисциплинарные взыскания;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Настоящее Положение вступает в силу со дня его государственной регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
-[...274 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>