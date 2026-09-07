--- v0 (2025-11-07)
+++ v1 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="aeeb184" w14:textId="aeeb184">
+    <w:p w14:paraId="aca8f95" w14:textId="aca8f95">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3012,2164 +3012,2272 @@
         <w:t>
       52) возмещение владельцам стоимости обезвреженных (обеззараженных) и переработанных без изъятия животных, продукции и сырья животного происхождения, представляющих опасность для здоровья животных и человека;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) организация санитарного убоя больных животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
-[...15 lines deleted...]
-      54) организация отлова, временного содержания и умерщвления животных;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">54) исключен постановлением акимата Атырауской области от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десятикалендарных днейпосле дня его первогоофициального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) разработка решения местного исполнительного органа области о делении территории на зоны в порядке, установленном уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
-[...15 lines deleted...]
-      55) разработка решения местного исполнительного органа области о делении территории на зоны в порядке, установленном уполномоченным органом;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) утверждение плана ветеринарных мероприятий по обеспечению ветеринарно-санитарной безопасности на территории соответствующей административно-территориальной единицы по согласованию с уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
-[...15 lines deleted...]
-      56) утверждение плана ветеринарных мероприятий по обеспечению ветеринарно-санитарной безопасности на территории соответствующей административно-территориальной единицы по согласованию с уполномоченным органом;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) координация организации и проведения ветеринарных мероприятий по обеспечению ветеринарно-санитарной безопасности на территории соответствующей административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
-[...15 lines deleted...]
-      57) координация организации и проведения ветеринарных мероприятий по обеспечению ветеринарно-санитарной безопасности на территории соответствующей административно-территориальной единицы;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) организация хранения, транспортировки (доставки) ветеринарных препаратов по профилактике особо опасных болезней животных, за исключением республиканского запаса ветеринарных препаратов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
-[...15 lines deleted...]
-      58) организация хранения, транспортировки (доставки) ветеринарных препаратов по профилактике особо опасных болезней животных, за исключением республиканского запаса ветеринарных препаратов;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) осуществление государственного закупа услуг по транспортировке (доставке) изделий (средств) и атрибутов для проведения идентификации сельскохозяйственных животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
-[...15 lines deleted...]
-      59) осуществление государственного закупа услуг по транспортировке (доставке) изделий (средств) и атрибутов для проведения идентификации сельскохозяйственных животных;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) определение потребности в изделиях (средствах) и атрибутах для проведения идентификации сельскохозяйственных животных и передача информации в процессинговый центр;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
-[...15 lines deleted...]
-      60) определение потребности в изделиях (средствах) и атрибутах для проведения идентификации сельскохозяйственных животных и передача информации в процессинговый центр;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) организация ведения базы данных по идентификации сельскохозяйственных животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
-[...15 lines deleted...]
-      61) организация ведения базы данных по идентификации сельскохозяйственных животных;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) проведение обследования эпизоотических очагов в случае их возникновения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
-[...15 lines deleted...]
-      62) проведение обследования эпизоотических очагов в случае их возникновения;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) выдача акта эпизоотологического обследования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
-[...15 lines deleted...]
-      63) выдача акта эпизоотологического обследования;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) свод, анализ ветеринарного учета и отчетности и их представление в уполномоченный орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
-[...15 lines deleted...]
-      64) свод, анализ ветеринарного учета и отчетности и их представление в уполномоченный орган;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) осуществление государственного закупа ветеринарных препаратов по профилактике и диагностике энзоотических болезней животных, услуг по их профилактике и диагностике, организация хранения и транспортировки (доставки) ветеринарных препаратов, проведения ветеринарных мероприятий по профилактике и диагностике энзоотических болезней животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
-[...15 lines deleted...]
-      65) осуществление государственного закупа ветеринарных препаратов по профилактике и диагностике энзоотических болезней животных, услуг по их профилактике и диагностике, организация хранения и транспортировки (доставки) ветеринарных препаратов, проведения ветеринарных мероприятий по профилактике и диагностике энзоотических болезней животных;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) обеспечение выполнения ветеринарных мероприятий по профилактике, отбору проб биологического материала и доставке их для диагностики особо опасных болезней животных по перечню, утвержденному уполномоченным органом, а также энзоотических и других болезней животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
-[...15 lines deleted...]
-      66) обеспечение выполнения ветеринарных мероприятий по профилактике, отбору проб биологического материала и доставке их для диагностики особо опасных болезней животных по перечню, утвержденному уполномоченным органом, а также энзоотических и других болезней животных;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) организация и проведение просветительской работы среди населения по вопросам ветеринарии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
-[...15 lines deleted...]
-      67) организация и проведение просветительской работы среди населения по вопросам ветеринарии;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) организация проведения мероприятий по идентификации сельскохозяйственных животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
-[...15 lines deleted...]
-      68) организация проведения мероприятий по идентификации сельскохозяйственных животных;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) участие в государственных комиссиях по приему в эксплуатацию объектов производства, осуществляющих выращивание животных, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения, а также организаций по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
-[...15 lines deleted...]
-      69) участие в государственных комиссиях по приему в эксплуатацию объектов производства, осуществляющих выращивание животных, заготовку (убой), хранение, переработку и реализацию животных, продукции и сырья животного происхождения, а также организаций по производству, хранению и реализации ветеринарных препаратов, кормов и кормовых добавок;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) организация утверждения перечня энзоотических болезней животных, профилактика и диагностика которых осуществляются за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z127" w:id="120"/>
-[...15 lines deleted...]
-      70) организация утверждения перечня энзоотических болезней животных, профилактика и диагностика которых осуществляются за счет бюджетных средств;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) организация сбора и свод данных (сведений) о скотомогильниках (биотермических ямах) для включения их в реестр скотомогильников (биотермических ям);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z128" w:id="121"/>
-[...15 lines deleted...]
-      71) организация сбора и свод данных (сведений) о скотомогильниках (биотермических ямах) для включения их в реестр скотомогильников (биотермических ям);</w:t>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) подготовка предложений и проектов решений местного исполнительного органа области по предоставлению земельных участков для целей недропользования (для проведения работ по добыче; по совмещенной разведке и добыче; по строительству и (или) эксплуатации подземных сооружений, не связанных с разведкой и (или) добычей), строительства (реконструкции) магистральных трубопроводов, объектов переработки нефти и газа, объектов по использованию возобновляемых источников энергии, для промышленно-инновационных проектов субъектов промышленно-инновационной деятельности, реализация инвестиционных приоритетных проектов в соответствии Предпринимательским кодексом Казахстан, создания и расширения особо охраняемых природных территорий местного значения, а также по принудительному отчуждению земельных участков для государственных нужд при обнаружении и под разработку месторождений полезных ископаемых, для строительства (реконструкции) магистральных трубопроводов, создания и расширения особо охраняемых природных территорий местного значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
-[...15 lines deleted...]
-      72) подготовка предложений и проектов решений местного исполнительного органа области по предоставлению земельных участков для целей недропользования (для проведения работ по добыче; по совмещенной разведке и добыче; по строительству и (или) эксплуатации подземных сооружений, не связанных с разведкой и (или) добычей), строительства (реконструкции) магистральных трубопроводов, объектов переработки нефти и газа, объектов по использованию возобновляемых источников энергии, для промышленно-инновационных проектов субъектов промышленно-инновационной деятельности, реализация инвестиционных приоритетных проектов в соответствии Предпринимательским кодексом Казахстан, создания и расширения особо охраняемых природных территорий местного значения, а также по принудительному отчуждению земельных участков для государственных нужд при обнаружении и под разработку месторождений полезных ископаемых, для строительства (реконструкции) магистральных трубопроводов, создания и расширения особо охраняемых природных территорий местного значения;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) реализация государственной политики в области регулирования земельных отношений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
-[...15 lines deleted...]
-      73) реализация государственной политики в области регулирования земельных отношений;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) подготовка предложений и проектов решений местного исполнительного органа области по предоставлению земельных участков государственным научно-исследовательским организациям и их опытным хозяйствам, а также государственным семеноводческим хозяйствам и племенным заводам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
-[...15 lines deleted...]
-      74) подготовка предложений и проектов решений местного исполнительного органа области по предоставлению земельных участков государственным научно-исследовательским организациям и их опытным хозяйствам, а также государственным семеноводческим хозяйствам и племенным заводам;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) подготовка предложений и проектов решений местного исполнительного органа области по предоставлению земельных участков, занятых территориальными водами, для строительства искусственных сооружений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
-[...15 lines deleted...]
-      75) подготовка предложений и проектов решений местного исполнительного органа области по предоставлению земельных участков, занятых территориальными водами, для строительства искусственных сооружений;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) подготовка предложений и проектов решений местного исполнительного органа области по предоставлению и изъятию земельных участков для нужд обороны и национальной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
-[...15 lines deleted...]
-      76) подготовка предложений и проектов решений местного исполнительного органа области по предоставлению и изъятию земельных участков для нужд обороны и национальной безопасности;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) подготовка предложений по резервированию земель;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
-[...15 lines deleted...]
-      77) подготовка предложений по резервированию земель;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) определение делимости и неделимости земельных участков в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
-[...15 lines deleted...]
-      78) определение делимости и неделимости земельных участков в пределах своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) организация проведения землеустройства и утверждение землеустроительных проектов по формированию земельных участков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
-[...15 lines deleted...]
-      79) организация проведения землеустройства и утверждение землеустроительных проектов по формированию земельных участков;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) организация разработки проектов зонирования земель и программ, проектов и схем по рациональному использованию земель области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
-[...15 lines deleted...]
-      80) организация разработки проектов зонирования земель и программ, проектов и схем по рациональному использованию земель области;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) организация проведения земельных торгов (конкурсов, аукционов) в пределах его компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
-[...15 lines deleted...]
-      81) организация проведения земельных торгов (конкурсов, аукционов) в пределах его компетенции;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) проведение экспертизы проектов и схем областного, городского, районного значения, затрагивающих вопросы использования и охраны земель;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
-[...15 lines deleted...]
-      82) проведение экспертизы проектов и схем областного, городского, районного значения, затрагивающих вопросы использования и охраны земель;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) заключение договоров купли-продажи и договоров аренды земельного участка и временного безвозмездного землепользования в пределах его компетенции и осуществление контроля за исполнением условий заключенных договоров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
-[...15 lines deleted...]
-      83) заключение договоров купли-продажи и договоров аренды земельного участка и временного безвозмездного землепользования в пределах его компетенции и осуществление контроля за исполнением условий заключенных договоров;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) составление баланса земель области на основании данных районов, городов областного значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       85) подготовка предложений по выдаче разрешений местным исполнительным органом области на использование земельных участков для проведения изыскательских работ в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Земельного кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) подготовка предложений по переводу сельскохозяйственных угодий из одного вида в другой;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
-[...15 lines deleted...]
-      86) подготовка предложений по переводу сельскохозяйственных угодий из одного вида в другой;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) подготовка предложений по представлению на утверждение местному представительному органу области границ пригородных зон городов районного значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
-[...15 lines deleted...]
-      87) подготовка предложений по представлению на утверждение местному представительному органу области границ пригородных зон городов районного значения;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) подготовка предложений по формированию состава земельной комиссии, разработка положения о ней и направление на утверждение в соответствующий местный представительный орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
-[...15 lines deleted...]
-      88) подготовка предложений по формированию состава земельной комиссии, разработка положения о ней и направление на утверждение в соответствующий местный представительный орган;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) подготовка предложений по регулированию земельных отношений в части предоставления земель, находящихся на территории одного района, города областного значения, в долгосрочное пользование другому району, городу областного значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       90) подготовка предложений по установлению публичных сервитутов в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Земельного кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) подготовка предложений по предоставлению земельных участков под скотопрогонные трассы временного пользования межрайонного значения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
-[...15 lines deleted...]
-      91) подготовка предложений по предоставлению земельных участков под скотопрогонные трассы временного пользования межрайонного значения;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) организация разработки и утверждения планов по развитию и реконструкции объектов пастбищной инфраструктуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
-[...15 lines deleted...]
-      92) организация разработки и утверждения планов по развитию и реконструкции объектов пастбищной инфраструктуры;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) организация работ по резервированию земельных участков на территории населенных пунктов, которые входят в агломерацию, для строительства объектов социальной, транспортной и инженерной инфраструктуры, финансируемого местными исполнительными органами столицы, городов республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       94) подготовка предложении по предоставлению и изъятию, в том числе для государственных нужд, земельных участков из земель всех категорий в случаях, связанных с созданием и расширением особо охраняемых природных территорий местного значения, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 Земельного кодекса;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) организация работы по представлению полугодовых и годовых отчетов уполномоченному органу в области развития агропромышленного комплекса о:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
-[...15 lines deleted...]
-      95) организация работы по представлению полугодовых и годовых отчетов уполномоченному органу в области развития агропромышленного комплекса о:</w:t>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рациональном использовании пастбищ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
-[...15 lines deleted...]
-      рациональном использовании пастбищ;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведении мероприятий по борьбе с деградацией и опустыниванием пастбищ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
-[...15 lines deleted...]
-      проведении мероприятий по борьбе с деградацией и опустыниванием пастбищ;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кормоемкости пастбищ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
-[...15 lines deleted...]
-      кормоемкости пастбищ;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      состоянии объектов пастбищной инфраструктуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:bookmarkStart w:name="z157" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       96) осуществление представления на согласование в государственные органы, указанные в части второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 120 Земельного кодекса, материалов по вопросам предоставления и изъятия земельных участков для нужд обороны и национальной безопасности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97) осуществление координации и руководства деятельностью районных, городских (областного значения) исполнительных органов в части использования и охраны земельных ресурсов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
-[...15 lines deleted...]
-      97) осуществление координации и руководства деятельностью районных, городских (областного значения) исполнительных органов в части использования и охраны земельных ресурсов;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98) рассмотрение обращений, сообщений, откликов, предложений, запросов по земельным вопросам, вопросам сельского хозяйства и ветеринарии, жалоб на нижестоящие акиматы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
-[...15 lines deleted...]
-      98) рассмотрение обращений, сообщений, откликов, предложений, запросов по земельным вопросам, вопросам сельского хозяйства и ветеринарии, жалоб на нижестоящие акиматы;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99) утверждение земельно-кадастрового плана;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
-[...15 lines deleted...]
-      99) утверждение земельно-кадастрового плана;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-1) разрабатывает и предлагает на утверждение перечень водоемов местного значения для ведения рыбного хозяйства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-2) в соответствии с критериями отнесения водоемов и (или) их участков к водоемам, предназначенным для промыслового рыболовства, любительского (спортивного) рыболовства, товарного рыбоводства в озере и выращивания рыбы в садках, разрабатывает и предлагает на утверждение перечень водоемов местного значения для ведения рыбного хозяйства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:p>
-[...33 lines deleted...]
-      99-2) в соответствии с критериями отнесения водоемов и (или) их участков к водоемам, предназначенным для промыслового рыболовства, любительского (спортивного) рыболовства, товарного рыбоводства в озере и выращивания рыбы в садках, разрабатывает и предлагает на утверждение перечень водоемов местного значения для ведения рыбного хозяйства;</w:t>
+    <w:bookmarkStart w:name="z16" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-3) проводит работы по принятию решений о закреплении рыбохозяйственных водоемов и (или) их участков за пользователями животного мира в порядке, установленном законодательством Республики Казахстан, а также по установлению сервитутов для нужд рыбного хозяйства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z16" w:id="155"/>
-[...15 lines deleted...]
-      99-3) проводит работы по принятию решений о закреплении рыбохозяйственных водоемов и (или) их участков за пользователями животного мира в порядке, установленном законодательством Республики Казахстан, а также по установлению сервитутов для нужд рыбного хозяйства;</w:t>
+    <w:bookmarkStart w:name="z17" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-4) проводит работы по принятию решений об изменении статуса рыбохозяйственных водоемов и (или) их участков, закрепленных для промыслового рыболовства, на водоемы и (или) участки, предназначенные для рыбоводства (аквакультуры);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z17" w:id="156"/>
-[...15 lines deleted...]
-      99-4) проводит работы по принятию решений об изменении статуса рыбохозяйственных водоемов и (или) их участков, закрепленных для промыслового рыболовства, на водоемы и (или) участки, предназначенные для рыбоводства (аквакультуры);</w:t>
+    <w:bookmarkStart w:name="z18" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-5) организует мероприятия по оказанию помощи рыбам в случае их заболевания или угрозы массовой гибели на водоемах и (или) участках, не переданных в пользование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z18" w:id="157"/>
-[...15 lines deleted...]
-      99-5) организует мероприятия по оказанию помощи рыбам в случае их заболевания или угрозы массовой гибели на водоемах и (или) участках, не переданных в пользование;</w:t>
+    <w:bookmarkStart w:name="z19" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-6) организует деятельность по интродукции, реинтродукции и гибридизации животных (рыб), включая редкие и исчезающие виды, а также по их искусственному воспроизводству;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z19" w:id="158"/>
-[...15 lines deleted...]
-      99-6) организует деятельность по интродукции, реинтродукции и гибридизации животных (рыб), включая редкие и исчезающие виды, а также по их искусственному воспроизводству;</w:t>
+    <w:bookmarkStart w:name="z20" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-7) организует и обеспечивает охрану резервного фонда рыбохозяйственных водоемов и (или) их участков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z20" w:id="159"/>
-[...15 lines deleted...]
-      99-7) организует и обеспечивает охрану резервного фонда рыбохозяйственных водоемов и (или) их участков;</w:t>
+    <w:bookmarkStart w:name="z21" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-8) проводит паспортизацию рыбохозяйственных водоемов и (или) их участков на основе научных рекомендаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z21" w:id="160"/>
-[...15 lines deleted...]
-      99-8) проводит паспортизацию рыбохозяйственных водоемов и (или) их участков на основе научных рекомендаций;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-9) проводит работы по определению зон для рекреационного рыболовства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z22" w:id="161"/>
-[...15 lines deleted...]
-      99-9) проводит работы по определению зон для рекреационного рыболовства;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-10) определяет границы участков рыбного хозяйства, открывает и закрывает нерестилища (участки нереста);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z23" w:id="162"/>
-[...15 lines deleted...]
-      99-10) определяет границы участков рыбного хозяйства, открывает и закрывает нерестилища (участки нереста);</w:t>
+    <w:bookmarkStart w:name="z24" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-11) выдает разрешения на использование животного мира (за исключением редких и исчезающих видов) в научных целях на рыбохозяйственных водоемах, расположенных на территории двух и более областей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z24" w:id="163"/>
-[...15 lines deleted...]
-      99-11) выдает разрешения на использование животного мира (за исключением редких и исчезающих видов) в научных целях на рыбохозяйственных водоемах, расположенных на территории двух и более областей;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-12) организует и (или) обеспечивает проведение научных исследований и проектно-изыскательских работ в области охраны, воспроизводства и использования животного мира на территории области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z25" w:id="164"/>
-[...15 lines deleted...]
-      99-12) организует и (или) обеспечивает проведение научных исследований и проектно-изыскательских работ в области охраны, воспроизводства и использования животного мира на территории области;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-13) организует мелиоративный вылов рыбы в резервных водоемах и (или) их участках в случае угрозы массовой гибели рыб на основании решения территориального подразделения уполномоченного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z26" w:id="165"/>
-[...15 lines deleted...]
-      99-13) организует мелиоративный вылов рыбы в резервных водоемах и (или) их участках в случае угрозы массовой гибели рыб на основании решения территориального подразделения уполномоченного органа;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-14) субсидирует возмещение части расходов по инвестиционным вложениям в сфере аквакультуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z27" w:id="166"/>
-[...15 lines deleted...]
-      99-14) компенсирует часть затрат субъектам рыбного хозяйства при осуществлении ими инвестиционных вложений;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-15) субсидирует повышение продуктивности и качества продукции аквакультуры, а также развитие племенного рыбоводства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z28" w:id="167"/>
-[...15 lines deleted...]
-      99-15) предоставляет субсидии на повышение продуктивности и качества продукции аквакультуры (рыбоводства), а также на развитие племенного рыбоводства;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-16) субсидирует стоимость услуг по подаче воды в сфере аквакультуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99-17) субсидирует ставки вознаграждения при кредитовании, а также при лизинге на приобретение техники и технологического оборудования в сфере аквакультуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100) осуществление в интересах местного государственного управления иных полномочий, возлагаемых на местные исполнительные органы законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z161" w:id="168"/>
-[...15 lines deleted...]
-      100) осуществление в интересах местного государственного управления иных полномочий, возлагаемых на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными постановлениями акимата Атырауской области от 14.07.2025 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>148</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу со дня его первого официального опубликования); от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десятикалендарных днейпосле дня его первогоофициального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Статус, полномочия руководителя Управления</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z163" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Руководство Управлением осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z164" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z165" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Управления имеет заместителей, которые назначаются на должность и освобождаются от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z166" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Полномочия руководителя Управления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z167" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяет обязанности и полномочия своих заместителей, руководителей отделов и других работников Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z168" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принимает меры, направленные на противодействие коррупции в Управлении и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z169" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в соответствии с законодательством Республики Казахстан назначает на должность и освобождает от должности работников Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z170" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в установленном законодательством порядке налагает дисциплинарные взыскания на работников Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z171" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) подписывает акты Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z172" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) утверждает Положения о структурных подразделениях Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z173" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) представляет интересы Управления в государственных органах и иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z174" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) утверждает штатное расписание и регламент работы Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z175" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществляет соответствующие мероприятия по укреплению гендерного равенства в Управлении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z176" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в пределах своей компетенции осуществляет иные полномочия в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z177" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z178" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z179" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="169"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Имущество Управления</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z180" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z181" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Управления формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z182" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Имущество, закрепленное за Управлением, относится к коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z183" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z184" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Статус, полномочия руководителя Управления</w:t>
-[...417 lines deleted...]
-      22. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+        <w:t xml:space="preserve"> 5. Реорганизация и упразднение Управления</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z184" w:id="191"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 5. Реорганизация и упразднение Управления</w:t>
+    <w:bookmarkStart w:name="z185" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Реорганизация и упразднение Управления осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z185" w:id="192"/>
-[...15 lines deleted...]
-      23. Реорганизация и упразднение Управления осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень организаций, находящихся в ведении Управления</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z186" w:id="193"/>
-[...15 lines deleted...]
-      Перечень организаций, находящихся в ведении Управления</w:t>
+    <w:bookmarkStart w:name="z187" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Коммунальное государственное предприятие на праве хозяйственного ведения "Атырауская городская ветеринарная станция Управления сельского хозяйства и земельных отношений Атырауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z187" w:id="194"/>
-[...15 lines deleted...]
-      1. Коммунальное государственное предприятие на праве хозяйственного ведения "Атырауская городская ветеринарная станция Управления сельского хозяйства и земельных отношений Атырауской области".</w:t>
+    <w:bookmarkStart w:name="z188" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Коммунальное государственное предприятие на праве хозяйственного ведения "Жылыойская районная ветеринарная станция Управления сельского хозяйства и земельных отношений Атырауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z188" w:id="195"/>
-[...15 lines deleted...]
-      2. Коммунальное государственное предприятие на праве хозяйственного ведения "Жылыойская районная ветеринарная станция Управления сельского хозяйства и земельных отношений Атырауской области".</w:t>
+    <w:bookmarkStart w:name="z189" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Коммунальное государственное предприятие на праве хозяйственного ведения "Индерская районная ветеринарная станция Управления сельского хозяйства и земельных отношений Атырауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z189" w:id="196"/>
-[...15 lines deleted...]
-      3. Коммунальное государственное предприятие на праве хозяйственного ведения "Индерская районная ветеринарная станция Управления сельского хозяйства и земельных отношений Атырауской области".</w:t>
+    <w:bookmarkStart w:name="z190" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Коммунальное государственное предприятие на праве хозяйственного ведения "Исатайская районная ветеринарная станция Управления сельского хозяйства и земельных отношений Атырауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z190" w:id="197"/>
-[...15 lines deleted...]
-      4. Коммунальное государственное предприятие на праве хозяйственного ведения "Исатайская районная ветеринарная станция Управления сельского хозяйства и земельных отношений Атырауской области".</w:t>
+    <w:bookmarkStart w:name="z191" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Коммунальное государственное предприятие на праве хозяйственного ведения "Курмангазинская районная ветеринарная станция Управления сельского хозяйства и земельных отношений Атырауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z191" w:id="198"/>
-[...15 lines deleted...]
-      5. Коммунальное государственное предприятие на праве хозяйственного ведения "Курмангазинская районная ветеринарная станция Управления сельского хозяйства и земельных отношений Атырауской области".</w:t>
+    <w:bookmarkStart w:name="z192" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Коммунальное государственное предприятие на праве хозяйственного ведения "Кызылкогинская районная ветеринарная станция Управления сельского хозяйства и земельных отношений Атырауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z192" w:id="199"/>
-[...15 lines deleted...]
-      6. Коммунальное государственное предприятие на праве хозяйственного ведения "Кызылкогинская районная ветеринарная станция Управления сельского хозяйства и земельных отношений Атырауской области".</w:t>
+    <w:bookmarkStart w:name="z193" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Коммунальное государственное предприятие на праве хозяйственного ведения "Макатская районная ветеринарная станция Управления сельского хозяйства и земельных отношений Атырауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z193" w:id="200"/>
-[...15 lines deleted...]
-      7. Коммунальное государственное предприятие на праве хозяйственного ведения "Макатская районная ветеринарная станция Управления сельского хозяйства и земельных отношений Атырауской области".</w:t>
+    <w:bookmarkStart w:name="z194" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Коммунальное государственное предприятие на праве хозяйственного ведения "Махамбетская районная ветеринарная станция Управления сельского хозяйства и земельных отношений Атырауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z194" w:id="201"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="201"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5248,302 +5356,302 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Атырауской области от "31"</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>октября 2023 года № 212</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z196" w:id="202"/>
+    <w:bookmarkStart w:name="z196" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых постановлений акимата Атырауской области</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z197" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Постановление акимата Атырауской области от 4 июня 2009 года № 141 "О внесении дополнения в постановление акимата Атырауской области от 14 апреля 2008 года № 103 "Вопросы Управления земельных отношений Атырауской области".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z197" w:id="203"/>
-[...15 lines deleted...]
-      1. Постановление акимата Атырауской области от 4 июня 2009 года № 141 "О внесении дополнения в постановление акимата Атырауской области от 14 апреля 2008 года № 103 "Вопросы Управления земельных отношений Атырауской области".</w:t>
+    <w:bookmarkStart w:name="z198" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Постановление акимата Атырауской области от 9 декабря 2009 года № 313 "О внесении дополнения в постановление акимата Атырауской области от 14 апреля 2008 года № 103 "Вопросы Управления земельных отношений Атырауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z198" w:id="204"/>
-[...15 lines deleted...]
-      2. Постановление акимата Атырауской области от 9 декабря 2009 года № 313 "О внесении дополнения в постановление акимата Атырауской области от 14 апреля 2008 года № 103 "Вопросы Управления земельных отношений Атырауской области".</w:t>
+    <w:bookmarkStart w:name="z199" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Постановление акимата Атырауской области от 17 января 2011 года № 10 "О внесении доплонений в постановление акимата Атырауской области от 14 апреля 2008 года № 103 "Вопросы Управления земельных отношений Атырауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z199" w:id="205"/>
-[...15 lines deleted...]
-      3. Постановление акимата Атырауской области от 17 января 2011 года № 10 "О внесении доплонений в постановление акимата Атырауской области от 14 апреля 2008 года № 103 "Вопросы Управления земельных отношений Атырауской области".</w:t>
+    <w:bookmarkStart w:name="z200" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Постановление акимата Атырауской области от 28 декабря 2012 года № 429 "О внесении изменений в постановление акимата Атырауской области от 14 апреля 2008 года № 103 "Вопросы Управления земельных отношений Атырауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z200" w:id="206"/>
-[...15 lines deleted...]
-      4. Постановление акимата Атырауской области от 28 декабря 2012 года № 429 "О внесении изменений в постановление акимата Атырауской области от 14 апреля 2008 года № 103 "Вопросы Управления земельных отношений Атырауской области".</w:t>
+    <w:bookmarkStart w:name="z201" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Постановление акимата Атырауской области от 3 мая 2013 года № 166 "О внесении изменения в постановление акимата Атырауской области от 14 апреля 2008 года № 103 "Вопросы Управления земельных отношений Атырауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z201" w:id="207"/>
-[...15 lines deleted...]
-      5. Постановление акимата Атырауской области от 3 мая 2013 года № 166 "О внесении изменения в постановление акимата Атырауской области от 14 апреля 2008 года № 103 "Вопросы Управления земельных отношений Атырауской области".</w:t>
+    <w:bookmarkStart w:name="z202" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Постановление акимата Атырауской области от 11 августа 2016 года № 184 "О внесении изменений и дополнений в постановление акимата Атырауской области от 14 апреля 2008 года № 103 "Вопросы Управления земельных отношений Атырауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z202" w:id="208"/>
-[...15 lines deleted...]
-      6. Постановление акимата Атырауской области от 11 августа 2016 года № 184 "О внесении изменений и дополнений в постановление акимата Атырауской области от 14 апреля 2008 года № 103 "Вопросы Управления земельных отношений Атырауской области".</w:t>
+    <w:bookmarkStart w:name="z203" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Постановление акимата Атырауской области от 8 ноября 2016 года № 257 "О внесении изменения и дополнения в постановление акимата Атырауской области от 14 апреля 2008 года № 103 "Вопросы Управления земельных отношений Атырауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z203" w:id="209"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z204" w:id="210"/>
+    <w:bookmarkStart w:name="z204" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акимата Атырауской области от 26 мая 2022 года № 121 "О внесении изменения в постановление акимата Атырауской области от 14 апреля 2008 года № 103 "Вопросы Управления земельных отношений Атырауской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>