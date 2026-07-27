--- v0 (2025-11-07)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="111086e" w14:textId="111086e">
+    <w:p w14:paraId="1485411" w14:textId="1485411">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения о государственном учреждении "Управление культуры и развития языков Атырауской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Атырауской области от 18 июля 2023 года № 126</w:t>
+        <w:t>Постановление акимата Атырауской области от 18 июля 2023 года № 126.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1844,1302 +1844,1476 @@
         <w:t>
       20) обеспечивает проведение научно-реставрационных работ на памятниках истории и культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z66" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) предусматривает мероприятия по организации учета, сохранения, изучения, научно-реставрационных работ на памятниках истории и культуры местного значения и археологических работ в планах экономического и социального развития соответствующих территорий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
-[...15 lines deleted...]
-      22) согласовывает лицензирование деятельности по осуществлению научно-реставрационных работ на памятниках истории и культуры и (или) археологических работ;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22) исключен постановлением акимата Атырауской области от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) по согласованию с уполномоченным органом при разработке и утверждении градостроительных проектов обеспечивает выполнение мероприятий по выявлению, изучению, сохранению памятников истории и культуры всех категорий, составление историко-архитектурных опорных планов и карт-схем соответствующей местности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
-[...15 lines deleted...]
-      23) по согласованию с уполномоченным органом при разработке и утверждении градостроительных проектов обеспечивает выполнение мероприятий по выявлению, изучению, сохранению памятников истории и культуры всех категорий, составление историко-архитектурных опорных планов и карт-схем соответствующей местности;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) ведет работу по внесению в генеральные планы соответствующих населенных пунктов историко-архитектурных опорных планов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
-[...15 lines deleted...]
-      24) ведет работу по внесению в генеральные планы соответствующих населенных пунктов историко-архитектурных опорных планов;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) оформляет и выдает охранные обязательства, контролирует их выполнение собственниками и пользователями памятников истории и культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
-[...15 lines deleted...]
-      25) оформляет и выдает охранные обязательства, контролирует их выполнение собственниками и пользователями памятников истории и культуры;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) ведет работу по установлению сооружений монументального искусства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
-[...15 lines deleted...]
-      26) ведет работу по установлению сооружений монументального искусства;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) ведет работу по установлению мемориальных досок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
-[...15 lines deleted...]
-      27) ведет работу по установлению мемориальных досок;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) рассматривает и согласовывает научно-проектную документацию научно-реставрационных работ, планируемых на памятниках истории и культуры местного значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
-[...15 lines deleted...]
-      28) рассматривает и согласовывает научно-проектную документацию научно-реставрационных работ, планируемых на памятниках истории и культуры местного значения;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) обеспечивает по согласованию с уполномоченным органом признание объектов историко-культурного наследия памятниками истории и культуры местного значения и включение их в Государственный список памятников истории и культуры местного значения на основании заключения историко-культурной экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
-[...15 lines deleted...]
-      29) обеспечивает по согласованию с уполномоченным органом признание объектов историко-культурного наследия памятниками истории и культуры местного значения и включение их в Государственный список памятников истории и культуры местного значения на основании заключения историко-культурной экспертизы;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) организует работы по лишению памятника истории и культуры местного значения его статуса и исключению его из Государственного списка памятников истории и культуры местного значения на основании заключения историко-культурной экспертизы по согласованию с уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
-[...15 lines deleted...]
-      30) организует работы по лишению памятника истории и культуры местного значения его статуса и исключению его из Государственного списка памятников истории и культуры местного значения на основании заключения историко-культурной экспертизы по согласованию с уполномоченным органом;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30-1) Рассмотрение дел об административных правонарушениях и применение административных взысканий, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом Республики Казахстан об административных правонарушениях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, в случаях нарушения требований законодательства Республики Казахстан в сфере охраны и использования объектов историко-культурного наследия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) осуществляет государственный контроль за соблюдением законодательства Республики Казахстан о языках территориальными подразделениями центральных государственных органов и их ведомств, местными исполнительными органами области, района, города областного значения и аппаратами акима села, поселка, сельского округа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z76" w:id="68"/>
-[...15 lines deleted...]
-      31) осуществляет государственный контроль за соблюдением законодательства Республики Казахстан о языках территориальными подразделениями центральных государственных органов и их ведомств, местными исполнительными органами области, района, города областного значения и аппаратами акима села, поселка, сельского округа;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      32) исключен постановлением акимата Атырауской области от 13.02.2025 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) осуществляет комплекс мер областного значения, направленных на развитие государственного и других языков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) обеспечивает деятельность областной ономастической комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-1) обеспечение работы по внесению в уполномоченный орган в области развития языков аналитической сводной информации о ходе выполнения Концепции развития языковой политики в Республике Казахстан на 2023-2029 годы по итогам года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-2) организация мероприятий по профилактике языковой дискриминации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z13" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-3) организация проведения социологического и аналитического исследования по вопросам языковой политики Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z14" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-4) организация конференций, семинаров, круглых столов с общественными организациями в целях расширения сферы применения государственного языка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z15" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-5) проведение разъяснительной работы и оказание методической помощи государственным учреждениям, субъектам предпринимательства, квазигосударственному сектору в целях обеспечения выполнения требований языкового законодательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z16" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-6) проведение мероприятий по актуальным проблемам развития и создания языковой среды в рамках празднования Дня языков народа Казахстана и их пропаганда в СМИ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z17" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-7) организация мероприятий, связанных с повышением авторитета государственного языка, расширением сфер его применения (фестивали, встречи, акции и т.д.), совершенствованием языковой культуры (притчи о языке, пословицы, заповеди легендарных людей и т.д.);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z18" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-8) оказание методической и организационной поддержки представителям казахской диаспоры за рубежом в изучении родного языка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z19" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-9) реализация мероприятий по повышению интеграции с этнокультурными объединениями и общественными организациями по вопросам создания условий для обучения родным языкам этносов, формированию языковой среды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z20" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-10) мониторинг долевого объема делопроизводства на государственном языке в общем документообороте в государственных органах и национальных компаниях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z21" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-11) мониторинг официальных интернет-ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z22" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-12) проведение массовых культурных, спортивных и иных общественных мероприятий с обеспечением широкого использования государственного языка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z23" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-13) обеспечение работы информационной системы "Адресный регистр" государственной базы данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z24" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-14) разработка предложений к республиканскому списку "Исторических личностей";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z25" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-15) проведение информационно-разъяснительной работы о порядке записи и размещения уличных аншлагов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z26" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-16) формирование соответствующей Дорожной карты на 2024-2028 годы, требующей наименования, переименования, уточнения и изменения транскрипции административно-территориальных единиц, населенных пунктов и их составных частей, объектов, находящихся в государственной собственности, не вызывающих противоречивого мнения в обществе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z27" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34-17) обеспечение соблюдения принципов открытости в упорядочении ономастических наименований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z80" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      32) исключен постановлением акимата Атырауской области от 13.02.2025 № </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными постановлениями акимата Атырауской области от 06.09.2024 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>203</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 13.02.2025 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
-[...393 lines deleted...]
-      35) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Статус, полномочия руководителя Управления</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z82" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Руководство Управлением осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z83" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z84" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Управления имеет заместителя, который назначается на должность и освобождаются от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z85" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Полномочия руководителя Управления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z86" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) руководит деятельностью Управления и обеспечивает выполнение возложенных на него задач;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z87" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) представляет интересы Управления в государственных органах и других организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z88" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определяет обязанности и полномочия своего заместителя и работников Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z89" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в соответствии с законодательством Республики Казахстан назначает на должность и освобождает от должности работников Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z90" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) утверждает положения о структурных подразделениях Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z91" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в установленном законодательстве порядке поощряет и налагает дисциплинарные взыскания на сотрудников Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z92" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) принимает необходимые меры, направленные на противодействие коррупции в Управлении и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z93" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в пределах своей компетенции издает приказы, принимает решения по другим вопросам, относящимся к его компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z94" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) в соответствии с законодательством назначает, а также освобождает руководителей государственных учреждении и предприятий, для которых Управление является органом государственного управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z95" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z96" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Руководитель определяет полномочия своего заместителя в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z97" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Имущество Управления</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z98" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z99" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Управления формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z100" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Национальный Банк Республики Казахстан от имени Республики Казахстан самостоятельно осуществляет права владения, пользования и распоряжения закрепленным за ним имуществом, находящимся на его балансе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z101" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Имущество, закрепленное за Управлением, относится к коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z102" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z103" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Реорганизация и упразднение Управления</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z104" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Реорганизация и упразднение Управления осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z123" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень государственных учреждений, находящихся в ведении Управления</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z106" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Коммунальное государственное учреждение "Атырауская областная центральная научная универсальная библиотека имени Ғабдола Сланова Управления культуры и развития языков Атырауской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными постановлениями акимата Атырауской области от 06.09.2024 № </w:t>
-[...9 lines deleted...]
-        <w:t>203</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции постановления акимата Атырауской области от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования); от 13.02.2025 № </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="88"/>
-[...508 lines deleted...]
-    <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z107" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коммунальное государственное учреждение "Областная детская библиотека Управления культуры и развития языков Атырауской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z108" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3161,62 +3335,60 @@
     <w:bookmarkStart w:name="z109" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Коммунальное государственное учреждение "Учебно-методический центр "Тіл" Управления культуры и развития языков Атырауской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z110" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      Перечень организаций, находящихся в ведении Управления</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Управления</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z111" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коммунальное государственное казенное предприятие "Академический оркестр казахских народных инструментов имени Дины Нурпеисовой Управления культуры и развития языков Атырауской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z112" w:id="118"/>
     <w:p>
@@ -3372,108 +3544,190 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Коммунальное государственное казенное предприятие "Макатский историко-краеведческий музей Управления культуры и развития языков Атырауской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z120" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Коммунальное государственное казенное предприятие "Атамура" Управления культуры и развития языков Атырауской области".</w:t>
+      10. Коммунальное государственное казенное предприятие "Атамура" Управления культуры и развития языков Атырауской области";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z124" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Коммунальное государственное казенное предприятие "Атырауский МолодҰжный театр Управления культуры и развития языков Атырауской области".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Перечень дополнен пунктом 11 в соответствии с постановлением акимата Атырауской области от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 92</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3799,31 +4053,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>