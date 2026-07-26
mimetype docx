--- v0 (2025-10-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a50e87a" w14:textId="a50e87a">
+    <w:p w14:paraId="6c3e1f3" w14:textId="6c3e1f3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Об утверждении Правил создания, содержания и защиты зеленых насаждений населенных пунктов по Атырауской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Атырауского областного маслихата от 11 декабря 2023 года № 68-VIII</w:t>
+        <w:t>Решение Атырауского областного маслихата от 11 декабря 2023 года № 68-VIII.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2302,1889 +2302,2419 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В малых городах (с численностью населения до 50 тысяч жителей) при отсутствии изменений, допускается переутверждение имеющегося дендрологического плана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Меры по содержанию и защите зеленых насаждений</w:t>
+        <w:t xml:space="preserve"> Глава 4. Меры по созданию, содержанию и защите зеленых насаждений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 4 – в редакции решения Атырауского областного маслихата от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 243-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Содержание зеленых насаждений включает в себя:</w:t>
+      26. Создания, содержание и защита зеленых насаждений делятся на следующие комплексы взаимосвязанных работ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      1) замена почво-грунта в посадочных ямах и траншеях, посадка зеленых насаждений и уход за ними;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) посадка деревьев, кустарников, многолетних цветов и живой изгороди (с заменой грунта при необходимости) с трехгодичным уходом за ними;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) устройство однолетних цветников и газонов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вырубка, пересадка деревьев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) компенсационная посадка деревьев с трехгодичным уходом за ними;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) содержание зеленых насаждений (уход и обслуживание зеленых насаждений);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мониторинг, инвентаризация зеленых насаждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 – в редакции решения Атырауского областного маслихата от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 243-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z235" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1. Содержание зеленых насаждений (уход и обслуживание зеленых насаждений), включает следующее:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
-[...15 lines deleted...]
-      2) рыхление почвы с устройством приствольных лунок, стрижка живой изгороди, поднятие штамба у деревьев, удаление поросли;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство приствольных лунок и их рыхление, и прополка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      побелка штамба деревьев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стрижка живой изгороди, поднятие штамба у деревьев, удаление поросли;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      покос травы, прополка сорняков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимнее укрытие зеленных насаждений (деревья, кустарники, многолетние цветы);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полив зеленых насаждений на протяжении всего вегетационного периода;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кронирование кроны деревьев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование кроны деревьев;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      омолаживающая обрезка производимое исходя из биологических особенностей древесно-кустарниковой растительности с сохранением скелетных и полускелетных частей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санитарная обрезка аварийных, сухостойных деревьев и кустарников, выкорчевка пней;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внесение удобрений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борьба с вредителями и болезнями зеленых насаждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зачистка и пломбировка дупел, обработка мест спилов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 26-1 в соответствии с решением Атырауского областного маслихата от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 243-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Содержание и защита зеленых насаждений осуществляется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
-[...15 lines deleted...]
-      3) устройство цветников, газонов, прополка сорняков, покос травы, укрытие в зимний период;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на землях общего пользования - уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
-[...15 lines deleted...]
-      4) полив зеленых насаждений на протяжении всего вегетационного периода, в жаркое и засушливое время года полив осуществляется с большей частотой;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в парках и скверах возлагается на собственников или на уполномоченное собственником лицо;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
-[...15 lines deleted...]
-      5) формирование кроны;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на территории промышленных предприятий и других объектах собственности, а также на отведенной и закрепленной территории – возлагается на собственников или пользователей этих объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
-[...15 lines deleted...]
-      6) омолаживание, производимое исходя из биологических особенностей древесно-кустарниковой растительности с сохранением скелетных и полускелетных частей;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) на территориях, отведенных под строительно-монтажные работы – возлагается на заказчика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
-[...15 lines deleted...]
-      7) внесение удобрений;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Мероприятия по омолаживанию деревьев и прореживанию густо произрастающих деревьев проводятся до начала вегетации или поздней осенью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
-[...15 lines deleted...]
-      8) борьба с вредителями и болезнями зеленых насаждений;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Пересадка зеленых насаждений осуществляется в течение года с комом земли с соблюдением необходимых мер по их сохранению, защите и интенсивного ухода. В целях эффективной приживаемости деревьев лиственных и хвойных пород их пересадку проводят в период с наступления осени до ранней весны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
-[...15 lines deleted...]
-      9) санитарная обрезка аварийных, сухостойных деревьев и кустарников, выкорчевка пней;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. При проведении работ, строительные организации выполняют следующие мероприятия, обеспечивающие сохранность расположенных на земельном участке, отведенном под застройку или производство строительных работ, зеленых насаждений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
-[...15 lines deleted...]
-      10) организация мониторинга за состоянием зеленых насаждений;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) устанавливают ограждение стройплощадок с учетом того, чтобы деревья и кустарники оставались за их пределами. Вокруг каждого дерева или группы деревьев, оставляемого на стройплощадке, сооружают индивидуальную защиту, обеспечивающую сохранение ствола и кроны дерева от повреждения. С целью сохранения древесно-кустарниковой растительности допускается частичная обрезка низких и широких крон, обвязка стволов, связывание кроны кустарников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
-[...15 lines deleted...]
-      11) зачистка и пломбировка дупел, обработка мест спилов масляной краской.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не допускается использование сохраняемых деревьев в качестве столбов для прикрепления оград, светильников и прочих предметов и нанесение повреждений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
-[...15 lines deleted...]
-      27. Содержание и защита зеленых насаждений осуществляется:</w:t>
+    <w:bookmarkStart w:name="z118" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не допускается обнажения корней деревьев и засыпания приствольных кругов землей, строительными материалами и мусором;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
-[...15 lines deleted...]
-      1) на землях общего пользования - уполномоченным органом;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при реконструкции и строительстве дорог, тротуаров и других сооружений в районе существующих зеленых насаждений не допускается изменения вертикальных отметок против существующих. В тех случаях, когда засыпка или обнажение корневой системы неизбежны, в проектах и сметах предусматривают соответствующие устройства для сохранения нормальных условий роста деревьев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
-[...15 lines deleted...]
-      2) в парках и скверах возлагается на собственников или на уполномоченное собственником лицо;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) не допускается стоянка машин на газонах, складирование строительного материала, слив горюче-смазочных материалов, нечистот;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
-[...15 lines deleted...]
-      3) на территории промышленных предприятий и других объектах собственности, а также на отведенной и закрепленной территории – возлагается на собственников или пользователей этих объектов;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) подъездные пути и места для установки подъемных кранов располагают вне зеленых насаждений и не нарушают установленные ограждения деревьев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...15 lines deleted...]
-      4) на территориях, отведенных под строительно-монтажные работы – возлагается на заказчика.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) работы подкопом в зоне корневой системы деревьев и кустарников производят ниже расположения основных скелетных корней, не повреждая корневой системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
-[...15 lines deleted...]
-      28. Мероприятия по омолаживанию деревьев и прореживанию густо произрастающих деревьев проводятся до начала вегетации или поздней осенью.</w:t>
+    <w:bookmarkStart w:name="z123" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сохраняют верхний растительный грунт на всех участках нового строительства, производят снятие его и буртование по краям строительной площадки. Забуртованный растительный грунт используется при озеленении территорий и (или) передается организации по озеленению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
-[...15 lines deleted...]
-      29. Пересадка зеленых насаждений осуществляется в течение года с комом земли с соблюдением необходимых мер по их сохранению, защите и интенсивного ухода. В целях эффективной приживаемости деревьев лиственных и хвойных пород их пересадку проводят в период с наступления осени до ранней весны.</w:t>
+    <w:bookmarkStart w:name="z124" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. При проведении работ по асфальтированию, мощению, покрытию тротуаров и проездов плиткой оставляют вокруг дерева приствольный круг диаметром не менее 1,2 метра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
-[...15 lines deleted...]
-      30. При проведении работ, строительные организации выполняют следующие мероприятия, обеспечивающие сохранность расположенных на земельном участке, отведенном под застройку или производство строительных работ, зеленых насаждений:</w:t>
+    <w:bookmarkStart w:name="z125" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. План работ уполномоченного органа по озеленению территорий населенного пункта</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
-[...15 lines deleted...]
-      1) устанавливают ограждение стройплощадок с учетом того, чтобы деревья и кустарники оставались за их пределами. Вокруг каждого дерева или группы деревьев, оставляемого на стройплощадке, сооружают индивидуальную защиту, обеспечивающую сохранение ствола и кроны дерева от повреждения. С целью сохранения древесно-кустарниковой растительности допускается частичная обрезка низких и широких крон, обвязка стволов, связывание кроны кустарников;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Озеленение, посадка зеленых насаждений на территориях общего пользования может производиться за счет средств разных уровней бюджета, а также за счет иных источников финансирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
-[...15 lines deleted...]
-      2) не допускается использование сохраняемых деревьев в качестве столбов для прикрепления оград, светильников и прочих предметов и нанесение повреждений;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Для проведения озеленительных работ на территориях общего пользования уполномоченный орган подготавливает дефектный акт на один из видов и/или одновременно видов нижеследующих работ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
-[...15 lines deleted...]
-      3) не допускается обнажения корней деревьев и засыпания приствольных кругов землей, строительными материалами и мусором;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определение объема по вырубке предполагаемого сухостоя с указанием адреса (месторасположения), вида зеленого насаждения, его характеристик (диаметр ствола, высота, состояние и другое);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
-[...15 lines deleted...]
-      4) при реконструкции и строительстве дорог, тротуаров и других сооружений в районе существующих зеленых насаждений не допускается изменения вертикальных отметок против существующих. В тех случаях, когда засыпка или обнажение корневой системы неизбежны, в проектах и сметах предусматривают соответствующие устройства для сохранения нормальных условий роста деревьев;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определение объема, планируемого на конкретном участке посадки новых зеленых насаждений (вид и наименование зеленого насаждения, сроки посадки);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
-[...15 lines deleted...]
-      5) не допускается стоянка машин на газонах, складирование строительного материала, слив горюче-смазочных материалов, нечистот;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определение плана участка, где будут расположены компенсационные зеленые насаждения с определением вида и его характеристик, сроков посадки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...15 lines deleted...]
-      6) подъездные пути и места для установки подъемных кранов располагают вне зеленых насаждений и не нарушают установленные ограждения деревьев;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) определение объема выкорчовки пней с указанием месторасположения, объема (количества).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...15 lines deleted...]
-      7) работы подкопом в зоне корневой системы деревьев и кустарников производят ниже расположения основных скелетных корней, не повреждая корневой системы;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Уполномоченный орган составляет калькуляцию затрат для определения объема работ с целью реализации дефектного акта произвольной формы, с определением стоимости затрат на закуп зеленых насаждений, их транспортировку, затраты на удобрения, полив, подвоз грунта, механизацию и рабочую силу, а также на последующий уход для приживаемости вновь посаженного зеленого насаждения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
-[...15 lines deleted...]
-      8) сохраняют верхний растительный грунт на всех участках нового строительства, производят снятие его и буртование по краям строительной площадки. Забуртованный растительный грунт используется при озеленении территорий и (или) передается организации по озеленению.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. При производстве работ по кронированию зеленых насаждений и/или вырубке сухостоя затрагивающие инженерные сети (электроснабжение, освещение, водоснабжение, теплоснабжение) не менее чем за три рабочих дня производится согласование сроков выполнение работ с собственниками инженерных сетей и оповещается население, предприятия и организации посредством средств массовой информации, социальных сетей или мобильной связи о предполагаемых работах на участке с указанием времени и продолжительности работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
-[...15 lines deleted...]
-      31. При проведении работ по асфальтированию, мощению, покрытию тротуаров и проездов плиткой оставляют вокруг дерева приствольный круг диаметром не менее 1,2 метра.</w:t>
+    <w:bookmarkStart w:name="z134" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Порядок вырубки деревьев</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkStart w:name="z135" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      36. В случае невозможности сохранения зеленых насаждений на участках, отводимых под строительство или производство других работ, если существующие зеленые насаждения составляют угрозу для других сооружений, включая здания жилой застройки, производится вырубка деревьев по разрешению уполномоченного органа в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом о разрешениях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z136" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Вырубка деревьев осуществляется в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z137" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечения условий для осуществления строительной деятельности, строительно-монтажных работ, предусмотренных утвержденной и согласованной градостроительной документацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z138" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обслуживания объектов инженерного благоустройства, реконструкции и устройстве инженерных сетей, подземных и надземных коммуникаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z139" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ликвидации аварийных и чрезвычайных ситуаций, в том числе на объектах инженерного благоустройства и инженерных сетей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z140" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) благоустройства территории существующих объектов и приведения в эстетический вид, необходимости улучшения качественного и видового состава зеленых насаждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z141" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) санитарной вырубки деревьев, создающих угрозу безопасности здоровью и жизни людей, а также влекущих ущерб имуществу физическому и юридическому лицу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z142" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) произрастаний деревьев и кустарников на землях общего пользования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z143" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Вырубка деревьев производится по разрешению уполномоченного органа в соответствии с разрешительными процедурами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...181 lines deleted...]
-        <w:t xml:space="preserve"> Глава 6. Порядок вырубки деревьев</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 – в редакции решения Атырауского областного маслихата от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 243-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. В случае аварийного падения деревьев, в результате ветровала и других случаев природного характера, дорожно-транспортных происшествий, уборка упавшего дерева, своевременная очистка места падения и вывоз древесных остатков на землях общего пользования и на территориях, прилегающих к зданиям, сооружениям, многоэтажным жилым домам осуществляется организациями по озеленению обслуживающие данный участок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
-[...15 lines deleted...]
-      36. В случае невозможности сохранения зеленых насаждений на участках, отводимых под строительство или производство других работ, если существующие зеленые насаждения составляют угрозу для других сооружений, включая здания жилой застройки, производится вырубка деревьев по разрешению уполномоченного органа в соответствии с Законом о разрешениях.</w:t>
+    <w:bookmarkStart w:name="z146" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. При ликвидации аварийных и чрезвычайных ситуаций, в том числе на объектах благоустройства с инженерной инфраструктурой производится вынужденная вырубка деревьев без согласования с уполномоченным органом, в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
-[...15 lines deleted...]
-      37. Вырубка деревьев осуществляется в случаях:</w:t>
+    <w:bookmarkStart w:name="z147" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      падение деревьев, а также их ветвей представляет угрозу жизни и здоровью людей, повреждению зданий и сооружений, инженерным коммуникациям и сетям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
-[...15 lines deleted...]
-      1) обеспечения условий для осуществления строительной деятельности, строительно-монтажных работ, предусмотренных утвержденной и согласованной градостроительной документацией;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      препятствия безопасности дорожного движения, в том числе перекрывающие визуальный обзор дорожных знаков, в случае, когда дорожный знак невозможно перенести.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
-[...15 lines deleted...]
-      2) обслуживания объектов инженерного благоустройства, реконструкции и устройстве инженерных сетей, подземных и надземных коммуникаций;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Факт вынужденной вырубки деревьев устанавливается актом освидетельствования аварийно-спасательных служб, с последующим уведомлением уполномоченного органа в течение трех рабочих дней с момента вынужденной вырубки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
-[...15 lines deleted...]
-      3) ликвидации аварийных и чрезвычайных ситуаций, в том числе на объектах инженерного благоустройства и инженерных сетей;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Санитарная обрезка деревьев на землях общего пользования производится организациями по озеленению, обслуживающими данный земельный участок по письменному согласованию с уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
-[...15 lines deleted...]
-      4) благоустройства территории существующих объектов и приведения в эстетический вид, необходимости улучшения качественного и видового состава зеленых насаждений;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      43. Вырубка деревьев осуществляется по разрешению уполномоченного органа в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом о разрешениях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, с предварительным выездом специалиста уполномоченного органа на место вырубки для точного определения количественного, породного состава, состояния и месторасположения деревьев в соответствии с реестром зеленых насаждений и заполнением им акта обследования зеленых насаждений по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
-[...259 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkStart w:name="z152" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. При получении разрешения на вырубку деревьев, физическими и юридическими лицами предоставляется гарантийное письмо о компенсационной посадке взамен вырубленных деревьев, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z153" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Срубленные зеленые насаждения и порубочные остатки (опилки, ветки, листья, кора) складировать и хранить на месте производства работ не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z154" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Порядок посадки, пересадки и компенсационной посадки деревьев</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z155" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Компенсационными посадками являются посадки зеленых насаждений на участке удаления (вырубки) либо на участках, определенных дендрологическим планом (планом озеленения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z156" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Компенсационные посадки производятся за счет средств физических и (или) юридических лиц, в интересах которых совершено удаление (вырубка) зеленых насаждений либо по вине которых произошли повреждение или гибель этих насаждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z157" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Физические и (или) юридические лица, в интересах которых совершено удаление (вырубка) зеленых насаждений либо по вине которых произошли повреждение или гибель этих насаждений обеспечивают уход за компенсационными посадками:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z158" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за деревьями и кустарниками: хвойных пород – в течение трех лет, лиственных пород – в течение двух лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z159" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      травянистыми растениями – в течение вегетационного сезона одного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z160" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      48. В случае гибели компенсационной посадки до истечения срока ухода, указанного в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 47</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, физические и (или) юридические лица проводят повторную посадку зеленых насаждений и уход за ними.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z161" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Физические и юридические лица после осуществления высадки зеленых насаждений за счет собственных средств, передают данные о выполненных мероприятиях уполномоченному органу, а уполномоченный орган принимает зеленые насаждения и вносит их в реестр по учету зеленых насаждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z162" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Деревья, подлежащие пересадке в соответствии с материалами инвентаризации и лесопатологического обследования зеленых насаждений, пересаживаются на участки в соответствии с письменным указанием уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z163" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. При пересадке деревьев физическими и юридическими лицами, компенсационная посадка не производится.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
-[...217 lines deleted...]
-    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:bookmarkStart w:name="z164" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. В случае если пересадка привела к гибели деревьев, устанавливается десятикратный размер компенсации, в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z165" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Восстановление деревьев производится на специальных участках согласно плану компенсационной посадки города и населенного пункта, при необходимости с заменой грунта на плодородную почву.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z166" w:id="160"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z166" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. При получении разрешения на вырубку деревьев производится компенсационная посадка восстанавливаемых деревьев в десятикратном размере за счет средств граждан и юридических лиц, в интересах которых был произведена вырубка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z167" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Компенсационная посадка и дальнейшая работа по уходу и содержанию на землях общего пользования проводятся организациями по озеленению, имеющие в своем штате специалистов в области озеленения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z168" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При компенсационной посадке не допускается использование однолетних саженцев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z169" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Компенсационные посадки осуществляются в следующих размерах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z170" w:id="164"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z170" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) при вырубке зеленых насаждений по разрешению местного исполнительного органа в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях", а также их гибели на территории, прилегающей к зданиям, сооружениям, находящимся в собственности или пользовании физических и (или) юридических лиц, – в десятикратном размере;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z171" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при незаконном удалении (вырубке) зеленых насаждений либо их повреждении, приведшем к их гибели, – в пятидесятикратном размере.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z172" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      57. В случае незаконного удаления (вырубки) зеленых насаждений, включенных в Перечень редких и находящихся под угрозой исчезновения видов растений и животных, утвержденного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 31 октября 2006 года № 1034, – в стократном размере.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 – в редакции решения Атырауского областного маслихата от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 243-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z173" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      58. Размер вреда, причиненного растительному миру, предусмотренный Базовыми ставками для исчисления размеров вреда, причиненного нарушением законодательства Республики Казахстан в области охраны, защиты, восстановления и использования растительного мира, утвержденного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра экологии и природных ресурсов Республики Казахстан от 23 февраля 2023 года № 61 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 31997), исчисляется территориальным подразделениям ведомства уполномоченного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 58 – в редакции решения Атырауского областного маслихата от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 243-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Компенсационная посадка деревьев производится путем посадки саженцев лиственных пород высотой не менее 2,5 метров с комом или хвойных пород высотой не менее 2 метра с комом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z175" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диаметр ствола от верхней корневой системы саженцев не менее 3 сантиметров, на высоте 1,3 метра стволовой части.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z176" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Компенсационная посадка при вырубке деревьев по разрешению уполномоченного органа и (или) при незаконной вырубке, уничтожении или повреждении деревьев производится на территории в радиусе 1 километра от места вырубки, уничтожении или повреждении деревьев на участке указанным уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z177" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии свободного места для компенсационной посадки в радиусе 1 километра от места вырубки, территория компенсационной посадки указывается уполномоченным органом в письменном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z178" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. При вынужденной вырубке деревьев компенсационная посадка производится на землях общего пользования с привлечением организации по озеленению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z179" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Компенсационная посадка деревьев осуществляется в соответствии с дендрологическим планом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z180" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. В случае механического повреждения или уничтожения зеленых насаждений, произрастающих на землях общего пользования и на частных территориях в результате дорожно-транспортного происшествия, виновной стороной производится компенсационная посадка в пятикратном размере поврежденных или уничтоженных зеленых насаждений путем высадки саженцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z181" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. После завершения работ по компенсационной посадке деревьев физические и юридические лица в течение одного месяца информируют в письменном виде уполномоченный орган об исполнении работ согласно плану компенсационной посадки.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z171" w:id="165"/>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z182" w:id="176"/>
+    <w:bookmarkStart w:name="z182" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. В соответствии с гарантийным письмом физические и юридические лица в течение трех лет (период приживаемости саженца дерева) с момента компенсационной посадки проводят мероприятия по содержанию и защите саженцев, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4259,131 +4789,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 26 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z183" w:id="177"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z183" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. По истечении трех лет, физические и юридические лица, осуществившие компенсационную посадку, составляют совместно с уполномоченным органом акт приживаемости зеленых насаждений, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и передают на баланс местного исполнительного органа соответствующей административно-территориальной единицы для дальнейшего содержания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z184" w:id="178"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z184" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. Уполномоченным органом прижившиеся деревья включаются в реестр зеленых насаждений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z185" w:id="179"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z185" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. В случае гибели высаженных саженцев при компенсационной посадке, лица, в интересах которых была произведена вырубка производят повторную посадку зеленых насаждений и обеспечивают дальнейшие мероприятия по содержанию и защите за ними в течение трех лет (период приживаемости саженца дерева), с момента проведения повторной посадки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4553,108 +5083,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z225" w:id="180"/>
+    <w:bookmarkStart w:name="z225" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр зеленых насаждений на 1 января ____ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z194" w:id="181"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z194" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Распределение площади объектов (участков) зеленых насаждений по категориям земель, типам растительности и функциональному назначению Город/населенный пункт Ответственный владелец: _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z226" w:id="182"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z226" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Реестр зеленых насаждений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="878"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
         <w:gridCol w:w="879"/>
@@ -4706,70 +5236,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z195" w:id="183"/>
+          <w:bookmarkStart w:name="z195" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № п/п инвентарный/</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="183"/>
+          <w:bookmarkEnd w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № паспорта зеленого насаждения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6148,68 +6678,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="184"/>
+    <w:bookmarkStart w:name="z227" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт обследования зеленых насаждений "___" ___________ 20__года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -8880,70 +9410,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z204" w:id="185"/>
+    <w:bookmarkStart w:name="z204" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -11173,90 +11703,90 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="186"/>
+    <w:bookmarkStart w:name="z205" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Настоящий акт составлен в _______экземплярах. Примечание: Акт обследования не является документом, дающим разрешение на вырубку или пересадку зеленых насаждений. Представитель физического или юридического лица _____________________________________ подпись (Ф.И.О) (печать при наличии) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z228" w:id="187"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z228" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное лицо уполномоченного органа _____________________________________ подпись (Ф.И.О) (печать при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11491,108 +12021,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Руководителю местного исполнительного органа (области, района, города областного значения) ___________________________ (Фамилия, имя, отчество (при его наличии) наименование государственного органа) от _________________________ (Фамилия, имя, отчество (при его наличии) для физического лица/наименование организации для юридических лиц и (или) по доверенности) (ИИН/БИН) Адрес ______________________ (юридический адрес или место проживания) контакты ___________________ (электронный адрес, телефон)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z229" w:id="188"/>
+    <w:bookmarkStart w:name="z229" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гарантийное письмо</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z215" w:id="189"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z215" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       _________________________________________________________________________ (наименование физического или юридического лица) гарантирует произвести компенсационную посадку деревьев в количестве ____штук,___________ породы в течение шести месяцев с момента получения разрешения на вырубку деревьев, взамен деревьев в количестве _______ штук, _________ породы, которые будут вырублены для ____________________________________по адресу: (указывается причина) ______________________________________________________согласно акту обследования зеленых насаждений от " " 20 года. В случае гибели высаженных саженцев, гарантирует произвести повторную посадку. В течение трех лет с момента компенсационной посадки, гарантирует, проводить мероприятий по содержанию и защите саженцев, в соответствии с подпунктами 4), 5), 6), 7) и 8) пункта 26 Правил содержания и защиты зеленых насаждений и по истечению трех лет передать их на баланс местного исполнительного органа на основании акта приживаемости деревьев. __________________________________________________________________ (наименование физического или юридического лица) осведомлено, что за нарушение правил содержания и защиты зеленых насаждений будет нести ответственность в соответствии со статьями 381-1 и 386 Кодекса Республики Казахстан об административных правонарушениях </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z230" w:id="190"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z230" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата: "___" ____________ 20__ года ____________________________________________________________________ ФИО и подпись руководителя (печать при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11762,86 +12292,86 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z231" w:id="191"/>
+    <w:bookmarkStart w:name="z231" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт приживаемости зеленых насаждений "___" _________ 20___ года </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z232" w:id="192"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z232" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Адрес посаженных зеленых насаждений: _________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -13341,144 +13871,144 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z224" w:id="193"/>
+    <w:bookmarkStart w:name="z224" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Представитель физического или юридического лица ________________________________ подпись (Ф.И.О) (печать при наличии) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z233" w:id="194"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z233" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное лицо уполномоченного органа _____________________________________ подпись (Ф.И.О) (печать при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13804,31 +14334,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>