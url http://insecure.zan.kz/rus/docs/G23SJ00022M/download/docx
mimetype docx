--- v0 (2025-11-10)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b049389" w14:textId="b049389">
+    <w:p w14:paraId="336c81c" w14:textId="336c81c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении положения коммунального государственного учреждения "Аппарат маслихата Мамлютского района Северо-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Мамлютского района Северо-Казахстанской области от 7 апреля 2023 года № 2/2</w:t>
+        <w:t>Решение маслихата Мамлютского района Северо-Казахстанской области от 7 апреля 2023 года № 2/2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -802,1618 +802,2503 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 7 апреля 2023 года № 2/2</w:t>
+              <w:t>от 7 апреля 2023 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 2/2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkStart w:name="z22" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение коммунального государственного учреждения "Аппарат маслихата Мамлютского района Северо-Казахстанской области"</w:t>
+        <w:t xml:space="preserve"> Положение о коммунальном государственном учреждении "Аппарат маслихата Мамлютского района Северо-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkStart w:name="z121" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Положение в редакции решения маслихата Мамлютского района Северо-Казахстанской области от 10.09.2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 62/3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z23" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z24" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Коммунальное государственное учреждение "Аппарат маслихата Мамлютского района Северо-Казахстанской области" (далее – Аппарат маслихата) является государственным органом Республики Казахстан, обеспечивающим деятельность маслихата Мамлютского района Северо-Казахстанской области (далее – районный маслихат), его органов и депутатов. </w:t>
-[...19 lines deleted...]
-      2. Аппарат маслихата не имеет ведомств.</w:t>
+      1. Коммунальное государственное учреждение "Аппарат маслихата Мамлютского района Северо-Казахстанской области" (далее - Аппарат маслихата района) является государственным органом Республики Казахстан, осуществляющим организационное, правовое, материально-техническое и иное обеспечение маслихата Мамлютского района Северо-Казахстанской области и его органов, оказывающим помощь депутатам в осуществлении их полномочий. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
-[...15 lines deleted...]
-      3. Аппарат маслихата осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Аппарат маслихата района не имеет ведомств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
-[...15 lines deleted...]
-      4. Аппарат маслихата является юридическим лицом в организационно-правовой форме коммунального государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Аппарат маслихата района осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, Законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
-[...15 lines deleted...]
-      5 Аппарат маслихата вступает в гражданско-правовые отношения от собственного имени.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Аппарат маслихата района является юридическим лицом в организационно-правовой форме коммунального государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
-[...15 lines deleted...]
-      6. Аппарат маслихата имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Аппарат маслихата района вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
-[...15 lines deleted...]
-      7. Аппарат маслихата по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые распоряжениями председателя районного маслихата и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Аппарат маслихата района имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Аппарат маслихата района по вопросам своей компетенции в установленном законодательством Республики Казахстан порядке принимает решения, оформляемые распоряжениями председателя маслихата, приказами руководителя Аппарата маслихата района, которые принимаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Структура и лимит штатной численности Аппарата маслихата утверждается в соответствии с действующим законодательством Республики Казахстан. </w:t>
-[...19 lines deleted...]
-      9. Местонахождение юридического лица: индекс 150900, Республика Казахстан, Северо-Казахстанская область, Мамлютский район, город Мамлютка, улица А. Кунанбаева, дом № 5.</w:t>
+      8. Структура и лимит штатной численности Аппарата маслихата района утверждаются решением маслихата района, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
-[...15 lines deleted...]
-      10. Настоящее Положение является учредительным документом Аппарата маслихата.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Местонахождение юридического лица: индекс 150900, Республика Казахстан, Северо-Казахстанская область, Мамлютский район, город Мамлютка, улица А. Кунанбаева, дом № 5. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Финансирование деятельности Аппарата маслихата осуществляется из местного бюджета. </w:t>
+      Режим работы Аппарата маслихата района: устанавливается пятидневная рабочая неделя с двумя выходными днями суббота и воскресенье, продолжительность рабочего времени не превышает 40 часов в неделю, продолжительность рабочего дня 8 часов, с 08:30 часов до 18:00 часов, перерыв рабочего дня с 13:00 часов до 14:30 часов. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее положение является учредительным документом Аппарата маслихата района.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Аппарата маслихата района осуществляется из местного бюджета в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Аппарату маслихата района запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Аппарата маслихата района.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Внесение изменений и дополнений в Положение Аппарата маслихата производится в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи, полномочия и функции коммунального государственного учреждения "Аппарат маслихата Мамлютского района Северо-Казахстанской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение организационной и сессионной деятельности маслихата района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказание помощи депутатам в осуществлении их полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение принятия на сессиях маслихата района нормативных правовых актов, предусматривающих сокращение местных бюджетов доходов или увеличение местных бюджетных расходов, а также нормативных правовых актов касающихся прав, свобод и обязанностей граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z43" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) нормативное правовое обеспечение реализации государственных функций, регистрация и ведение анализа исполнения нормативных правовых актов, принимаемых маслихатом района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z44" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. Аппарату маслихата запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Аппарата маслихата. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z30" w:id="20"/>
+      5) обеспечение информированности населения о деятельности маслихата района в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О доступе к информации";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z45" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) материально-техническое обеспечение деятельности депутатов маслихата района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z46" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление организационного обеспечения деятельности Общественного совета в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об общественных советах";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечение направлений предложений на повышение квалификации депутатов маслихата района, связанных с осуществлением депутатских полномочий, и планирование расходов на повышение квалификации депутатов маслихата района.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Полномочия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      запрашивать в установленном порядке от государственных органов и должностных лиц, иных организаций информацию, справки, отчеты, проекты решений, сведения о публикации в средствах массовой информации проектов нормативно-правовых актов, заключения научных экспертиз и экспертных советов, необходимые для согласования по проектам решений маслихата района и иную документацию по вопросам повестки дня сессий и заседаний постоянных (временных) комиссий; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z51" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      привлекать работников государственных органов и иных организаций для участия в подготовке вопросов, вносимых на рассмотрение сессии маслихата района и его постоянные комиссии, создавать временные рабочие группы для выработки соответствующих решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z52" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направлять депутатские запросы, предложения, отклики, сообщения, жалобы в государственные органы и организации в целях обеспечения своевременности рассмотрения и реализации запросов депутатов и депутатских предложений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять контроль за исполнением принятых решений, а также требований законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z54" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контролировать сроки и результаты рассмотрения обращений юридических и физических лиц, поступивших в маслихат района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z55" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пользоваться информационными базами данных органов государственного управления, архивов, научных учреждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать надлежащее соблюдение Регламента маслихата Мамлютского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не допускать принятия решений, не соответствующих законодательству Республики Казахстан, оказывать консультативно-методическую помощь, информационную, организационно-техническую и иную помощь государственным органам и должностным лицам по вопросам входящих в компетенцию маслихата района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать соблюдение прав и законных интересов граждан в пределах компетенции маслихата района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять обязанности, предусмотренные в соответствии с Бюджетным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, Трудовым </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственной службе Республики Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных закупках", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О правовых актах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организационно-документационное, правовое, информационное, материально-техническое обеспечение деятельности маслихата района, его постоянных комиссий, временных рабочих органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) оказание содействия депутатам маслихата в осуществлении ими своих полномочий в соответствии с Регламентом работы маслихата, обеспечение их необходимой информацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) организационно-техническое обеспечение подготовки и проведения сессий маслихата района, в соответствии с Законами Республики Казахстан "О местном государственном управлении и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>самоуправлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в Республике Казахстан" и "О доступе к </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>информации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) сбор, анализ информации, отчетов руководителей исполнительных органов, акимов сельских округов, подготовка справок о результатах их деятельности перед депутатами маслихата района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) формирование протоколов и материалов сессий маслихата района и других заседаний;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществление подготовки и проведения заседаний постоянных комиссий, публичных слушаний, "круглых столов", рабочих поездок и выездных заседаний; анализировать, обобщать и своевременно представлять членам постоянных комиссий материалы по существу рассматриваемых вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) оказание содействия депутатам маслихата в осуществлении их полномочий, оказания консультативной и методической помощи, осуществление контроля за своевременностью рассмотрения запросов, предложений и замечаний депутатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечение публикации деятельности маслихата района и Аппарата маслихата в периодических печатных изданиях или интернет-ресурсе (сайте аппарата маслихата района, Facebook);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обеспечивание своевременного и надлежащего оформления и рассылки актов маслихата района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществление контроля за исполнением решений маслихата, постановлений постоянных комиссий и распоряжений председателя маслихата, определяющих законодательную деятельность маслихата района в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) привлечение в установленном порядке работников отделов акимата, аппаратов акимов сельского округа для разработки проектов нормативных правовых актов и иных документов государственного органа по правовым вопросам, а также приведение нормативных правовых актов в соответствие в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О правовых актах";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) участие в разработки и осуществление проведения юридической экспертизы нормативных правовых актов маслихата района, а также направление их на государственную регистрацию в органы юстиции в случаях, предусмотренных действующим законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) в случаях предусмотренных законодательством Республики Казахстан, обеспечение опубликования решений маслихата района в Эталонном контрольном банке нормативных правовых актов Республики Казахстан, средствах массовой информации; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осуществление правового мониторинга нормативных правовых актов маслихата района в порядке, установленном законодательством Республики Казахстан, ведение электронного Регистра нормативных правовых актов, принятых маслихатом района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предоставление в органы юстиции отчеты по принятым решениям маслихата района и проведения мониторинга нормативных правовых актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) проведение кадровой работы в соответствии с требованиями </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О государственной службе Республики Казахстан", Трудового </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодекса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан и иных законодательных актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) осуществление организации проведения конкурсов на занятие вакантных административных государственных должностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) осуществление документационного обеспечения, в том числе путем организации надлежащего документооборота, внедрения и развития информационных технологий; контроля за соблюдением правил делопроизводства и расширения сферы применения государственного языка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) осуществление приема, регистрации и учета обращений физических и юридических лиц, организация личного приема физических лиц и представителей юридических лиц председателем маслихата района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) осуществление контроля за рассмотрением обращений физических и юридических лиц, направленных государственным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) обеспечение своевременного предоставления отчетности по вопросам работы с обращениями физических и юридических лиц по аппарату маслихата района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) организация работы со служебной информацией ограниченного распространения "Для служебного пользования" (ДСП);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) осуществление своевременной регистрации, хранения и подготовки документов для передачи в архив, обеспечивание ведения ИС "Единый электронный архив документов";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) выполнение процедуры организации и проведения государственных закупок в соответствии с законодательством о государственных закупках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) определение расходов на обеспечение деятельности маслихата района, возмещение командировочных расходов, обеспечение депутатов необходимыми канцелярскими принадлежностями и иными товарами для осуществления депутатской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z87" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия коммунального государственного учреждения "Аппарат маслихата Мамлютского района Северо-Казахстанской области"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя коммунального государственного учреждения "Аппарат маслихата Мамлютского района Северо-Казахстанской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z88" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководство Аппаратом маслихата района осуществляется руководителем Аппарата маслихата района, который несет персональную ответственность за выполнение возложенных на Аппарат маслихата района задач и осуществление им своих функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z89" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Задачи: </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="25"/>
+      18. Руководитель Аппарата маслихата района назначается на должность и освобождается от должности в соответствии с Законами Республики Казахстан "О местном государственном управлении и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>самоуправлении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в Республики Казахстан", "О государственной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>службе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан" и Трудовым </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z90" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Руководитель Аппарата маслихата района не имеет заместителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z91" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Полномочия руководителя Аппарата маслихата района:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z92" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) руководит деятельностью Аппарата маслихата района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z93" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организует, координирует и контролирует деятельность Аппарата маслихата района в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z94" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) назначает на государственные должности и освобождает от государственных должностей административных государственных служащих корпуса "Б" Аппарата маслихата района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z95" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществляет общее руководство деятельностью дисциплинарной и конкурсной комиссий Аппарата маслихата района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z96" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет контроль за соблюдением служебной дисциплины;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z97" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки, переподготовки и повышения квалификации, поощрения, установления надбавок государственным служащим Аппарата маслихата района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z98" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) решает вопросы дисциплинарной ответственности государственных служащих Аппарата маслихата района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z99" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечивает исполнение требований законодательства Республики Казахстан о противодействии коррупции в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z100" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) организует сессии маслихата, заседания постоянных и временных комиссий маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z101" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) готовит проекты решений маслихата, приказы по командированию депутатов маслихата и возложению обязанностей в случае отсутствия председателя маслихата или председателя постоянной комиссии маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z102" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) организует мероприятия по повышению квалификации депутатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z103" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обладает правом первой подписи финансовых документов, заключает договоры, выдает доверенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z104" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) издает приказы в пределах компетенции, установленной настоящим Положением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z105" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осуществляет иные полномочия, возложенные на руководителя аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z106" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий руководителя Аппарата маслихата района в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z107" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Аппарат маслихата района не имеет коллегиальных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z108" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество коммунального государственного учреждения "Аппарат маслихата Мамлютского района Северо-Казахстанской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z109" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Аппарат маслихата района может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z110" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Аппарата маслихата района формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z111" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Имущество, закрепленное за Аппаратом маслихата района относится к коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z112" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Аппарат маслихата района не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z113" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение коммунального государственного учреждения "Аппарат маслихата Мамлютского района Северо-Казахстанской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z114" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Реорганизация (слияние, присоединение, разделение, выделение, преобразование) и упразднение Аппарата маслихата района осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z115" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аппарат маслихата района не имеет организаций находящихся в его ведении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z116" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Аппарат маслихата района не имеет территориальные подразделения, находящиеся в его ведении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z117" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) нормативное правовое обеспечение реализации государственных функций, регистрация и ведение анализа исполнения нормативных правовых актов, принимаемых районным маслихатом; </w:t>
-[...1116 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
+      Аппарат маслихата района не имеет государственные учреждения, находящиеся в его ведении. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2739,31 +3624,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>