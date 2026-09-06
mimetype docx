--- v0 (2025-11-08)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1e817ae" w14:textId="1e817ae">
+    <w:p w14:paraId="3a7428a" w14:textId="3a7428a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения о коммунальном государственном учреждении "Отдел внутренней политики, культуры и развития языков акимата района имени Габита Мусрепова Северо-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата района имени Габита Мусрепова Северо-Казахстанской области от 7 декабря 2023 года № 281</w:t>
+        <w:t>Постановление акимата района имени Габита Мусрепова Северо-Казахстанской области от 7 декабря 2023 года № 281.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -929,136 +929,198 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) коммунальное государственное учреждение "Молодежный ресурсный центр отдела внутренней политики, культуры и развития языков акимата района имени Габита Мусрепова Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Отдел осуществляет свою деятельность в соответствии с Конституцией Республики Казахстан, Конституционным законом Республики Казахстан "О государственных символах Республики Казахстан", Гражданским кодексом Республики Казахстан, Административным процедурно-процессуальным кодексом Республики Казахстан, Трудовым кодексом Республики Казахстан, Бюджетным кодексом Республики Казахстан, Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Законом Республики Казахстан "О государственной службе Республики Казахстан", Законом Республики Казахстан "О государственных закупках", Законом Республики Казахстан "О противодействии коррупции", Законом Республики Казахстан "О правовых актах", Законом Республики Казахстан "О религиозной деятельности и религиозных объединениях", Законом Республики Казахстан "О средствах массовой информации", Законом Республики Казахстан "О некоммерческих организациях", Законом Республики Казахстан "О культуре", Законом Республики Казахстан "О языках", Законом Республики Казахстан "О разрешениях и уведомлениях", Законом Республики Казахстан "О государственных услугах" актами Президента и Правительства Республики Казахстан, а также настоящим Положением.</w:t>
+      3. Отдел осуществляет свою деятельность в соответствии с Конституцией Республики Казахстан, Конституционным законом Республики Казахстан "О государственных символах Республики Казахстан", Гражданским кодексом Республики Казахстан, Административным процедурно-процессуальным кодексом Республики Казахстан, Трудовым кодексом Республики Казахстан, Бюджетным кодексом Республики Казахстан, Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Законом Республики Казахстан "О государственной службе Республики Казахстан", Законом Республики Казахстан "О государственных закупках", Законом Республики Казахстан "О противодействии коррупции", Законом Республики Казахстан "О правовых актах", Законом Республики Казахстан "О религиозной деятельности и религиозных объединениях", Законом Республики Казахстан "О средствах массовой информации", Законом Республики Казахстан "О некоммерческих организациях", Законом Республики Казахстан "О культуре", Законом Республики Казахстан "О языках", Законом Республики Казахстан "О разрешениях и уведомлениях", Законом Республики Казахстан "О государственных и социально-ответственных услугах", актами Президента и Правительства Республики Казахстан, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 22.04.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 97</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Отдел является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с Приказом Министра финансов Республики Казахстан от 4 декабря 2014 года № 540 "Об утверждении Правил исполнения бюджета и его кассового обслуживания".</w:t>
+      4. Отдел является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Отдел вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1191,54 +1253,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отделу запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Отдела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Отделу законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет.</w:t>
+      Если Отделу законами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным постановлением акимата района имени Габита Мусрепова Северо-Казахстанской области от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1813,50 +1937,130 @@
         <w:t>
       9) в целях обеспечения прозрачности деятельности государственных органов и информационной пропаганды общественно-политических, культурно-массовых, спортивных мероприятий в районе обеспечение подготовки и публикации статей, публикуемых в средства массовой информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) организация работы по исполнению Конституционного Закона Республики Казахстан "О государственных символах Республики Казахстан";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) осуществление проверки по соблюдению требований национальных стандартов, предъявляемых к Государственному Флагу Республики Казахстан и Государственному Гербу Республики Казахстан по использованию (установлению, размещению) на территории района;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным постановлением акимата района имени Габита Мусрепова Северо-Казахстанской области от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществление работ в рамках государственного социального заказа: разработка плана мероприятий, разработка технических спецификаций запланированных мероприятий в соответствии с планом, размещение на портале, работа с победителями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2447,50 +2651,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39-2) осуществление приема и рассмотрения уведомлений о размещении вывески в селе, в поселке в соответствии с Законом Республики Казахстан "О разрешениях и уведомлениях";";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39-3) оказание государственной услуги;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "39-4) составление протоколов об административных правонарушениях, рассмотрение дел об административных правонарушениях и наложение административных взысканий;".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) внесение предложения о наименовании и переименовании сел, поселков, сельских округов, а также изменении их транскрипции в областную ономастическую комиссию и рабочую группу по вопросам изучения предложений по восстановлению исторических и традиционных названий ономастических объектов района;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z97" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2543,50 +2765,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 22.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 97</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3032,55 +3274,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3406,31 +3648,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>