--- v0 (2025-11-09)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="958097c" w14:textId="958097c">
+    <w:p w14:paraId="9384997" w14:textId="9384997">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения о коммунальном государственном учреждении "Отдел физической культуры и спорта акимата района имени Габита Мусрепова Северо-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата района имени Габита Мусрепова Северо-Казахстанской области от 29 сентября 2023 года № 219</w:t>
+        <w:t>Постановление акимата района имени Габита Мусрепова Северо-Казахстанской области от 29 сентября 2023 года № 219.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -869,54 +869,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Отдел не имеет ведомств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Отдел осуществляет свою деятельность в соответствии с Конституцией Республики Казахстан, Гражданским кодексом Республики Казахстан, Административным процедурно-процессуальным кодексом Республики Казахстан, Трудовым кодексом Республики Казахстан, Бюджетным кодексом Республики Казахстан, Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Законом Республики Казахстан "О государственной службе Республики Казахстан", Законом Республики Казахстан "О государственных закупках", Законом Республики Казахстан "О противодействии коррупции", Законом Республики Казахстан "О правовых актах", Законом Республики Казахстан "О культуре", Законом Республики Казахстан "О физической культуре и спорте", актами Президента и Правительства Республики Казахстан, нормативными правовыми актами в сфере физической культуры и спорта, а также настоящим Положением.</w:t>
+      3. Отдел осуществляет свою деятельность в соответствии с Конституцией Республики Казахстан, Гражданским кодексом Республики Казахстан, Административным процедурно-процессуальным кодексом Республики Казахстан, Трудовым кодексом Республики Казахстан, Бюджетным кодексом Республики Казахстан, Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", Законом Республики Казахстан О государственной службе Республики Казахстан", Законом Республики Казахстан "О государственных закупках", Законом Республики Казахстан "О государственных и социально ответственных услугах", Законом Республики Казахстан "О противодействии коррупции", Законом Республики Казахстан "О правовых актах", Законом Республики Казахстан "О культуре", Законом Республики Казахстан "О физической культуре и спорте", актами Президента и Правительства Республики Казахстан, нормативными правовыми актами в сфере физической культуры и спорта, а также настоящим Положением";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отдел является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печать с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на государственном языке, бланки установленного образца, счета в органах казначейства в соответствии с Приказом Министра финансов Республики Казахстан от 4 декабря 2014 года № 540 "Об утверждении Правил исполнения бюджета и его кассового обслуживания".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1069,72 +1131,172 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отделу запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющиеся полномочиями Отдела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Отделу законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет.</w:t>
+      Если Отделу законами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным постановлением акимата района имени Габита Мусрепова Северо-Казахстанской области от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия Отдела физической культуры и спорта района имени Габита Мусрепова</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, функции и полномочия Отдела физической культуры и спорта района имени Габита Мусрепова</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок главы 2 в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№141</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Задачи Отдела:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2254,55 +2416,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>