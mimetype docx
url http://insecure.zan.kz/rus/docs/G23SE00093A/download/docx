--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="56af693" w14:textId="56af693">
+    <w:p w14:paraId="373ac26" w14:textId="373ac26">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения о коммунальном государственном учреждении "Отдел архитектуры, строительства, жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог акимата района имени Габита Мусрепова Северо-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата района имени Габита Мусрепова Северо-Казахстанской области от 3 мая 2023 года № 93</w:t>
+        <w:t>Постановление акимата района имени Габита Мусрепова Северо-Казахстанской области от 3 мая 2023 года № 93.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -951,54 +951,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Отдел осуществляет свою деятельность в соответствии с Конституцией Республики Казахстан, Гражданским кодексом Республики Казахстан, Трудовым кодексом Республики Казахстан, Бюджетным кодексом Республики Казахстан, Административным процедурно-процессуальным кодексом Республики Казахстан, Законом Республики Казахстан "О государственных услугах", Законом Республики Казахстан "О государственной службе Республики Казахстан", Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", нормативными правовыми актами в сфере архитектуры, строительства, жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Отдел является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с Приказом Министра финансов Республики Казахстан от 4 декабря 2014 года № 540 "Об утверждении Правил исполнения бюджета и его кассового обслуживания".</w:t>
+      4. Отдел является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном и русском языках, бланки установленного образца, счета в органах казначейства в соответствии законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Отдел вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1095,2016 +1157,2412 @@
         <w:t>
       10. Настоящее положение является учредительным документом Отдела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности Отдела осуществляется из республиканского и местных бюджетов, бюджета (сметы расходов) Национального Банка Республики Казахстан в соответствии с Бюджетным кодексом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Отделу запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Отдела.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Отделу законами Республики Казахстан в сфере государственного управления предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
-[...15 lines deleted...]
-      Если Отделу законодательными актами в сфере государственного управления предоставлено право, осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проведение государственной политики в сфере архитектуры, строительства, жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог на территории района имени Габита Мусрепова Северо-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществление полномочий, направленных на решение задач комплексного формирования застройки, транспортной и социальной инфраструктуры и благоустройства населенных пунктов в соответствии с требованиями экологии и охраны окружающей среды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) оказание государственных услуг физическим и юридическим лицам в сфере архитектуры, строительства, жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) государственный контроль в сфере управления жилищным фондом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) государственный надзор в области промышленной безопасности за соблюдением требований эксплуатации опасных технических устройств в пределах границ населенных пунктов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Полномочия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) запрашивать и получать по согласованию с государственными органами, должностными лицами, организациями, гражданами информацию по вопросам, связанным с исполнением задач, поставленным перед Отделом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2) привлекать к работе специалистов других исполнительных органов, финансируемых из местных бюджетов, по согласованию с их руководителями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-3) самостоятельно или совместно с другими исполнительными органами разрабатывать отраслевые программы развития района в вопросах, входящих в компетенцию отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-4) осуществлять координацию деятельности государственных органов и учреждений, финансируемых из районного бюджета, по вопросам входящим в компетенцию отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-5) вносить в акимат района на рассмотрение предложения по целям, приоритетам стратегии в сфере архитектуры, строительства, жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-6) посещать в установленном порядке объекты строительства и реконструкции на территории района имени Габита Мусрепова;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-7) участвовать в заседаниях акимата района, районного маслихата, районных консультативно-совещательных органов по вопросам, входящим в компетенцию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-8) заключать договора, соглашения в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) качественно и своевременно исполнять акты и поручения Президента, Правительства Республики Казахстан и иных центральных исполнительных органов, акима и акимата области, района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) исполнять задачи и функции, возложенные на Отдел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3) соблюдать нормы действующего законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z54" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z55" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в сфере архитектуры и градостроительства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z56" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) координация деятельности по реализации утвержденной в установленном законодательством порядке комплексной схемы градостроительного планирования территории района (проекта районной планировки), генеральных планов сельских населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z57" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2) осуществление полномочий, направленных на решение задач комплексного формирования застройки, транспортной и социальной инфраструктуры и благоустройства населенных пунктов в соответствии с требованиями экологии и охраны окружающей среды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z58" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-3) предоставление в установленном порядке информации и (или) сведений для внесения в базу данных государственного градостроительного кадастра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z59" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-4) информирование населения района имени Габита Мусрепова о планируемой застройке либо иных градостроительных изменениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z60" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-5) принятие решений о строительстве, инженерной подготовке территории, благоустройстве и озеленении, консервации строительства незавершенных объектов, проведении комплекса работ по постутилизации объектов районного значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-6) ведение учета и регистрация актов о сносе зданий и сооружений районного значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-7) ведение учета актов приемки объектов в эксплуатацию, а также объектов (комплексов), вводимых в эксплуатацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-8) организация сохранения жилищного фонда, коммуникаций, памятников истории и культуры районного значения, контроля за их содержанием (использованием, эксплуатацией);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-9) организация разработки и представление на утверждение районному маслихату схем градостроительного развития территории района имени Габита Мусрепова, а также генеральных планов сельских населенных пунктов, прошедших комплексную градостроительную экспертизу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-10) реализация градостроительных проектов, разрабатываемых для развития утвержденных генеральных планов (схем территориального развития) населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-11) рассмотрение и утверждение предпроектной и проектной (проектно-сметной) документации на строительство объектов и комплексов, финансируемых за счет местного бюджета, а также республиканского бюджета, выделенного на финансирование местного бюджетного инвестиционного проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-12) ведение мониторинга строящихся (намечаемых к строительству) объектов и комплексов в порядке, установленном уполномоченным органом по делам архитектуры, градостроительства и строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-13) исключен постановлением акимата района имени Габита Мусрепова Северо-Казахстанской области от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-14) принятие решения о реконструкции посредством перепланировки помещений существующих зданий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z70" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-15) оказание государственных услуг в сфере архитектуры и строительства в пределах компетенции и в порядке, установленном Законом Республики Казахстан "О государственных и социально ответственных услугах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-16) готовить проекты решений акима района о создании государственной приемочной и приемочной комиссий по приемке объектов в эксплуатацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-17) осуществление в интересах местного государственного управления иных полномочий в сфере архитектуры и строительства, возлагаемые на местные исполнительные органы законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в сфере жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) реализация основных направлений государственной политики в сфере жилищных отношений и жилищно-коммунального хозяйства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) обеспечение организации мероприятий по сохранению и надлежащей эксплуатации жилищного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3) организация работы жилищной инспекции по осуществлению государственного контроля в отношении субъектов контроля в пределах границ населенных пунктов на объектах социальной инфраструктуры в сферах управления жилищным фондом, газа и газоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z77" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-4) организация работы жилищной инспекции по осуществлению государственного надзора в отношении субъектов надзора в пределах границ населенных пунктов на объектах социальной инфраструктуры в области промышленной безопасности за соблюдением требований безопасной эксплуатации опасных технических устройств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z78" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-5) принятие мер по содержанию земель общего пользования, не включенных в состав общего имущества объектов кондоминиумов, за счет средств местного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z79" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-6) обеспечение проведения за счет средств местного бюджета государственного технического обследования функционирующих многоквартирных жилых домов с составлением инвентарного перечня общего имущества объекта кондоминиума, а также изготовление (восстановление) кадастрового паспорта объекта недвижимости на многоквартирный жилой дом и придомовой земельный участок, в том числе на основании поступления соответствующего обращения от:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      собственников квартир, нежилых помещений по решению собрания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      председателя объединения собственников имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      субъекта управления объектом кондоминиума;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-7) представление документов для государственной регистрации объекта кондоминиума в соответствии с Законом Республики Казахстан "О государственной регистрации прав на недвижимое имущество";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z81" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-8) вправе при наличии средств местного бюджета осуществлять:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию и финансирование мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенному пункту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию и финансирование ремонта и замены лифтов, многоквартирных жилых домах с условием обеспечения возвратности средств собственниками квартир, нежилых помещений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организацию и финансирование капитального ремонта многоквартирных жилых домов с условием обеспечения возвратности средств собственниками квартир, нежилых помещений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-9) разработка правил организации и проведения мероприятий по реконструкции, текущему или капитальному ремонту наружных стен, кровли многоквартирных жилых домов, направленных на придание единого архитектурного облика населенному пункту, а также правила обеспечения возвратности денег собственниками квартир, нежилых помещений, связанных с ремонтом и заменой лифтов, капитальным ремонтом многоквартирного жилого дома;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-10) оказание жилищной помощи за счет средств местного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-11) осуществление предоставления гражданам Республики Казахстан жилища из коммунального жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде, в соответствии с Законом Республики Казахстан "О жилищных отношениях";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-12) осуществление приватизации жилищ из государственного жилищного фонда на условиях и в порядке, определенным Законом Республики Казахстан "О жилищных отношениях";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-13) разработка правил предоставления коммунальных услуг в соответствии с перечнем коммунальных услуг и типовыми правилами предоставления коммунальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z87" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-14) организация работ по строительству, реконструкции, ремонту и содержанию автомобильных дорог общего пользования районного значения, улиц населенных пунктов в соответствии с законодательством Республики Казахстан о государственных закупках, в области государственно-частного партнерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-15) разработка предложений по передаче участков автомобильных дорог (мостовых переходов) для реализации проекта государственно-частного партнерства, порядка и условий их эксплуатации, размера ставок за проезд по ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-16) строительство, реконструкция, ремонт и содержание подъездных автомобильных дорог районного значения до объектов туристской деятельности, находящихся вне населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-17) управление сетью автомобильных дорог районного значения общего пользования, улиц населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z91" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-18) управление дорогами и дорожными предприятиями, находящимися в коммунальной собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z92" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-19) осуществление государственного контроля при производстве работ по строительству, реконструкции, ремонту и содержанию автомобильных дорог районного значения общего пользования, улиц населенных пунктов в пределах района имени Габита Мусрепова;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-20) принятие решения о предоставлении автомобильных дорог районного значения или их участков в безвозмездное временное пользование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-21) организация регулярных сельских и внутрирайонных перевозок пассажиров и багажа, утверждают их маршруты, организуют и проводят конкурсы на право их обслуживания и утверждают расписания движения по маршрутам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-22) ведение реестра маршрутов регулярных сельских и внутрирайонных автомобильных перевозок пассажиров и багажа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-23) организация перевозок пассажиров и багажа на такси;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z97" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-24) осуществление субсидирования убытков перевозчиков при осуществлении социально значимых перевозок пассажиров на сельских и внутрирайонных сообщениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-25) ведение реестра физических лиц, осуществляющих деятельность по оказанию услуг или выполнению работ с использованием интернет-платформ и (или) мобильных приложений платформенной занятости, индивидуальных предпринимателей и юридических лиц, подавших уведомление о начале осуществления деятельности в качестве перевозчика такси;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-26) оказание государственных услуг в сфере жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог, в пределах компетенции и в порядке, установленном Законом Республики Казахстан "О государственных и социально ответственных услугах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z100" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-27) осуществление в интересах местного государственного управления иных полномочий в сфере жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными постановлением акимата района имени Габита Мусрепова Северо-Казахстанской области от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
-[...1219 lines deleted...]
-      2-21) организация регулярных сельских и внутрирайонных перевозок пассажиров и багажа, утверждают их маршруты, организуют и проводят конкурсы на право их обслуживания и утверждают расписания движения по маршрутам;</w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z95" w:id="85"/>
-[...15 lines deleted...]
-      2-22) ведение реестра маршрутов регулярных сельских и внутрирайонных автомобильных перевозок пассажиров и багажа;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Отделом осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на Отдел задач и осуществление им своих полномочий и функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z96" w:id="86"/>
-[...15 lines deleted...]
-      2-23) организация перевозок пассажиров и багажа на такси;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      За неисполнение либо ненадлежащее исполнение руководителем Отдела должностных обязанностей и превышение им своих должностных полномочий руководитель Отдела несет дисциплинарную ответственность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z97" w:id="87"/>
-[...15 lines deleted...]
-      2-24) осуществление субсидирования убытков перевозчиков при осуществлении социально значимых перевозок пассажиров на городских (сельских), пригородных и внутрирайонных сообщениях;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Отдела назначается на должность и освобождается от должности акимом района имени Габита Мусрепова Северо-Казахстанской области в соответствии с Законом Республики Казахстан "О государственной службе Республики Казахстан", Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z98" w:id="88"/>
-[...15 lines deleted...]
-      2-25) ведение реестра индивидуальных предпринимателей и юридических лиц, подавших уведомление о начале осуществления деятельности в качестве перевозчика такси.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель Отдела имеет заместителя, который назначается на должность и освобождается от должности в соответствии с Трудовым кодексом Республики Казахстан, Законом Республики Казахстан "О государственной службе Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z99" w:id="89"/>
-[...15 lines deleted...]
-      2-26) оказание государственных услуг в сфере жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог, в пределах компетенции и в порядке, установленном Законом Республики Казахстан "О государственных услугах";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 в редакции постановления акимата района имени Габита Мусрепова Северо-Казахстанской области от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия руководителя Отдела:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z100" w:id="90"/>
-[...15 lines deleted...]
-      2-27) осуществление в интересах местного государственного управления иных полномочий в сфере жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) без доверенности представляет интересы Отдела в государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:bookmarkStart w:name="z108" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обладает правом первой подписи финансовых документов, заключает договоры, выдает доверенности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z109" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) контролирует исполнение законодательства о государственной службе в Отделе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z110" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) несет персональную ответственность за соблюдение антикоррупционного законодательства сотрудниками Отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z111" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) обеспечивает соблюдение законодательства о государственных закупках в Отделе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z112" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет на утверждение акиму района штатное расписание Отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z113" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) представляет на рассмотрение акимату и акиму района проекты нормативных правовых и правовых актов и другие документы в пределах компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z114" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) определяет обязанности и утверждает должностные инструкции работников Отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z115" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) назначает, освобождает, налагает дисциплинарные взыскания и применяет меры поощрения на работников Отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z116" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) в пределах своей компетенции издает приказы, дает указания обязательные для выполнения всеми работниками Отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z117" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осуществляет личный прием физических лиц и представителей юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z118" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) утверждает план работы Отдела.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z119" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий руководителя Отдела в период его отсутствия осуществляется лицом, его замещающим в соответствии с Трудовым кодексом Республики Казахстан, Законом Республики Казахстан "О государственной службе Республики Казахстан", Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z120" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
-[...239 lines deleted...]
-      7) представляет на рассмотрение акимату и акиму района проекты нормативных правовых и правовых актов и другие документы в пределах компетенции;</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z114" w:id="104"/>
-[...15 lines deleted...]
-      8) определяет обязанности и утверждает должностные инструкции работников Отдела;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Отдел может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных Гражданским кодексом Республики Казахстан, Законом Республики Казахстан "О государственном имуществе".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z115" w:id="105"/>
-[...15 lines deleted...]
-      9) назначает, освобождает, налагает дисциплинарные взыскания и применяет меры поощрения на работников Отдела;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Имущество Отдела формируется за счет имущества, переданного ему собственником, а также имущества, приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан "О государственном имуществе".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z116" w:id="106"/>
-[...15 lines deleted...]
-      10) в пределах своей компетенции издает приказы, дает указания обязательные для выполнения всеми работниками Отдела;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Отделом относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z117" w:id="107"/>
-[...15 lines deleted...]
-      11) осуществляет личный прием физических лиц и представителей юридических лиц;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Отдел не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено Гражданским кодексом Республики Казахстан, Законами Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", "О государственном имуществе".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z118" w:id="108"/>
-[...15 lines deleted...]
-      12) утверждает план работы Отдела.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z119" w:id="109"/>
-[...15 lines deleted...]
-      Исполнение полномочий руководителя Отдела в период его отсутствия осуществляется лицом, его замещающим в соответствии с Трудовым кодексом Республики Казахстан, Законом Республики Казахстан "О государственной службе Республики Казахстан", Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", а также настоящим Положением.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Отдела осуществляется в соответствии с Гражданским кодексом Республики Казахстан, Трудовым кодексом Республики Казахстан, Законами Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств", "О государственной службе Республики Казахстан", "О государственном имуществе", а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z120" w:id="110"/>
-[...134 lines deleted...]
-    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3430,31 +3888,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>