--- v0 (2025-11-13)
+++ v1 (2026-09-07)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cf00426" w14:textId="cf00426">
+    <w:p w14:paraId="15056c1" w14:textId="15056c1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,173 +94,155 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил выдачи служебных удостоверений сотрудникам и военнослужащим органов гражданской защиты и его описания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 29 сентября 2023 года № 528</w:t>
+        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 29 сентября 2023 года № 528.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с </w:t>
-[...99 lines deleted...]
-        <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О воинской службе и статусе военнослужащих", ПРИКАЗЫВАЮ:</w:t>
+      В соответствии с пунктами 3 и 4 статьи 100 Закона Республики Казахстан "О гражданской защите", частью второй статьи 5, пунктом 1 статьи 20 Закона Республики Казахстан "О правоохранительной службе", пунктом 5 статьи 5 Закона Республики Казахстан "О воинской службе и статусе военнослужащих", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра по чрезвычайным ситуациям РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить прилагаемые:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -733,124 +715,186 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктами 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4 </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> статьи 100 Закона Республики Казахстан "О гражданской защите", </w:t>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 100 Закона Республики Казахстан "О гражданской защите", частью второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 20, частью пятой </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О правоохранительной службе" (далее - Закон), </w:t>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан "О правоохранительной службе" (далее - Закон), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О воинской службе и статусе военнослужащих" и определяют порядок выдачи служебных удостоверений сотрудникам и военнослужащим органов гражданской защиты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра по чрезвычайным ситуациям РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Служебное удостоверение является документом, подтверждающим принадлежность лица к органам гражданской защиты, его должность в органах гражданской защите и специальное и (или) воинское звание.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -880,92 +924,102 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Служебные удостоверения выдаются за подписью:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) Министра по чрезвычайным ситуациям Республики Казахстан - руководителю аппарата Министерства по чрезвычайным ситуациям Республики Казахстан (далее - МЧС), председателям и заместителям председателей комитетов, руководителям структурных подразделений аппарата МЧС, территориальных органов областей, городов республиканского значения и столицы МЧС, советникам Министра по чрезвычайным ситуациям Республики Казахстан, командирам воинских частей гражданской обороны (далее – воинские части) и лицам высшего начальствующего состава (высшего офицерского состава);</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Министра по чрезвычайным ситуациям Республики Казахстан – руководителю аппарата Министерства по чрезвычайным ситуациям Республики Казахстан (далее – МЧС), председателям и заместителям председателей комитетов, руководителям структурных подразделений аппарата МЧС, территориальных органов столицы, областей, городов республиканского значения МЧС, советникам Министра по чрезвычайным ситуациям Республики Казахстан, командирам воинских частей гражданской обороны (далее – воинские части) и лицам высшего начальствующего состава (высшего офицерского состава);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      2) вице-министра по чрезвычайным ситуациям Республики Казахстан – лицам среднего, старшего начальствующего состава (офицерского состава) аппарата и комитетов МЧС (за исключением должностей, предусмотренных в подпункте 1) настоящего пункта), заместителям руководителей территориальных органов областей, городов республиканского значения и столицы МЧС;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вице-министра по чрезвычайным ситуациям Республики Казахстан – лицам среднего, старшего начальствующего состава (офицерского состава) аппарата и комитетов МЧС (за исключением должностей, предусмотренных в подпункте 1) настоящего пункта), заместителям руководителей территориальных органов столицы, областей, городов республиканского значения МЧС;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...15 lines deleted...]
-      3) руководителя территориальных органов областей, городов республиканского значения и столицы МЧС - лицам рядового, младшего, среднего и старшего начальствующего состава (офицерского состава) территориальных органов областей, городов республиканского значения и столицы МЧС, а также городских, районных (районов в городах) территориальных органов МЧС, руководителям государственных учреждений, находящихся в ведении МЧС;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) руководителя территориальных органов областей, городов республиканского значения и столицы МЧС – лицам рядового, младшего, среднего и старшего начальствующего состава (офицерского состава) территориальных органов столицы, областей, городов республиканского значения МЧС, а также городских, районных (районов в городах) территориальных органов МЧС, руководителям государственных учреждений, находящихся в ведении МЧС;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) руководителя государственных учреждений, находящихся в ведении МЧС - лицам рядового, младшего, среднего и старшего начальствующего состава государственных учреждений, находящихся в ведении МЧС;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
@@ -985,50 +1039,112 @@
         <w:t>
       5) начальника организации образования МЧС - лицам рядового, младшего, среднего и старшего начальствующего состава (офицерского состава), а также курсантам организации образования МЧС;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) командира воинских частей - лицам рядового, сержантского и офицерского состава воинских частей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Служебное удостоверение выдаются при назначении на должность, перемещение по службе, присвоения звания, изменении фамилии, имени, отчества (при его наличии), истечении срока, утере, а также порче ранее выданного служебного удостоверения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2578,51 +2694,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В левой части вкладыша служебного удостоверения находятся дополнительные элементы защиты:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) конгревное поднятие государственного герба Республики Казахстан текста следующего содержания: "ТЖМ-МЧС", выполненного "бронзой", находящегося под гербом, а также текста "ТЖМ-МЧС", проходящего вдоль прямоугольной рамки на левой части вкладыша служебного удостоверения;</w:t>
+      1) конгревное поднятие Государственного Герба Республики Казахстан текста следующего содержания: "ТЖМ-МЧС", выполненного "бронзой", находящегося под Государственным Гербом, а также текста "ТЖМ-МЧС", проходящего вдоль прямоугольной рамки на левой части вкладыша служебного удостоверения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) линии под Ф.И.О. и должность выполнены микрошрифтом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
@@ -2662,50 +2778,92 @@
         <w:t>
       3) невидимая краска с текстом "ТЖМ-МЧС", проходящего вдоль прямоугольной рамки на левой части вкладыша служебного удостоверения, а также эмблема Министерства по чрезвычайным ситуациям Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) шестизначная нумерация и буквенные обозначения предприятия-изготовителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Пункт 5 с изменением, внесенным приказом Министра по чрезвычайным ситуациям РК от 16.06.2026 №224 (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. На вкладыше, вклеиваемом с правой стороны обложки, в левой части расположена графическая рамка, выполненная микролиниями под фотографию, на основном фоне, расположен тангир, состоящий из тонких не повторяющихся узоров и эмблемы Министерства по чрезвычайным ситуациям Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2842,210 +3000,272 @@
         <w:t>
       3) на фото в нижнем правом углу наклеивается голограмма с эмблемой Министерства по чрезвычайным ситуациям Республики Казахстан размером 15 мм в диаметре.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z67" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Кадровой службой, выдающей служебные удостоверения, во вкладыше производится запись следующего содержания:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    <w:bookmarkStart w:name="z29" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на левой части:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkStart w:name="z30" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       серия и номер служебного удостоверения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
-[...15 lines deleted...]
-      сотрудникам (военнослужащим) указывается специальное (воинское) звание, фамилия, имя, отчество (при его наличии), занимаемая должность (без указания наименования департамента, службы, кроме подразделений инспекции по личному составу, руководства территориальных органов областей, городов республиканского значения и столицы, а также городских, районных (районов в городах) территориальных органов Министерства по чрезвычайным ситуациям Республики Казахстан) – все на государственном языке;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сотрудникам (военнослужащим) указывается специальное (воинское) звание, фамилия, имя, отчество (при его наличии), занимаемая должность (без указания наименования департамента, службы, кроме подразделений собственной безопасности, руководства территориальных органов столицы, областей, городов республиканского значения, а также городских, районных (районов в городах) территориальных органов Министерства по чрезвычайным ситуациям Республики Казахстан) – все на государственном языке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:bookmarkStart w:name="z32" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       у лиц среднего, старшего и высшего начальствующего состава (офицерского и высшего офицерского состава) проставляется их личный номер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z72" w:id="64"/>
+    <w:bookmarkStart w:name="z33" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       указывается срок действия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:bookmarkStart w:name="z34" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на правой части:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:bookmarkStart w:name="z35" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       серия и номер служебного удостоверения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z75" w:id="67"/>
-[...15 lines deleted...]
-      сотрудникам (военнослужащим) указывается специальное (воинское) звание, фамилия, имя, отчество (при его наличии), занимаемая должность (без указания наименования департамента, службы, кроме подразделений инспекции по личному составу, руководства территориальных органов областей, городов республиканского значения и столицы, а также городских, районных (районов в городах) территориальных органов Министерства по чрезвычайным ситуациям Республики Казахстан) – все на русском языке.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сотрудникам (военнослужащим) указывается специальное (воинское) звание, фамилия, имя, отчество (при его наличии), занимаемая должность (без указания наименования департамента, службы, кроме подразделений собственной безопасности, руководства территориальных органов столицы, областей, городов республиканского значения, а также городских, районных (районов в городах) территориальных органов Министерства по чрезвычайным ситуациям Республики Казахстан) – все на русском языке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Министра по чрезвычайным ситуациям РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№224 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Вкладыши удостоверения заполняются путем компьютерного набора, шрифтом – "Times New Roman", размеров № 14 черного цвета, без наклона. На вкладыш наклеивается цветная фотокарточка 3,5 х 4,5 сантиметров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z77" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>