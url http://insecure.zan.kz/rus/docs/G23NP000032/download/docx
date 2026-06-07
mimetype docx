--- v0 (2025-11-13)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9d144dc" w14:textId="9d144dc">
+    <w:p w14:paraId="13db5a8" w14:textId="13db5a8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1549,3471 +1549,3471 @@
         <w:t>
       3) организовывает и обеспечивает охрану, защиту, воспроизводство лесов и лесоразведение, регулирует лесопользование на территории государственного лесного фонда, находящегося в его функциональном ведении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляет путем проверок государственный контроль и надзор за состоянием, охраной, защитой, пользованием лесным фондом, воспроизводством лесов и лесоразведением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      5) осуществляет путем проверок государственный контроль и надзор за: количественными и качественными изменениями в лесном фонде, его санитарным состоянием;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет государственный контроль и надзор за:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количественными и качественными изменениями в лесном фонде, его санитарным состоянием;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       порядком передачи лесных ресурсов в лесопользование на участках государственного лесного фонда и соблюдением договоров долгосрочного и краткосрочного лесопользования;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выполнением требований пожарной безопасности в лесах, мероприятий по предупреждению лесных пожаров, обеспечению их своевременного обнаружения и ликвидации, а также точностью учета площадей гарей и определением причиненного пожарами ущерба государственному лесному фонду, своевременностью принятых мер по ликвидации последствий лесных пожаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выполнением мероприятий по защите лесов от вредителей и болезней, своевременностью принятых мер по предупреждению их возникновения и распространения, точностью учета и прогнозирования очагов вредителей и болезней леса, ослабления и гибели насаждений от неблагоприятных воздействий природного и антропогенного характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отводом лесосек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдением правил отпуска древесины на корню и рубок леса, иных правил лесопользования на участках государственного лесного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдением режимов охраны в лесах особо охраняемых природных территорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдением лесосеменного районирования, правил заготовки, переработки, хранения и использования лесных семян и контроля за их качеством, ведением питомнического хозяйства на участках государственного лесного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использованием земель лесного фонда в соответствии с их целевым назначением и охраной этих земель;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдением порядка пользования государственным лесным фондом при строительных работах, добыче полезных ископаемых, прокладке коммуникаций, линий электропередачи, линий связи и выполнении иных работ, не связанных с ведением лесного хозяйства и лесопользованием;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечивает разработку и утверждает расчетные лесосеки на участках государственного лесного фонда и возраста рубок;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      выполнением требований пожарной безопасности в лесах, мероприятий по предупреждению лесных пожаров, обеспечению их своевременного обнаружения и ликвидации, а также точностью учета площадей гарей и определением причиненного пожарами ущерба государственному лесному фонду, своевременностью принятых мер по ликвидации последствий лесных пожаров;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) разрабатывает и утверждает правила ведения государственного учета лесного фонда, государственного лесного кадастра, государственного мониторинга лесов и лесоустройства на территории государственного лесного фонда и обеспечивает их ведение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      выполнением мероприятий по защите лесов от вредителей и болезней, своевременностью принятых мер по предупреждению их возникновения и распространения, точностью учета и прогнозирования очагов вредителей и болезней леса, ослабления и гибели насаждений от неблагоприятных воздействий природного и антропогенного характера;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) заслушивает отчет руководителя структурного подразделения местного исполнительного органа области, города республиканского значения, столицы, ведающего лесным хозяйством, а также руководителей лесных учреждений и природоохранных организаций по вопросам состояния, охраны, защиты, пользования лесным фондом, воспроизводства лесов и лесоразведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      отводом лесосек;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) приостанавливает, ограничивает, прекращает право лесопользования на участках государственного лесного фонда, а также работы, представляющие опасность для состояния и воспроизводства лесов, находящихся в его ведении, в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      соблюдением правил отпуска древесины на корню и рубок леса, иных правил лесопользования на участках государственного лесного фонда;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) определяет направления научно-технического развития, организовывает научное исследование и проектно-изыскательские работы в области охраны, защиты и пользования лесным фондом, воспроизводства лесов и лесоразведения, лесной селекции и лесного семеноводства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      соблюдением режимов охраны в лесах особо охраняемых природных территорий;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) организовывает и проводит тендеры по предоставлению лесных ресурсов в долгосрочное лесопользование на участках государственного лесного фонда, находящихся в его ведении, с участием представителей местных представительных и исполнительных органов области, города республиканского значения, столицы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      соблюдением лесосеменного районирования, правил заготовки, переработки, хранения и использования лесных семян и контроля за их качеством, ведением питомнического хозяйства на участках государственного лесного фонда;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) рассматривает дела об административных правонарушениях в области лесного законодательства Республики Казахстан, законодательства Республики Казахстан в области охраны, воспроизводства и использования животного мира и особо охраняемых природных территорий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      использованием земель лесного фонда в соответствии с их целевым назначением и охраной этих земель;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) осуществляет координацию и методическое руководство местных исполнительных органов областей, города республиканского значения, столицы, ведающих лесным хозяйством, а также лесных учреждений и природоохранных организаций по вопросам охраны, защиты, пользования лесным фондом, воспроизводства лесов и лесоразведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      соблюдением порядка пользования государственным лесным фондом при строительных работах, добыче полезных ископаемых, прокладке коммуникаций и выполнении иных работ, не связанных с ведением лесного хозяйства и лесопользованием;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) утверждает лесоустроительные проекты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      6) обеспечивает разработку и утверждает расчетные лесосеки на участках государственного лесного фонда и возраста рубок;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) формирует в соответствии с правилами отпуска древесины на корню на участках государственного лесного фонда и утверждает ежегодные объемы санитарных и прочих рубок леса на участках государственного лесного фонда, не определенные лесоустроительными материалами, при ликвидации последствий, сложившихся в результате природно-климатических факторов, поражения лесов вредителями и болезнями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      7) разрабатывает и утверждает правила ведения государственного учета лесного фонда, государственного лесного кадастра, государственного мониторинга лесов и лесоустройства на территории государственного лесного фонда и обеспечивает их ведение;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) утверждает лесосеменное районирование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      8) заслушивает отчет руководителя структурного подразделения местного исполнительного органа области, города республиканского значения, столицы, ведающего лесным хозяйством, а также руководителей лесных учреждений и природоохранных организаций по вопросам состояния, охраны, защиты, пользования лесным фондом, воспроизводства лесов и лесоразведения;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) предоставляет лесопользователям участки под объекты строительства на землях государственного лесного фонда, находящихся в его ведении, где лесные ресурсы предоставлены в долгосрочное лесопользование для оздоровительных, рекреационных, историко-культурных, туристских и спортивных целей, нужд охотничьего хозяйства и побочного лесного пользования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      9) приостанавливает, ограничивает, прекращает право лесопользования на участках государственного лесного фонда, а также работы, представляющие опасность для состояния и воспроизводства лесов, находящихся в его ведении, в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) разрабатывает базовые ставки для исчисления размеров вреда, причиненного нарушением лесного законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      10) определяет направления научно-технического развития, организовывает научное исследование и проектно-изыскательские работы в области охраны, защиты и пользования лесным фондом, воспроизводства лесов и лесоразведения, лесной селекции и лесного семеноводства;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) определяет требования к планам противопожарных мероприятий, разрабатываемым лесопользователями при долгосрочном лесопользовании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      11) организовывает и проводит тендеры по предоставлению лесных ресурсов в долгосрочное лесопользование на участках государственного лесного фонда, находящихся в его ведении, с участием представителей местных представительных и исполнительных органов области, города республиканского значения, столицы;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) осуществляет государственный контроль за качеством выполнения лесохозяйственных мероприятий и их соответствием лесоустроительным проектам на участках государственного лесного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      12) рассматривает дела об административных правонарушениях в области лесного законодательства Республики Казахстан, законодательства Республики Казахстан в области охраны, воспроизводства и использования животного мира и особо охраняемых природных территорий;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) осуществляет государственный контроль за местными исполнительными органами областей, городов республиканского значения, столицы, ведающими лесным хозяйством и особо охраняемыми природными территориями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      13) осуществляет координацию и методическое руководство местных исполнительных органов областей, города республиканского значения, столицы, ведающих лесным хозяйством, а также лесных учреждений и природоохранных организаций по вопросам охраны, защиты, пользования лесным фондом, воспроизводства лесов и лесоразведения;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) принимает решение о запрещении рубок леса на участках государственного лесного фонда при возникновении угрозы деградации или гибели лесов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      14) утверждает лесоустроительные проекты;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) осуществляет государственный контроль за качеством выполнения лесохозяйственных мероприятий и их соответствием лесоустроительным проектам на участках государственного лесного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      15) формирует в соответствии с правилами отпуска древесины на корню на участках государственного лесного фонда и утверждает ежегодные объемы рубок леса на территории государственного лесного фонда;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) разрабатывает и утверждает нормативные правовые акты Республики Казахстан в области охраны, защиты и пользования лесным фондом, воспроизводства лесов и лесоразведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      16) утверждает лесосеменное районирование;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) разрабатывает и утверждает правила поощрения и порядок присвоения почетных званий, нагрудных знаков и почетных грамот в области лесного хозяйства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      17) предоставляет лесопользователям участки под объекты строительства на землях государственного лесного фонда, находящихся в его ведении, где лесные ресурсы предоставлены в долгосрочное лесопользование для оздоровительных, рекреационных, историко-культурных, туристских и спортивных целей, нужд охотничьего хозяйства и побочного лесного пользования;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) разрабатывает и утверждает правила организации и функционирования школьного лесничества по согласованию с уполномоченным государственным органом в области образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...15 lines deleted...]
-      18) разрабатывает базовые ставки для исчисления размеров вреда, причиненного нарушением лесного законодательства Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) разрабатывает и утверждает по согласованию с центральным уполномоченным органом по бюджетному планированию нормы положенности средств пожаротушения в местах проведения лесопользователями оздоровительных, рекреационных, историко-культурных, туристских, спортивных и других мероприятий на территории государственного лесного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...15 lines deleted...]
-      19) определяет требования к планам противопожарных мероприятий, разрабатываемым лесопользователями при долгосрочном лесопользовании;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) разрабатывает и утверждает правила отвода и таксации лесосек на участках государственного лесного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      20) осуществляет государственный контроль за качеством выполнения лесохозяйственных мероприятий и их соответствием лесоустроительным проектам на участках государственного лесного фонда;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) разрабатывает и утверждает правила предоставления лесопользователям участков под объекты строительства на землях государственного лесного фонда, где лесные ресурсы предоставлены в долгосрочное лесопользование для оздоровительных, рекреационных, историко-культурных, туристских и спортивных целей, нужд охотничьего хозяйства, побочного лесного пользования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      21) осуществляет государственный контроль за местными исполнительными органами областей, городов республиканского значения, столицы, ведающими лесным хозяйством и особо охраняемыми природными территориями;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) разрабатывает и утверждает порядок проведения инвентаризации лесных культур, питомников, площадей с проведенными мерами содействия естественному возобновлению леса и оставленных под естественное заращивание в государственном лесном фонде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...15 lines deleted...]
-      22) принимает решение о запрещении рубок леса на участках государственного лесного фонда при возникновении угрозы деградации или гибели лесов;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) разрабатывает и утверждает инструкцию проведения лесоустройства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      23) осуществляет государственный контроль за качеством выполнения лесохозяйственных мероприятий и их соответствием лесоустроительным проектам на участках государственного лесного фонда;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) разрабатывает и утверждает образцы и порядок ношения форменной одежды со знаками различия (без погон) должностных лиц государственной лесной инспекции Республики Казахстан и государственной лесной охраны Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...15 lines deleted...]
-      24) разрабатывает и утверждает нормативные правовые акты Республики Казахстан в области охраны, защиты и пользования лесным фондом, воспроизводства лесов и лесоразведения;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) разрабатывает и утверждает методические указания по расчету ставок платы за лесные пользования на участках государственного лесного фонда; учету и определению ущерба, причиненного пожарами на территории лесного фонда; учету и определению объемов незаконных порубок леса и ущерба, причиненного незаконными порубками леса на территории лесного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
-[...15 lines deleted...]
-      25) разрабатывает и утверждает правила поощрения и порядок присвоения почетных званий, нагрудных знаков и почетных грамот в области лесного хозяйства;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) разрабатывает и утверждает нормы и нормативы по охране, защите, пользованию лесным фондом, воспроизводству лесов и лесоразведению на участках государственного лесного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...15 lines deleted...]
-      26) разрабатывает и утверждает правила организации и функционирования школьного лесничества по согласованию с уполномоченным государственным органом в области образования;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) разрабатывает и утверждает правила пользования участками государственного лесного фонда для выращивания посадочного материала и плантационных насаждений специального назначения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      27) разрабатывает и утверждает по согласованию с центральным уполномоченным органом по бюджетному планированию нормы положенности средств пожаротушения в местах проведения лесопользователями оздоровительных, рекреационных, историко-культурных, туристских, спортивных и других мероприятий на территории государственного лесного фонда;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) разрабатывает и утверждает формы лесорубочного билета и лесного билета, правила их учета, хранения, заполнения и выдачи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      28) разрабатывает и утверждает правила отвода и таксации лесосек на участках государственного лесного фонда;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) разрабатывает и утверждает правила проведения освидетельствования мест рубок на участках государственного лесного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...15 lines deleted...]
-      29) разрабатывает и утверждает правила предоставления лесопользователям участков под объекты строительства на землях государственного лесного фонда, где лесные ресурсы предоставлены в долгосрочное лесопользование для оздоровительных, рекреационных, историко-культурных, туристских и спортивных целей, нужд охотничьего хозяйства, побочного лесного пользования;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) разрабатывает и утверждает правила применения клейм в государственном лесном фонде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...15 lines deleted...]
-      30) разрабатывает и утверждает порядок проведения инвентаризации лесных культур, питомников, площадей с проведенными мерами содействия естественному возобновлению леса и оставленных под естественное заращивание в государственном лесном фонде;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) разрабатывает и утверждает правила возмещения расходов на закладку и выращивание плантаций быстрорастущих древесных и кустарниковых пород, создание и развитие частных лесных питомников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      31) разрабатывает и утверждает инструкцию проведения лесоустройства;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) разрабатывает и утверждает положение о лесной пожарной станции государственного лесовладельца;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      32) разрабатывает и утверждает образцы и порядок ношения форменной одежды со знаками различия (без погон) должностных лиц государственной лесной инспекции Республики Казахстан и государственной лесной охраны Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) разрабатывает и утверждает правила перевода земель других категорий в земли лесного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      33) разрабатывает и утверждает методические указания по расчету ставок платы за лесные пользования на участках государственного лесного фонда; учету и определению ущерба, причиненного пожарами на территории лесного фонда; учету и определению объемов незаконных порубок леса и ущерба, причиненного незаконными порубками леса на территории лесного фонда;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) выдает заключение (разрешительный документ) на вывоз с таможенной территории Евразийского экономического союза отдельных дикорастущих растений и дикорастущего лекарственного сырья, в том числе редких и находящихся под угрозой исчезновения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...15 lines deleted...]
-      34) разрабатывает и утверждает нормы и нормативы по охране, защите, пользованию лесным фондом, воспроизводству лесов и лесоразведению на участках государственного лесного фонда;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) выдает лицензию на экспорт с таможенной территории Евразийского экономического союза отдельных дикорастущих растений и дикорастущего лекарственного сырья, в том числе редких и находящихся под угрозой исчезновения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...15 lines deleted...]
-      35) разрабатывает и утверждает правила пользования участками государственного лесного фонда для выращивания посадочного материала и плантационных насаждений специального назначения;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) разрабатывает и утверждает правила проведения в государственном лесном фонде работ, не связанных с ведением лесного хозяйства и лесопользованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
-[...15 lines deleted...]
-      36) разрабатывает и утверждает формы лесорубочного билета и лесного билета, правила их учета, хранения, заполнения и выдачи;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) разрабатывает и утверждает правила рекультивации нарушенных земельных участков на землях государственного лесного фонда и их передачи лесовладельцу при добыче урана методом подземного скважинного выщелачивания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...15 lines deleted...]
-      37) разрабатывает и утверждает правила проведения освидетельствования мест рубок на участках государственного лесного фонда;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) разрабатывает и утверждает порядок перевода из категории земель лесного фонда в земли других категорий для целей, не связанных с ведением лесного хозяйства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...15 lines deleted...]
-      38) разрабатывает и утверждает правила применения клейм в государственном лесном фонде;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) разрабатывает и утверждает правила воспроизводства лесов и лесоразведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      39) разрабатывает и утверждает правила возмещения расходов на закладку и выращивание плантаций быстрорастущих древесных и кустарниковых пород, создание и развитие частных лесных питомников;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) разрабатывает и утверждает правила учета, определения и возмещения ущерба, причиняемого пожарами на территории лесного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
-[...15 lines deleted...]
-      40) разрабатывает и утверждает положение о лесной пожарной станции государственного лесовладельца;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) разрабатывает и утверждает положение о государственной лесной охране;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
-[...15 lines deleted...]
-      41) разрабатывает и утверждает правила перевода земель других категорий в земли лесного фонда;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) разрабатывает и утверждает правила заготовки живицы, древесных соков, второстепенных древесных ресурсов, побочного пользования лесом на территории государственного лесного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
-[...15 lines deleted...]
-      42) выдает заключение (разрешительный документ) на вывоз с таможенной территории Евразийского экономического союза отдельных дикорастущих растений и дикорастущего лекарственного сырья, в том числе редких и находящихся под угрозой исчезновения;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) разрабатывает и утверждает правила осуществления авиационных работ по охране и защите лесного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
-[...15 lines deleted...]
-      43) выдает лицензию на экспорт с таможенной территории Евразийского экономического союза отдельных дикорастущих растений и дикорастущего лекарственного сырья, в том числе редких и находящихся под угрозой исчезновения;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) разрабатывает и утверждает правила отпуска древесины на корню и рубок леса на участках государственного лесного фонда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
-[...15 lines deleted...]
-      44) разрабатывает и утверждает правила проведения в государственном лесном фонде работ, не связанных с ведением лесного хозяйства и лесопользованием;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) разрабатывает и утверждает правила установления ширины запретных полос лесов по берегам рек, озер, водохранилищ, каналов и других водных объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
-[...15 lines deleted...]
-      45) разрабатывает и утверждает правила рекультивации нарушенных земельных участков на землях государственного лесного фонда и их передачи лесовладельцу при добыче урана методом подземного скважинного выщелачивания;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) разрабатывает и утверждает по согласованию с центральным уполномоченным органом по бюджетному планированию натуральные нормы обеспечения форменной одеждой со знаками различия (без погон) должностных лиц государственной лесной инспекции Республики Казахстан и государственной лесной охраны Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
-[...15 lines deleted...]
-      46) разрабатывает и утверждает порядок перевода из категории земель лесного фонда в земли других категорий для целей, не связанных с ведением лесного хозяйства;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) устанавливает особенности обращения с растениями, произрастающими в пограничной зоне, по согласованию с Комитетом национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
-[...15 lines deleted...]
-      47) разрабатывает и утверждает правила воспроизводства лесов и лесоразведения;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) разрабатывает и утверждает нормативы возмещения потерь растительного мира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
-[...15 lines deleted...]
-      48) разрабатывает и утверждает правила учета, определения и возмещения ущерба, причиняемого пожарами на территории лесного фонда;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) разрабатывает и утверждает правила ведения государственного мониторинга и государственного кадастра растительного мира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
-[...15 lines deleted...]
-      49) разрабатывает и утверждает положение о государственной лесной охране;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) разрабатывает и утверждает правила проведения инвентаризации растительного мира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
-[...15 lines deleted...]
-      50) разрабатывает и утверждает правила заготовки живицы, древесных соков, второстепенных древесных ресурсов, побочного пользования лесом на территории государственного лесного фонда;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) разрабатывает и утверждает базовые ставки для исчисления размеров вреда, причиненного нарушением законодательства Республики Казахстан в области охраны, защиты, восстановления и использования растительного мира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
-[...15 lines deleted...]
-      51) разрабатывает и утверждает правила осуществления авиационных работ по охране и защите лесного фонда;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) разрабатывает и утверждает правила формирования, хранения, учета и использования ботанических коллекций, коллекций генетических ресурсов растений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
-[...15 lines deleted...]
-      52) разрабатывает и утверждает правила отпуска древесины на корню и рубок леса на участках государственного лесного фонда;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) разрабатывает и утверждает правила установления ограничения (приостановление) права пользования дикорастущими растениями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
-[...15 lines deleted...]
-      53) разрабатывает и утверждает правила установления ширины запретных полос лесов по берегам рек, озер, водохранилищ, каналов и других водных объектов;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) разрабатывает и утверждает правила обращения с генофондом растительного мира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...15 lines deleted...]
-      54) разрабатывает и утверждает по согласованию с центральным уполномоченным органом по бюджетному планированию натуральные нормы обеспечения форменной одеждой со знаками различия (без погон) должностных лиц государственной лесной инспекции Республики Казахстан и государственной лесной охраны Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) разрабатывает и утверждает правила пользования растительным миром;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
-[...15 lines deleted...]
-      55) устанавливает особенности обращения с растениями, произрастающими в пограничной зоне, по согласованию с Комитетом национальной безопасности Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) разрабатывает и утверждает по согласованию с уполномоченным органом в области здравоохранения перечень лекарственных растений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
-[...15 lines deleted...]
-      56) разрабатывает и утверждает нормативы возмещения потерь растительного мира;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) разрабатывает и утверждает правила передачи естественно растущих редких и находящихся под угрозой исчезновения видов растений под охрану собственникам земельных участков, землепользователям и водопользователям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
-[...15 lines deleted...]
-      57) разрабатывает и утверждает правила ведения государственного мониторинга и государственного кадастра растительного мира;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) разрабатывает и утверждает перечень эндемичных и реликтовых растений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
-[...15 lines deleted...]
-      58) разрабатывает и утверждает правила проведения инвентаризации растительного мира;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) разрабатывает и утверждает методику проведения ресурсного обследования запасов растительных ресурсов и определения лимитов их использования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
-[...15 lines deleted...]
-      59) разрабатывает и утверждает базовые ставки для исчисления размеров вреда, причиненного нарушением законодательства Республики Казахстан в области охраны, защиты, восстановления и использования растительного мира;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) разрабатывает и утверждает правила аккредитации специализированных организаций, осуществляющих ресурсные обследования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
-[...15 lines deleted...]
-      60) разрабатывает и утверждает правила формирования, хранения, учета и использования ботанических коллекций, коллекций генетических ресурсов растений;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) разрабатывает и утверждает перечень редких и находящихся под угрозой исчезновения видов растений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
-[...15 lines deleted...]
-      61) разрабатывает и утверждает правила установления ограничения (приостановление) права пользования дикорастущими растениями;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) разрабатывает и утверждает типовые правила создания, содержания и защиты зеленых насаждений населенных пунктов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
-[...15 lines deleted...]
-      62) разрабатывает и утверждает правила обращения с генофондом растительного мира;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) вносит в Правительство Республики Казахстан предложения по изъятию редких и находящихся под угрозой исчезновения видов растений, их частей или дериватов и утверждению объемов их изъятия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...15 lines deleted...]
-      63) разрабатывает и утверждает правила пользования растительным миром;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) вносит предложения в Правительство Республики Казахстан по распределению государственного лесного фонда по категориям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...15 lines deleted...]
-      64) разрабатывает и утверждает по согласованию с уполномоченным органом в области здравоохранения перечень лекарственных растений;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) обеспечивает доступ физическим и юридическим лицам к информации в области охраны, защиты, восстановления и использования растительного мира;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
-[...15 lines deleted...]
-      65) разрабатывает и утверждает правила передачи естественно растущих редких и находящихся под угрозой исчезновения видов растений под охрану собственникам земельных участков, землепользователям и водопользователям;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) осуществляет государственный контроль в области охраны, защиты, восстановления и использования дикорастущих растений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
-[...15 lines deleted...]
-      66) разрабатывает и утверждает перечень эндемичных и реликтовых растений;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) осуществляет межотраслевую координацию деятельности государственных органов в области особо охраняемых природных территорий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
-[...15 lines deleted...]
-      67) разрабатывает и утверждает методику проведения ресурсного обследования запасов растительных ресурсов и определения лимитов их использования;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) осуществляет путем проверок государственный контроль и надзор за соблюдением режимов охраны в лесах особо охраняемых природных территорий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
-[...15 lines deleted...]
-      68) разрабатывает и утверждает правила аккредитации специализированных организаций, осуществляющих ресурсные обследования;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) согласовывает проекты корректировки технико-экономических обоснований в части функционального зонирования и проекта планировки (генерального плана развития инфраструктуры) особо охраняемых природных территорий местного значения, расположенных в границах городов республиканского значения, при положительном заключении государственной экологической экспертизы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkStart w:name="z136" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       78) вносит предложения по созданию и расширению особо охраняемых природных территорий республиканского значения, переводу земель особо охраняемых природных территорий в земли запаса, а также переводу земель запаса обратно в земли особо охраняемых природных территорий в случаях, установленных частями второй и третьей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 23 Закона Республики Казахстан "Об особо охраняемых природных территориях";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z137" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) разрабатывает порядок и вносит предложения по упразднению государственных природных заказников республиканского и местного значения и государственных заповедных зон республиканского значения и уменьшению их территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z138" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) разрабатывает перечень особо охраняемых природных территорий республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z139" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) вносит предложения в Правительство Республики Казахстан по утверждению перечня международных и государственных организаций, неправительственных организаций и фондов, предоставляющих гранты на сохранение биоразнообразия и развитие особо охраняемых природных территорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z140" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) разрабатывает и утверждает правила поощрения и порядка присвоения почетных званий, нагрудных знаков и почетных грамот в области особо охраняемых природных территорий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z141" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) разрабатывает и утверждает правила отнесения особо охраняемых природных территорий к биосферным резерватам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z142" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) разрабатывает и утверждает правила осуществления туристской и рекреационной деятельности в государственных национальных природных парках по согласованию с центральным исполнительным органом, осуществляющим функции государственного управления в области туристской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z143" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) разрабатывает и утверждает правила учета и определения объемов незаконных порубок леса и ущерба, причиненного незаконными порубками на территории лесного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z144" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) утверждает размеры тарифов за услуги, предоставляемые особо охраняемыми природными территориями республиканского значения со статусом юридического лица, находящимися в его ведении, в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z145" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) утверждает естественно-научные и технико-экономические обоснования по созданию и расширению особо охраняемых природных территорий республиканского значения;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
-[...15 lines deleted...]
-      79) разрабатывает порядок и вносит предложения по упразднению государственных природных заказников республиканского и местного значения и государственных заповедных зон республиканского значения и уменьшению их территории;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) утверждает символики (эмблемы и флаг) природоохранной организации, а также порядок разработки и использования символики (эмблемы и флаг) природоохранного учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
-[...15 lines deleted...]
-      80) разрабатывает перечень особо охраняемых природных территорий республиканского значения;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) утверждает объемы лова рыбы на водных объектах, входящих в состав особо охраняемых природных территорий со статусом юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
-[...15 lines deleted...]
-      81) вносит предложения в Правительство Республики Казахстан по утверждению перечня международных и государственных организаций, неправительственных организаций и фондов, предоставляющих гранты на сохранение биоразнообразия и развитие особо охраняемых природных территорий;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) рассматривает отчеты центральных и местных исполнительных органов по вопросам состояния, охраны, защиты, использования и финансирования особо охраняемых природных территорий, находящихся в их ведении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
-[...15 lines deleted...]
-      82) разрабатывает и утверждает правила поощрения и порядка присвоения почетных званий, нагрудных знаков и почетных грамот в области особо охраняемых природных территорий;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91) организует разработку проектов естественно-научных и технико-экономических обоснований по созданию и расширению особо охраняемых природных территорий республиканского значения, находящихся в его ведении, экологических коридоров и утверждает их;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
-[...15 lines deleted...]
-      83) разрабатывает и утверждает правила отнесения особо охраняемых природных территорий к биосферным резерватам;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) осуществляет руководство особо охраняемыми природными территориями, находящимися в его ведении, обеспечение деятельности по охране, защите и восстановлению природных комплексов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
-[...15 lines deleted...]
-      84) разрабатывает и утверждает правила осуществления туристской и рекреационной деятельности в государственных национальных природных парках по согласованию с центральным исполнительным органом, осуществляющим функции государственного управления в области туристской деятельности;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93) организует научную деятельность и научные исследования на особо охраняемых природных территориях республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
-[...15 lines deleted...]
-      85) разрабатывает и утверждает правила учета и определения объемов незаконных порубок леса и ущерба, причиненного незаконными порубками на территории лесного фонда;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94) ведет государственный кадастр особо охраняемых природных территорий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
-[...15 lines deleted...]
-      86) утверждает размеры тарифов за услуги, предоставляемые особо охраняемыми природными территориями республиканского значения со статусом юридического лица, находящимися в его ведении, в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95) осуществляет государственный контроль и надзор за состоянием, охраной, защитой и использованием особо охраняемых природных территорий и объектов государственного природно-заповедного фонда, находящихся в их ведении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
-[...15 lines deleted...]
-      87) утверждает естественно-научные и технико-экономические обоснования по созданию и расширению особо охраняемых природных территорий республиканского значения;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96) разрабатывает и утверждает правила разработки плана управления природоохранных организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
-[...15 lines deleted...]
-      88) утверждает символики (эмблемы и флаг) природоохранной организации, а также порядок разработки и использования символики (эмблемы и флаг) природоохранного учреждения;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97) разрабатывает и утверждает правила определения научных природных объектов, подлежащих присвоению статуса "Научный природный объект – национальное достояние";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
-[...15 lines deleted...]
-      89) утверждает объемы лова рыбы на водных объектах, входящих в состав особо охраняемых природных территорий со статусом юридического лица;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98) утверждает порядок и форму сертификата, удостоверяющего статус "Научный природный объект – национальное достояние";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:bookmarkStart w:name="z157" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       99) обеспечивает свободный доступ к открытой информации в области особо охраняемых природных территорий и объектов государственного природно-заповедного фонда, находящихся в его ведении, развития экологической сети в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О доступе к информации";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z158" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100) осуществляет координацию рабочих процессов между участниками единой государственной системы мониторинга окружающей среды и природных ресурсов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z159" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101) разрабатывает и утверждает нормативно правовые акты в области особо охраняемых природных территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z160" w:id="154"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z160" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102) утверждает границы и вид режима охраны территорий государственных памятников природы республиканского значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z161" w:id="155"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z161" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103) утверждает порядок разработки проектов естественно-научных и технико-экономических обоснований по созданию и расширению особо охраняемых природных территорий, а также корректировки технико-экономического обоснования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z162" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       104) утверждает правила любительского (спортивного) рыболовства, разрешаемого для нужд местного населения, в случае, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 43-1 Закона Республики Казахстан "Об особо охраняемых природных территориях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z163" w:id="157"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z163" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       105) разрабатывает и утверждает перечень международных и государственных организаций, неправительственных организаций и фондов, предоставляющих гранты на сохранение биоразнообразия и развитие особо охраняемых природных территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z164" w:id="158"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z164" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106) разрабатывает и утверждает правила (спортивного) рыболовства, мелиоративного лова, научно-исследовательского лова, лова в воспроизводственных целях на водных объектах, входящих в состав особо охраняемых природных территорий со статусом юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z165" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107) разрабатывает и утверждает правила разработки проектов естественно-научного обоснования упразднения государственных природных заказников республиканского и местного значения и государственных заповедных зон республиканского значения и уменьшения их территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z166" w:id="160"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z166" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       108) разрабатывает и утверждает правила ведения государственного кадастра особо охраняемых природных территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z167" w:id="161"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z167" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       109) разрабатывает и утверждает правила разработки и регистрации (перерегистрации) паспортов особо охраняемых природных территорий республиканского и местного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z168" w:id="162"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z168" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110) разрабатывает и утверждает правила посещения особо охраняемых природных территорий физическими лицами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z169" w:id="163"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z169" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       111) разрабатывает и утверждает правила проведения мелиоративного лова, осуществляемого в случае, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 43-1 Закона Республики Казахстан "Об особо охраняемых природных территориях";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z170" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      112) разрабатывает и утверждает правила организации и ведения научной деятельности и научных исследований в природоохранных учреждениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z171" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      113) разрабатывает и утверждает положения о межведомственных ботанических и зоологических комиссиях и их состав;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z172" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      114) осуществляет согласование генеральных схем организации территории Республики Казахстан, межрегиональных схем территориального развития, комплексных схем градостроительного планирования и иной градостроительной документации, затрагивающей территории экологических коридоров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z173" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      115) осуществляет производство по делам об административных правонарушениях в пределах компетенции, установленной законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z174" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      116) осуществляет выдачу разрешений на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z175" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      117) разрабатывает и утверждает правила выдачи административным органом разрешений на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан видов животных (за исключением рыбных ресурсов и других водных животных), подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z176" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      118) разрабатывает и утверждает форму отчетности по выдаче удостоверений охотника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z177" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      119) разрабатывает и утверждает нормы и нормативы в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z178" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      120) разрабатывает и утверждает форму нагрудного знака егеря и специальной одежды со знаками различия субъектов охотничьего хозяйства;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z170" w:id="164"/>
-[...15 lines deleted...]
-      112) разрабатывает и утверждает правила организации и ведения научной деятельности и научных исследований в природоохранных учреждениях;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      121) разрабатывает и утверждает перечень должностных лиц ведомства уполномоченного органа и его территориальных подразделений, осуществляющих государственный контроль и надзор в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных), а также работников государственных учреждений и организаций, осуществляющих непосредственную охрану животного мира (за исключением рыбных ресурсов и других водных животных), имеющих право на ношение форменной одежды со знаками различия (без погон);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z171" w:id="165"/>
-[...15 lines deleted...]
-      113) разрабатывает и утверждает положения о межведомственных ботанических и зоологических комиссиях и их состав;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      122) разрабатывает и утверждает типовое положение об егерской службе субъектов охотничьего хозяйства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z172" w:id="166"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z181" w:id="175"/>
+    <w:bookmarkStart w:name="z181" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       123) определяет перечни видов животных (за исключением рыбных ресурсов и других водных животных), отнесенных к категориям, предусмотренным подпунктами 4), 5) и 6) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об охране, воспроизводстве и использовании животного мира", и переводит их из одной категории в другую, за исключением отнесения к категории редких и находящихся под угрозой исчезновения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z182" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      124) разрабатывает и утверждает правила интродукции, реинтродукции и гибридизации животных (за исключением рыбных ресурсов и других водных животных);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z183" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      125) разрабатывает и утверждает перечень дериватов (за исключением рыбных ресурсов и других водных животных);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z184" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      126) разрабатывает и утверждает правила аккредитации республиканских ассоциаций общественных объединений охотников и субъектов охотничьего хозяйства, проводит их аккредитацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z185" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      127) разрабатывает и утверждает лимиты изъятия видов животных, являющихся объектом охоты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z186" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      128) разрабатывает и утверждает правила распределения квот изъятия объектов животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z187" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      129) разрабатывает и утверждает нормы оснащенности материально-техническими средствами территориальных подразделений ведомства уполномоченного органа, местных исполнительных органов, осуществляющих деятельность в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных) и специализированных организаций по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z188" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130) разрабатывает и утверждает правила отнесения водоемов к водно-болотным угодьям международного и республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z189" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131) разрабатывает и утверждает правила охоты с применением огнестрельного оружия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z190" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132) разрабатывает и утверждает правила ведения охотничьего хозяйства;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z182" w:id="176"/>
-[...15 lines deleted...]
-      124) разрабатывает и утверждает правила интродукции, реинтродукции и гибридизации животных (за исключением рыбных ресурсов и других водных животных);</w:t>
+    <w:bookmarkStart w:name="z191" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      133) разрабатывает и утверждает размеры возмещения вреда, причиненного нарушением законодательства Республики Казахстан в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z183" w:id="177"/>
-[...15 lines deleted...]
-      125) разрабатывает и утверждает перечень дериватов (за исключением рыбных ресурсов и других водных животных);</w:t>
+    <w:bookmarkStart w:name="z192" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      134) разрабатывает и утверждает правила выдачи разрешений на пользование животным миром (за исключением рыбных ресурсов и других водных животных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z184" w:id="178"/>
-[...15 lines deleted...]
-      126) разрабатывает и утверждает правила аккредитации республиканских ассоциаций общественных объединений охотников и субъектов охотничьего хозяйства, проводит их аккредитацию;</w:t>
+    <w:bookmarkStart w:name="z193" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      135) разрабатывает и утверждает положение о государственной охране животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z185" w:id="179"/>
-[...15 lines deleted...]
-      127) разрабатывает и утверждает лимиты изъятия видов животных, являющихся объектом охоты;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      136) разрабатывает и утверждает правила установления ограничений и запретов на пользование объектами животного мира (за исключением рыбных ресурсов и других водных животных), их частей и дериватов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z186" w:id="180"/>
-[...15 lines deleted...]
-      128) разрабатывает и утверждает правила распределения квот изъятия объектов животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
+    <w:bookmarkStart w:name="z195" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      137) разрабатывает и утверждает правила ведения государственного учета, кадастра и мониторинга животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z187" w:id="181"/>
-[...15 lines deleted...]
-      129) разрабатывает и утверждает нормы оснащенности материально-техническими средствами территориальных подразделений ведомства уполномоченного органа, местных исполнительных органов, осуществляющих деятельность в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных) и специализированных организаций по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
+    <w:bookmarkStart w:name="z196" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138) разрабатывает и утверждает правила создания и государственного учета зоологических коллекций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z188" w:id="182"/>
-[...15 lines deleted...]
-      130) разрабатывает и утверждает правила отнесения водоемов к водно-болотным угодьям международного и республиканского значения;</w:t>
+    <w:bookmarkStart w:name="z197" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      139) разрабатывает и утверждает перечень ценных видов животных, являющихся объектами охоты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z189" w:id="183"/>
-[...15 lines deleted...]
-      131) разрабатывает и утверждает правила охоты с применением огнестрельного оружия;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      140) разрабатывает и утверждает правила содержания, разведения в неволе и полувольных условиях редких и находящихся под угрозой исчезновения видов животных (за исключением рыбных ресурсов и других водных животных) и видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z190" w:id="184"/>
-[...15 lines deleted...]
-      132) разрабатывает и утверждает правила ведения охотничьего хозяйства;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      141) разрабатывает и утверждает правила ведения учета и регистрации ловчих хищных птиц, используемых на охоте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z191" w:id="185"/>
-[...15 lines deleted...]
-      133) разрабатывает и утверждает размеры возмещения вреда, причиненного нарушением законодательства Республики Казахстан в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
+    <w:bookmarkStart w:name="z200" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      142) разрабатывает и утверждает порядок подготовки биологического обоснования на пользование животным миром (за исключением рыбных ресурсов и других водных животных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z192" w:id="186"/>
-[...15 lines deleted...]
-      134) разрабатывает и утверждает правила выдачи разрешений на пользование животным миром (за исключением рыбных ресурсов и других водных животных);</w:t>
+    <w:bookmarkStart w:name="z201" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      143) разрабатывает и утверждает формы актов государственного инспектора по охране животного мира (за исключением рыбных ресурсов и других водных животных), порядок их составления и выдачи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z193" w:id="187"/>
-[...15 lines deleted...]
-      135) разрабатывает и утверждает положение о государственной охране животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
+    <w:bookmarkStart w:name="z202" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144) разрабатывает и утверждает образцы форменной одежды со знаками различия (без погон), порядок ношения и нормы обеспечения ею должностных лиц ведомства уполномоченного органа и его территориальных подразделений, осуществляющих государственный контроль и надзор в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных), а также работников государственных учреждений и организаций, осуществляющих непосредственную охрану животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z194" w:id="188"/>
-[...15 lines deleted...]
-      136) разрабатывает и утверждает правила установления ограничений и запретов на пользование объектами животного мира (за исключением рыбных ресурсов и других водных животных), их частей и дериватов;</w:t>
+    <w:bookmarkStart w:name="z203" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      145) разрабатывает и утверждает методики определения ставок плат за пользование животным миром (за исключением рыбных ресурсов и других водных животных) и размеров возмещения вреда, причиненного нарушением законодательства Республики Казахстан в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных), в том числе и неизбежного, в результате хозяйственной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z195" w:id="189"/>
-[...15 lines deleted...]
-      137) разрабатывает и утверждает правила ведения государственного учета, кадастра и мониторинга животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
+    <w:bookmarkStart w:name="z204" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      146) разрабатывает и утверждает форму и порядок выдачи удостоверений охотника и егеря;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z196" w:id="190"/>
-[...15 lines deleted...]
-      138) разрабатывает и утверждает правила создания и государственного учета зоологических коллекций;</w:t>
+    <w:bookmarkStart w:name="z205" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      147) выдает разрешения на производство интродукции, реинтродукции, гибридизации животных (за исключением рыбных ресурсов и других водных животных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z197" w:id="191"/>
-[...15 lines deleted...]
-      139) разрабатывает и утверждает перечень ценных видов животных, являющихся объектами охоты;</w:t>
+    <w:bookmarkStart w:name="z206" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      148) осуществляет выдачу разрешений на импорт на территорию Республики Казахстан видов животных (за исключением рыбных ресурсов и других водных животных), подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z198" w:id="192"/>
-[...15 lines deleted...]
-      140) разрабатывает и утверждает правила содержания, разведения в неволе и полувольных условиях редких и находящихся под угрозой исчезновения видов животных (за исключением рыбных ресурсов и других водных животных) и видов животных, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения;</w:t>
+    <w:bookmarkStart w:name="z207" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      149) организует и (или) обеспечивает проведение научных исследований и проектно-изыскательских работ в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z199" w:id="193"/>
-[...15 lines deleted...]
-      141) разрабатывает и утверждает правила ведения учета и регистрации ловчих хищных птиц, используемых на охоте;</w:t>
+    <w:bookmarkStart w:name="z208" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      150) организует ведение государственного учета, кадастра и мониторинга животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z200" w:id="194"/>
-[...15 lines deleted...]
-      142) разрабатывает и утверждает порядок подготовки биологического обоснования на пользование животным миром (за исключением рыбных ресурсов и других водных животных);</w:t>
+    <w:bookmarkStart w:name="z209" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      151) формирует и реализует государственную политику и осуществляет межотраслевую координацию в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных), а также в области сохранения и воспроизводства казахских пород собак;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z201" w:id="195"/>
-[...15 lines deleted...]
-      143) разрабатывает и утверждает формы актов государственного инспектора по охране животного мира (за исключением рыбных ресурсов и других водных животных), порядок их составления и выдачи;</w:t>
+    <w:bookmarkStart w:name="z210" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      152) формирует и реализует государственную политику в области ответственного обращения с животными;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z202" w:id="196"/>
-[...15 lines deleted...]
-      144) разрабатывает и утверждает образцы форменной одежды со знаками различия (без погон), порядок ношения и нормы обеспечения ею должностных лиц ведомства уполномоченного органа и его территориальных подразделений, осуществляющих государственный контроль и надзор в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных), а также работников государственных учреждений и организаций, осуществляющих непосредственную охрану животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
+    <w:bookmarkStart w:name="z211" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      153) ведет, размещает и ежеквартально обновляет на интернет-ресурсе реестр зоологических коллекций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z203" w:id="197"/>
-[...15 lines deleted...]
-      145) разрабатывает и утверждает методики определения ставок плат за пользование животным миром (за исключением рыбных ресурсов и других водных животных) и размеров возмещения вреда, причиненного нарушением законодательства Республики Казахстан в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных), в том числе и неизбежного, в результате хозяйственной деятельности;</w:t>
+    <w:bookmarkStart w:name="z212" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      154) осуществляет государственный контроль за соблюдением порядка осуществления интродукции, реинтродукции, и гибридизации животных (за исключением рыбных ресурсов и других водных животных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z204" w:id="198"/>
-[...15 lines deleted...]
-      146) разрабатывает и утверждает форму и порядок выдачи удостоверений охотника и егеря;</w:t>
+    <w:bookmarkStart w:name="z213" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      155) проверяет деятельность пользователей животным миром в целях определения соблюдения требований законодательства Республики Казахстан в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z205" w:id="199"/>
-[...15 lines deleted...]
-      147) выдает разрешения на производство интродукции, реинтродукции, гибридизации животных (за исключением рыбных ресурсов и других водных животных);</w:t>
+    <w:bookmarkStart w:name="z214" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      156) осуществляет государственный контроль и надзор в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z206" w:id="200"/>
-[...15 lines deleted...]
-      148) осуществляет выдачу разрешений на импорт на территорию Республики Казахстан видов животных (за исключением рыбных ресурсов и других водных животных), подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения;</w:t>
+    <w:bookmarkStart w:name="z215" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      157) осуществляет контроль за соблюдением правил ведения охотничьего хозяйства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z207" w:id="201"/>
-[...15 lines deleted...]
-      149) организует и (или) обеспечивает проведение научных исследований и проектно-изыскательских работ в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
+    <w:bookmarkStart w:name="z216" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      158) осуществляет контроль за соблюдением правил охоты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z208" w:id="202"/>
-[...15 lines deleted...]
-      150) организует ведение государственного учета, кадастра и мониторинга животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
+    <w:bookmarkStart w:name="z217" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      159) осуществляет контроль за соблюдением норм и нормативов в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z209" w:id="203"/>
-[...15 lines deleted...]
-      151) формирует и реализует государственную политику и осуществляет межотраслевую координацию в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных), а также в области сохранения и воспроизводства казахских пород собак;</w:t>
+    <w:bookmarkStart w:name="z218" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      160) осуществляет контроль и надзор за выполнением мероприятий по охране, воспроизводству и использованию животного мира (за исключением рыбных ресурсов и других водных животных) ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z210" w:id="204"/>
-[...15 lines deleted...]
-      152) формирует и реализует государственную политику в области ответственного обращения с животными;</w:t>
+    <w:bookmarkStart w:name="z219" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      161) осуществляет контроль и надзор за соблюдением установленных ограничений и запретов на пользование животным миром (за исключением рыбных ресурсов и других водных животных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z211" w:id="205"/>
-[...179 lines deleted...]
-    <w:bookmarkStart w:name="z220" w:id="214"/>
+    <w:bookmarkStart w:name="z220" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       162) согласовывает технико-экономическое обоснование и проектно-сметную документацию, разрабатываемые субъектами, осуществляющими хозяйственную и иную деятельность, указанную в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5028,1032 +5028,1118 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 17 Закона Республики Казахстан "Об охране, воспроизводстве и использовании животного мира";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z221" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      163) выдает заключение (разрешительный документ) на вывоз с таможенной территории Евразийского экономического союза диких живых животных (за исключением рыбных ресурсов и других водных животных), в том числе редких и находящихся под угрозой исчезновения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z222" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      164) организует и обеспечивает воспроизводство и государственный учет животного мира (за исключением рыбных ресурсов и других водных животных) в резервном фонде охотничьих угодий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z223" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      165) принимает решение о введении ограничений и запретов на пользование объектами животного мира, их частей и дериватов, переносе установленных сроков пользования и (или) запрета на пользование объектами животного мира (за исключением рыбных ресурсов и других водных животных), устанавливает места и сроки их пользования на основании биологического обоснования, выданного соответствующими научными организациями, подлежащего государственной экологической экспертизе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z224" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      166) представляет информацию о порядке оказания государственных услуг в Единый контакт-центр по вопросам оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z225" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      167) осуществляет государственный контроль и надзор за местными исполнительными органами в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z226" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      168) приостанавливает деятельность физических и юридических лиц при выявлении нарушений законодательства Республики Казахстан в области особо охраняемых природных территорий, охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных), лесного законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z227" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      169) разрабатывает и утверждает правила содержания животных в приютах для животных, зоологических гостиницах, пунктах временного содержания животных, реабилитационных центрах для животных, зоологических питомниках;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z228" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      170) разрабатывает и утверждает правила использования животных в культурно-зрелищных целях и их содержания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z229" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      171) разрабатывает и утверждает правила обращения с дикими животными в неволе и (или) полувальных условиях, возврат которых в среду их обитания невозможен;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z221" w:id="215"/>
-[...15 lines deleted...]
-      163) выдает заключение (разрешительный документ) на вывоз с таможенной территории Евразийского экономического союза диких живых животных (за исключением рыбных ресурсов и других водных животных), в том числе редких и находящихся под угрозой исчезновения;</w:t>
+    <w:bookmarkStart w:name="z230" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      172) разрабатывает и утверждает типовые правила отлова, временного содержания и умерщвления животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z222" w:id="216"/>
-[...15 lines deleted...]
-      164) организует и обеспечивает воспроизводство и государственный учет животного мира (за исключением рыбных ресурсов и других водных животных) в резервном фонде охотничьих угодий;</w:t>
+    <w:bookmarkStart w:name="z231" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      173) разрабатывает и утверждает правила деятельности приютов для животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z223" w:id="217"/>
-[...15 lines deleted...]
-      165) принимает решение о введении ограничений и запретов на пользование объектами животного мира, их частей и дериватов, переносе установленных сроков пользования и (или) запрета на пользование объектами животного мира (за исключением рыбных ресурсов и других водных животных), устанавливает места и сроки их пользования на основании биологического обоснования, выданного соответствующими научными организациями, подлежащего государственной экологической экспертизе;</w:t>
+    <w:bookmarkStart w:name="z232" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      174) разрабатывает и утверждает правила учета приютов для животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z224" w:id="218"/>
-[...15 lines deleted...]
-      166) представляет информацию о порядке оказания государственных услуг в Единый контакт-центр по вопросам оказания государственных услуг;</w:t>
+    <w:bookmarkStart w:name="z233" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      175) разрабатывает и утверждает правила перевозки животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z225" w:id="219"/>
-[...15 lines deleted...]
-      167) осуществляет государственный контроль и надзор за местными исполнительными органами в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
+    <w:bookmarkStart w:name="z234" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      176) разрабатывает и утверждает правила учета домашних животных и перечень домашних животных, подлежащих учету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z226" w:id="220"/>
-[...15 lines deleted...]
-      168) приостанавливает деятельность физических и юридических лиц при выявлении нарушений законодательства Республики Казахстан в области особо охраняемых природных территорий, охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных), лесного законодательства Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z235" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      177) разрабатывает и утверждает перечень животных, запрещенных к содержанию в жилищах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z227" w:id="221"/>
-[...15 lines deleted...]
-      169) разрабатывает и утверждает правила содержания животных в приютах для животных, зоологических гостиницах, пунктах временного содержания животных, реабилитационных центрах для животных, зоологических питомниках;</w:t>
+    <w:bookmarkStart w:name="z236" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      178) разрабатывает и утверждает перечень домашних животных, требующих особой ответственности владельца животного;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z228" w:id="222"/>
-[...15 lines deleted...]
-      170) разрабатывает и утверждает правила использования животных в культурно-зрелищных целях и их содержания;</w:t>
+    <w:bookmarkStart w:name="z237" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      179) разрабатывает и утверждает типовые правила содержания и выгула домашних животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z229" w:id="223"/>
-[...15 lines deleted...]
-      171) разрабатывает и утверждает правила обращения с дикими животными в неволе и (или) полувальных условиях, возврат которых в среду их обитания невозможен;</w:t>
+    <w:bookmarkStart w:name="z238" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      180) разрабатывает и утверждает правила проведения общественного контроля в области ответственного обращения с животными, а также выдачи физическим лицам удостоверений общественных инспекторов в области ответственного обращения с животными;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z230" w:id="224"/>
-[...15 lines deleted...]
-      172) разрабатывает и утверждает типовые правила отлова, временного содержания и умерщвления животных;</w:t>
+    <w:bookmarkStart w:name="z239" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      181) разрабатывает и утверждает правила вакцинации и стерилизации бродячих животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z231" w:id="225"/>
-[...15 lines deleted...]
-      173) разрабатывает и утверждает правила деятельности приютов для животных;</w:t>
+    <w:bookmarkStart w:name="z240" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      182) разрабатывает и утверждает перечень животных, используемых для кормления других животных, содержащихся в неволе и (или) полувольных условиях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z232" w:id="226"/>
-[...15 lines deleted...]
-      174) разрабатывает и утверждает правила учета приютов для животных;</w:t>
+    <w:bookmarkStart w:name="z241" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      183) разрабатывает и утверждает нормативные правовые акты в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных), а также в области сохранения и воспроизводства казахских пород собак;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z233" w:id="227"/>
-[...15 lines deleted...]
-      175) разрабатывает и утверждает правила перевозки животных;</w:t>
+    <w:bookmarkStart w:name="z242" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      184) разрабатывает и утверждает правила присвоения почетных званий, нагрудных знаков и почетных грамот в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z234" w:id="228"/>
-[...15 lines deleted...]
-      176) разрабатывает и утверждает правила учета домашних животных и перечень домашних животных, подлежащих учету;</w:t>
+    <w:bookmarkStart w:name="z243" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      185) разрабатывает и утверждает правила по межхозяйственному охотоустройству на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z235" w:id="229"/>
-[...15 lines deleted...]
-      177) разрабатывает и утверждает перечень животных, запрещенных к содержанию в жилищах;</w:t>
+    <w:bookmarkStart w:name="z244" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      186) разрабатывает и утверждает правила проведения конкурса по закреплению охотничьих угодий и квалификационные требования, предъявляемые к участникам конкурса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z236" w:id="230"/>
-[...15 lines deleted...]
-      178) разрабатывает и утверждает перечень домашних животных, требующих особой ответственности владельца животного;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">187) исключен приказом Министра экологии и природных ресурсов РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33-П</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">188) исключен приказом Министра экологии и природных ресурсов РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33-П</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z247" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      189) разрабатывает и утверждает инструкцию по проведению учета видов животных на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z237" w:id="231"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z248" w:id="242"/>
+    <w:bookmarkStart w:name="z248" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       190) осуществляет прием уведомлений о начале или прекращении деятельности по искусственному разведению животных (за исключением рыбных ресурсов и других водных животных), виды которых включены в приложения I и II к </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конвенции</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z249" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      191) разрабатывает и утверждает типовую форму плана развития субъектов охотничьего хозяйства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z250" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      192) разрабатывает и утверждает охотминимум;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z251" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      193) разрабатывает и утверждает правила проведения экзамена по охотминимуму республиканской ассоциацией общественных объединений охотников и субъектов охотничьего хозяйства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z252" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      194) разрабатывает и утверждает правила использования животных (за исключением рыбных ресурсов и других водных животных), кроме редких и находящихся под угрозой исчезновения, в целях предотвращения эпизоотии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z253" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      195) выдает лицензию на экспорт с таможенной территории Евразийского экономического союза диких живых животных (за исключением рыбных ресурсов и других водных животных), в том числе редких и находящихся под угрозой исчезновения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z254" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      196) разрабатывает правила применения специальных средств и служебного оружия государственными инспекторами по охране животного мира (за исключением рыбных ресурсов и других водных животных) и инспекторами специализированных организаций по охране животного мира (за исключением рыбных ресурсов и других водных животных), а также применения служебного оружия егерями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z255" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      197) разрабатывает и утверждает стандарты казахских пород собак;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z256" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      198) разрабатывает и утверждает правила ведения единой родословной книги казахских пород собак;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z257" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      199) разрабатывает и утверждает план развития водно-болотных угодий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z258" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      200) разрабатывает и утверждает списки водно-болотных угодий международного и республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z259" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      201) разрабатывает правила ведения Красной книги Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z249" w:id="243"/>
-[...15 lines deleted...]
-      191) разрабатывает и утверждает типовую форму плана развития субъектов охотничьего хозяйства;</w:t>
+    <w:bookmarkStart w:name="z260" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      202) вносит предложения по присвоению научному природному объекту статуса "Научный природный объект – национальное достояние";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z250" w:id="244"/>
-[...15 lines deleted...]
-      192) разрабатывает и утверждает охотминимум;</w:t>
+    <w:bookmarkStart w:name="z261" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      203) осуществляет ведение Красной книги Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z251" w:id="245"/>
-[...15 lines deleted...]
-      193) разрабатывает и утверждает правила проведения экзамена по охотминимуму республиканской ассоциацией общественных объединений охотников и субъектов охотничьего хозяйства;</w:t>
+    <w:bookmarkStart w:name="z262" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      204) разрабатывает и утверждает правила охоты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z252" w:id="246"/>
-[...15 lines deleted...]
-      194) разрабатывает и утверждает правила использования животных (за исключением рыбных ресурсов и других водных животных), кроме редких и находящихся под угрозой исчезновения, в целях предотвращения эпизоотии;</w:t>
+    <w:bookmarkStart w:name="z263" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      205) осуществляет мониторинг использования генетических ресурсов в пределах своей компетенции и традиционных знаний, связанных с генетическими ресурсами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z253" w:id="247"/>
-[...15 lines deleted...]
-      195) выдает лицензию на экспорт с таможенной территории Евразийского экономического союза диких живых животных (за исключением рыбных ресурсов и других водных животных), в том числе редких и находящихся под угрозой исчезновения;</w:t>
+    <w:bookmarkStart w:name="z264" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      206) организует доступ к генетическим ресурсам и совместному использованию выгод в области генетических ресурсов растительного, в том числе лесов, и животного мира (за исключением рыбных ресурсов и других водных животных), а также к традиционным знаниям, связанным с этими генетическими ресурсами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z254" w:id="248"/>
-[...15 lines deleted...]
-      196) разрабатывает правила применения специальных средств и служебного оружия государственными инспекторами по охране животного мира (за исключением рыбных ресурсов и других водных животных) и инспекторами специализированных организаций по охране животного мира (за исключением рыбных ресурсов и других водных животных), а также применения служебного оружия егерями;</w:t>
+    <w:bookmarkStart w:name="z265" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      207) выдает обоснованное заключение для доступа к генетическим ресурсам растительного, в том числе лесов, и животного мира (за исключением рыбных ресурсов и других водных животных);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z255" w:id="249"/>
-[...15 lines deleted...]
-      197) разрабатывает и утверждает стандарты казахских пород собак;</w:t>
+    <w:bookmarkStart w:name="z266" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      208) на основании заключений компетентных национальных органов выдает разрешения для доступа к генетическим ресурсам на территории Республики Казахстан и вывоза их с территории Республики Казахстан в соответствии с Конвенцией о биоразнообразии и Нагойским протоколом регулирования доступа к генетическим ресурсам и совместного использования на справедливой и равной основе выгод от их применения к данной Конвенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z256" w:id="250"/>
-[...15 lines deleted...]
-      198) разрабатывает и утверждает правила ведения единой родословной книги казахских пород собак;</w:t>
+    <w:bookmarkStart w:name="z267" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      209) разрабатывает и утверждает регулятивные требования и формы национального разрешения для доступа к генетическим ресурсам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z257" w:id="251"/>
-[...15 lines deleted...]
-      199) разрабатывает и утверждает план развития водно-болотных угодий;</w:t>
+    <w:bookmarkStart w:name="z268" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      210) определяет порядок осуществления мониторинга использования генетических ресурсов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z258" w:id="252"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z269" w:id="263"/>
+    <w:bookmarkStart w:name="z269" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       211) обеспечивает в пределах своей компетенции соблюдение законов и иных нормативных правовых актов Республики Казахстан в области национальной безопасности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6108,2355 +6194,3291 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О гражданской защите", мобилизационной подготовки и мобилизации в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О мобилизационной подготовке и мобилизации";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z270" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      212) участвует в рассмотрении законопроектов в Парламенте Республики Казахстан, а также при доработке в рабочем порядке проектов заключений Правительства на законопроекты, инициированные депутатами Парламента, или поправки депутатов, вносимые в законопроекты, инициированные Правительством, в Аппарате Правительства, проектов указов Президента, постановлений Правительства и распоряжений Премьер-Министра Республики Казахстан, разработчиком которых является Комитет, в Аппарате Правительства и Министерстве юстиции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z271" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      213) участвует в работе Межведомственной комиссии по вопросам законопроектной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z272" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      214) разъяснение правовых актов по вопросам деятельности государственного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z273" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      215) организация систематизированного учета нормативных правовых актов, разработанных и принятых Комитетом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z274" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      216) проведение не реже одного раза в полугодие анализа состояния исковой работы, судебной практики по спорам с участием Комитета с целью выявления основных причин и условий, повлекших соответствующее судебное разбирательство, и внесение предложений по их устранению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z275" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      217) проведение по итогам полугодия анализа нормотворческой деятельности, в том числе замечаний органов юстиции по результатам рассмотрения проектов правовых актов, и информирование его результатов вышестоящему руководителю с предложениями по совершенствованию нормотворческой деятельности и устранению выявленных недостатков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z276" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      218) рассмотрение запросов областных территориальных инспекции и подведомственных организации Комитета о согласовании права апелляционного обжалования решения суда или права на подачу ходатайства об оспаривании судебных актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z277" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      219) осуществляет международное сотрудничество в области управления лесными отношениями, охраны, воспроизводства, использования животного мира (за исключением рыбных ресурсов и других водных животных), особо охраняемых природных территорий, включая реализацию международных договоров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z278" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      220) обеспечивает соблюдение услугодателями нормативных правовых актов, определяющих порядок оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z279" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      221) обеспечивает в пределах своей компетенции защиту сведений, составляющих государственные секреты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z280" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      222) обеспечивает выполнение обязательств и осуществление прав Республики Казахстан, вытекающих из международных договоров, а также наблюдает за выполнением другими участниками международных договоров их обязательств;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z270" w:id="264"/>
-[...15 lines deleted...]
-      212) участвует в рассмотрении законопроектов в Парламенте Республики Казахстан, а также при доработке в рабочем порядке проектов заключений Правительства на законопроекты, инициированные депутатами Парламента, или поправки депутатов, вносимые в законопроекты, инициированные Правительством, в Аппарате Правительства, проектов указов Президента, постановлений Правительства и распоряжений Премьер-Министра Республики Казахстан, разработчиком которых является Комитет, в Аппарате Правительства и Министерстве юстиции;</w:t>
+    <w:bookmarkStart w:name="z281" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      223) размещает для публичного обсуждения на интернет-портале открытых нормативных правовых актов разработанные проекты подзаконных нормативных правовых актов вместе с пояснительными записками и сравнительными таблицами к ним (в случаях внесения изменений и (или) дополнений в подзаконные нормативные правовые акты), за исключением проектов нормативных правовых актов Президента Республики Казахстан, разработанных Канцелярией Первого Президента Республики Казахстан – Елбасы, Администрацией Президента Республики Казахстан, до направления на согласование в заинтересованные государственные органы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z271" w:id="265"/>
-[...15 lines deleted...]
-      213) участвует в работе Межведомственной комиссии по вопросам законопроектной деятельности;</w:t>
+    <w:bookmarkStart w:name="z282" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      224) принимает оперативные меры по предупреждению возникновения и ликвидации чрезвычайных ситуаций, снижению размеров ущерба и потерь в случае их возникновения, а также повышению устойчивости и безопасности функционирования объектов в чрезвычайных ситуациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z272" w:id="266"/>
-[...15 lines deleted...]
-      214) разъяснение правовых актов по вопросам деятельности государственного органа;</w:t>
+    <w:bookmarkStart w:name="z283" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      225) реализует государственную политику в области государственного контроля и надзора в соответствующей сфере;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z273" w:id="267"/>
-[...15 lines deleted...]
-      215) организация систематизированного учета нормативных правовых актов, разработанных и принятых Комитетом;</w:t>
+    <w:bookmarkStart w:name="z284" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      226) проводит государственный контроль и надзор в соответствии с законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z274" w:id="268"/>
-[...15 lines deleted...]
-      216) проведение не реже одного раза в полугодие анализа состояния исковой работы, судебной практики по спорам с участием Комитета с целью выявления основных причин и условий, повлекших соответствующее судебное разбирательство, и внесение предложений по их устранению;</w:t>
+    <w:bookmarkStart w:name="z285" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      227) вносит предложения по совершенствованию проведения государственного контроля и надзора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z275" w:id="269"/>
-[...15 lines deleted...]
-      217) проведение по итогам полугодия анализа нормотворческой деятельности, в том числе замечаний органов юстиции по результатам рассмотрения проектов правовых актов, и информирование его результатов вышестоящему руководителю с предложениями по совершенствованию нормотворческой деятельности и устранению выявленных недостатков;</w:t>
+    <w:bookmarkStart w:name="z286" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      228) осуществляет лицензирование отдельных видов деятельности или действий, подлежащих лицензированию, в соответствии с Предпринимательским кодексом Республики Казахстан и законодательством Республики Казахстан о разрешениях и уведомлениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z276" w:id="270"/>
-[...15 lines deleted...]
-      218) рассмотрение запросов областных территориальных инспекции и подведомственных организации Комитета о согласовании права апелляционного обжалования решения суда или права на подачу ходатайства об оспаривании судебных актов;</w:t>
+    <w:bookmarkStart w:name="z287" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      229) осуществляет разрешительный контроль в регулируемых сферах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z277" w:id="271"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z288" w:id="282"/>
+    <w:bookmarkStart w:name="z288" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       230) осуществляет государственный контроль и надзор в порядке, определенном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, за соблюдением требований соответствующих технических регламентов в рамках установленной компетенции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231) осуществляет организацию проведения государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z381" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-1) применяет меры оперативного реагирования при нарушении требований, определенных законодательством Республики Казахстан в области особо охраняемых природных территорий, охраны, воспроизводства и использования животного мира, лесного законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z382" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-2) определяет перечень требований, нарушение которых влечет применение мер оперативного реагирования, а также определяет в отношении конкретных нарушений требований конкретный вид меры оперативного реагирования с указанием срока действия данной меры (при необходимости);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z383" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-3) разрабатывает правила регулирования численности животных, за исключением рыбных ресурсов и других водных животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z384" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-4) разрабатывает формы акта надзора, а также постановления о применении мер оперативного реагирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z385" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-5) разрабатывает формы актов должностных лиц государственной лесной инспекции Республики Казахстан и государственной лесной охраны Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z386" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-6) разрабатывает правила заготовки, переработки, хранения и использования лесных семян и контроля за их качеством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z387" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-7) выдает разрешения на импорт на территорию Республики Казахстан, экспорт и (или) реэкспорт с территории Республики Казахстан объектов растительного мира, их частей и дериватов, подпадающих под действие Конвенции о международной торговле видами дикой фауны и флоры, находящимися под угрозой исчезновения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z388" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-8) разрабатывает типовое положение о координационном совете;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z389" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-9) разрабатывает образцы форменной одежды со знаками различия (без погон), порядок ношения и нормы обеспечения ею государственных инспекторов природоохранных учреждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z390" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      231-10) разрабатывает правила сенокошения, разрешаемого для нужд местного населения в случае, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 43-1 Закона "Об особо охраняемых природных территориях";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z391" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-11) разрабатывает правила использования животных, кроме редких и находящихся под угрозой исчезновения, в научных, культурно-просветительских, воспитательных и эстетических целях, в том числе для создания зоологических коллекций;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z289" w:id="283"/>
-[...15 lines deleted...]
-      231) осуществляет организацию проведения государственных закупок;</w:t>
+    <w:bookmarkStart w:name="z392" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-12) разрабатывает правила регистрации в уполномоченном органе заключенных пользователем животного мира договоров с физическими и юридическими лицами на пользование животным миром и предоставлении информации об их расторжении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z290" w:id="284"/>
+    <w:bookmarkStart w:name="z393" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-13) разрабатывает перечень видов животных, используемых в иных хозяйственных целях (кроме охоты и рыболовства), видов животных, не используемых в хозяйственных целях, но имеющих экологическую, культурную и иную ценность, видов животных, численность которых подлежит регулированию в целях охраны здоровья населения, предохранения от заболеваний сельскохозяйственных и других домашних животных, предотвращения ущерба окружающей среде, предупреждения опасности нанесения существенного ущерба сельскохозяйственной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z394" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-14) разрабатывает правила пользования физическими лицами особо охраняемыми природными территориями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z395" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-15) разрабатывает правила создания экскурсионных троп и маршрутов в государственных природных заповедниках на специально выделенных участках, не включающих особо ценные экологические системы и объекты для проведения регулируемого экологического туризма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z396" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-16) разрабатывает правила выявления, создания и эксплуатации объектов селекционно-генетического назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z397" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-17) разрабатывает правила выявления, создания и эксплуатации объектов селекционно-семеноводческого назначения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z398" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-18) разрабатывает формы, предназначенных для сбора административных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z399" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-19) разрабатывает нормативы возмещения потерь лесохозяйственного производства, вызванных изъятием лесных угодий для использования их в целях, не связанных с ведением лесного хозяйства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z400" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-20) разрабатывает и утверждает правила использования, перемещения семян и посадочного материала для воспроизводства лесов и лесоразведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z401" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-21) разрабатывает правила пользования животным миром на участках государственного лесного фонда, в том числе для нужд охотничьего хозяйства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z402" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-22) разрабатывает правила проведения тендеров по предоставлению лесных ресурсов на участках государственного лесного фонда в долгосрочное лесопользование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z403" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-23) разрабатывает правила пользования участками государственного лесного фонда для научно-исследовательских целей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z404" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-24) разрабатывает правила сенокошения и пастьбы скота на участках государственного лесного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z405" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-25) разрабатывает правила пользования участками государственного лесного фонда для оздоровительных, рекреационных, историко-культурных, туристских и спортивных целей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z406" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-26) разрабатывает правила проведения ревизии лесных обходов государственными лесовладельцами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z407" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-27) разрабатывает правила аттестации и учета объектов селекционно-семеноводческого назначения на участках государственного лесного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z408" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-28) разрабатывает правила аттестации и учета объектов селекционно-генетического назначения на участках государственного лесного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z409" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-29) разрабатывает правила пожарной безопасности в лесах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z410" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-30) разрабатывает нормы шумовых и иных акустических воздействий искусственного происхождения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z411" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-31) разрабатывает порядок и условия ее использования физическими и юридическими лицами информации о лесном фонде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z412" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-32) разрабатывает санитарные правила в лесах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z413" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-33) разрабатывает правила осуществления платных видов деятельности по реализации товаров (работ, услуг) государственными учреждениями в сферах лесного хозяйства, особо охраняемых природных территорий, деньги от реализации которых остаются в их распоряжении, использования денег от реализации государственными учреждениями в сферах лесного хозяйства, особо охраняемых природных территорий товаров (работ, услуг), остающихся в их распоряжении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z414" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-34) разрабатывает типовые квалификационные характеристики должностей руководителей и специалистов природоохранных организаций, организаций лесного хозяйства и специализированных организаций Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z415" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-35) разрабатывает натуральные нормы потребности для специализированной организации в авиационной технике, специальном транспорте, оборудовании средств связи, навигационном оборудовании и специальных средствах для проведения работ по охране животного мира и особо охраняемых природных территорий по согласованию с центральными уполномоченными органами по государственному планированию и бюджетному планированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z416" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-36) разрабатывает алгоритм управления и взаимодействия государственных органов и организаций при реагировании на чрезвычайную ситуацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z417" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-37) разрабатывает правила установления стоимости и предмета капитальных расходов, осуществляемых в рамках договора лизинга в сфере лесного хозяйства и животного мира, особо охраняемых природных территорий и развития государственной наблюдательной сети для гидрометеорологического мониторинга и мониторинга состояния окружающей среды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z418" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-38) разрабатывает и утверждает полугодовые планы проведения периодических проверок в области охраны, воспроизводства и использования животного мира (за исключением рыбных ресурсов и других водных животных) за деятельностью местных исполнительных органов областей, городов республиканского значения, столицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z419" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-39) принимает решение о введении ограничений и запретов на пользование объектами животного мира, их частей и дериватов, устанавливает места и сроки их пользования на основании биологического обоснования, выданного соответствующими научными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z420" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      231-40) утверждает проекты корректировки технико-экономических обоснований особо охраняемых природных территорий республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z290" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       232) осуществляет иные функции, предусмотренные законами Республики Казахстан, актами Президента, Правительства Республики Казахстан и Министра экологии и природных ресурсов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z291" w:id="285"/>
+    <w:bookmarkEnd w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменениями, внесенными Министра экологии и природных ресурсов РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33-П</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z291" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус и полномочия Председателя Комитета при организации его деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z292" w:id="286"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z292" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководство Комитетом осуществляется председателем Комитета, который несет персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z293" w:id="287"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z293" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Председатель Комитета назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z294" w:id="288"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z294" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Председатель Комитета имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z295" w:id="289"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z295" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Полномочия председателя Комитета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z296" w:id="290"/>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z296" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в пределах своей компетенции подписывает приказы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z297" w:id="291"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z297" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в соответствии с законодательством назначает на должности и освобождает от должностей работников Комитета, (за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящих государственных органов и должностных лиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z298" w:id="292"/>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z298" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) по согласованию с Министерством назначает на должности и освобождает от должностей руководителей подведомственных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z299" w:id="293"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z299" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) назначает на должности и освобождает от должностей заместителей руководителей территориальных инспекций и заместителей подведомственных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z300" w:id="294"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z300" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) вносит предложение в Министерство о поощрении и привлечении к дисциплинарной ответственности руководителей территориальных инспекций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z301" w:id="295"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z301" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) определяет обязанности и полномочия своих заместителей, руководителей структурных подразделений, территориальных инспекций и подведомственных организаций Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z302" w:id="296"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z302" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в пределах своей компетенции принимает меры, направленные на противодействие коррупции в Комитете и несет персональную ответственность за принятие мер по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z303" w:id="297"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z303" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) поощряет и налагает дисциплинарные взыскания на работников Комитета (за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящих государственных органов и должностных лиц), а также на руководителей подведомственных организаций и их заместителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z304" w:id="298"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z304" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) решает вопросы командирования (за исключением командирования заграницу), оказания материальной помощи, подготовки, переподготовки и повышения квалификации, поощрения, выплаты надбавок руководителям территориальных подразделений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z305" w:id="299"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z305" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, выплаты надбавок и премирования заместителей территориальных подразделений, руководителей подведомственных организаций и их заместителей, а также работников Комитета (за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящих государственных органов и должностных лиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z306" w:id="300"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z306" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) в установленном законодательством порядке решает вопросы возложения обязанностей руководителей территориального подразделения Комитета на заместителя руководителя или другого работника территориального подразделения на время его отсутствия в период командировки и (или) временной нетрудоспособности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z307" w:id="301"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z307" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) утверждает Положения структурных подразделений Комитета и в пределах своей компетенции учредительные документы подведомственных организаций Комитета, а также положения территориальных подразделений, находящихся в ведении Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z308" w:id="302"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z308" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) утверждает должностные инструкции сотрудников Комитета, руководителей подведомственных организаций и их заместителей (за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящих государственных органов и должностных лиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z309" w:id="303"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z309" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) согласовывает структуру и штатные расписания подведомственных организаций Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z310" w:id="304"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z310" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) вырабатывает предложения по формированию государственной политики в регулируемой сфере;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z311" w:id="305"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z311" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) определяет компетенцию и порядок взаимодействия территориальных подразделений с Комитетом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z312" w:id="306"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z312" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) отменяет или приостанавливает полностью, или в части действие актов территориальных подразделений и подведомственных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z313" w:id="307"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z313" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) представляет Комитет в государственных органах и иных организациях без доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z314" w:id="308"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z314" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) осуществляет общее руководство финансово-хозяйственной деятельности и проведения государственных закупок в Комитете;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z315" w:id="309"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z315" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) определяет обязанности и полномочия своих заместителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z316" w:id="310"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z316" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) осуществляет иные полномочия в соответствии с законами и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z317" w:id="311"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z317" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий председателя Комитета в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z318" w:id="312"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z318" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z319" w:id="313"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z319" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Комитет может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z320" w:id="314"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z320" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Комитета формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные расходы), приобретенного в результате собственной деятельности, и иных источников, незапрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z321" w:id="315"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z321" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за Комитетом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z322" w:id="316"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z322" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Комитет не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z323" w:id="317"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z323" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z324" w:id="318"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z324" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Комитета осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkEnd w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Комитета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z325" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Перечень с изменениями, внесенными Министра экологии и природных ресурсов РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33-П</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z325" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное учреждение "Аксу-Жабаглинский государственный природный заповедник" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z326" w:id="320"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z326" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республиканское государственное учреждение "Алакольский государственный природный заповедник" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z327" w:id="321"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z327" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Республиканское государственное учреждение "Алматинский государственный природный заповедник" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z328" w:id="322"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z328" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Республиканское государственное учреждение "Барсакельмесский государственный природный заповедник" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z329" w:id="323"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z329" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Республиканское государственное учреждение "Баянаульский государственный национальный природный парк" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z330" w:id="324"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z330" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Республиканское государственное учреждение "Государственный национальный природный парк "Алтын-Эмель" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z331" w:id="325"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z331" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Республиканское государственное учреждение "Государственный национальный природный парк "Кокшетау" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z332" w:id="326"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z332" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Республиканское государственное учреждение "Государственный лесной природный резерват "Ертіс орманы" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z333" w:id="327"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z333" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Республиканское государственное учреждение "Государственный лесной природный резерват "Семей орманы" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z334" w:id="328"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z334" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Республиканское государственное учреждение "Иргиз-Тургайский государственный природный резерват" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z335" w:id="329"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z335" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Республиканское государственное учреждение "Государственный природный резерват "Акжайык" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z336" w:id="330"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z336" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Республиканское государственное учреждение "Западно-Алтайский государственный природный заповедник" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z337" w:id="331"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z337" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Республиканское государственное учреждение "Иле-Алатауский государственный национальный природный парк" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z338" w:id="332"/>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z338" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Республиканское государственное учреждение "Каратауский государственный природный заповедник" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z339" w:id="333"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z339" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Республиканское государственное учреждение "Каркаралинский государственный национальный природный парк" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z340" w:id="334"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z340" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Республиканское государственное учреждение "Коргалжинский государственный природный заповедник" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z341" w:id="335"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z341" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Республиканское государственное учреждение "Катон-Карагайский государственный национальный природный парк" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z342" w:id="336"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z342" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Республиканское государственное учреждение "Маркакольский государственный природный заповедник" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z343" w:id="337"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z343" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Республиканское государственное учреждение "Наурзумский государственный природный заповедник" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z344" w:id="338"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z344" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Республиканское государственное учреждение "Сандыктауское учебно-производственное лесное хозяйство" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z345" w:id="339"/>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z345" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Республиканское государственное учреждение "Устюртский государственный природный заповедник" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z346" w:id="340"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z346" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Республиканское государственное учреждение "Чарынский государственный национальный природный парк" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z347" w:id="341"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z347" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Республиканское государственное учреждение "Сайрам-Угамский государственный национальный природный парк" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z348" w:id="342"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z348" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Республиканское государственное учреждение "Государственный национальный природный парк "Көлсай көлдері" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z349" w:id="343"/>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z349" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Республиканское государственное учреждение "Жонгар-Алатауский государственный национальный природный парк" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z350" w:id="344"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z350" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Республиканское государственное учреждение "Государственный национальный природный парк "Буйратау" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z351" w:id="345"/>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z351" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Республиканское государственное учреждение "Государственный природный резерват "Алтын Дала" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z352" w:id="346"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z352" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Республиканское государственное учреждение "Государственный природный резерват "Иле-Балхаш" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z353" w:id="347"/>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z353" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Республиканское государственное учреждение "Государственный национальный природный парк "Тарбагатай" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z354" w:id="348"/>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z354" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Республиканское государственное казенное предприятие "Казахская база авиационной охраны лесов и обслуживания лесного хозяйства" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z355" w:id="349"/>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z355" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Республиканское государственное казенное предприятие "Казахское лесоустроительное предприятие" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z356" w:id="350"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z356" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Республиканское государственное казенное предприятие "ПО "Охотзоопром" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z357" w:id="351"/>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z357" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Республиканское государственное казенное предприятие "Республиканский лесной селекционно-семеноводческий центр" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
-    <w:bookmarkStart w:name="z358" w:id="352"/>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z358" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Республиканское государственное казенное предприятие "Иссыкский государственный дендрологический парк" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z359" w:id="353"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z359" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Республиканское государственное предприятие на праве хозяйственного ведения "Институт ботаники и фитоинтродукции" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
-    <w:bookmarkStart w:name="z360" w:id="354"/>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z360" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Республиканское государственное предприятие на праве хозяйственного ведения "Жасыл Аймак" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
-    <w:bookmarkStart w:name="z361" w:id="355"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z361" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Республиканское государственное учреждение "Государственный национальный природный парк "Улытау" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
-    <w:bookmarkStart w:name="z362" w:id="356"/>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z362" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Республиканское государственное учреждение "Государственный природный резерват "Бокейорда" Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
-    <w:bookmarkStart w:name="z363" w:id="357"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Товарищество с ограниченной ответственностью "Казахский научно-исследовательский институт лесного хозяйства и агролесомелиорации имени А.Н. Букейхана".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z363" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень территориальных подразделений, находящихся в ведении Комитета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z364" w:id="358"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z364" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное учреждение "Акмолинская областная территориальная инспекция лесного хозяйства и животного мира Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z365" w:id="359"/>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z365" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Республиканское государственное учреждение "Актюбинская областная территориальная инспекция лесного хозяйства и животного мира Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z366" w:id="360"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z366" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Республиканское государственное учреждение "Алматинская областная территориальная инспекция лесного хозяйства и животного мира Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z367" w:id="361"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z367" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Республиканское государственное учреждение "Атырауская областная территориальная инспекция лесного хозяйства и животного мира Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z368" w:id="362"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z368" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Республиканское государственное учреждение "Западно-Казахстанская областная территориальная инспекция лесного хозяйства и животного мира Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z369" w:id="363"/>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z369" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Республиканское государственное учреждение "Жамбылская областная территориальная инспекция лесного хозяйства и животного мира Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z370" w:id="364"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z370" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Республиканское государственное учреждение "Карагандинская областная территориальная инспекция лесного хозяйства и животного мира Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
-    <w:bookmarkStart w:name="z371" w:id="365"/>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z371" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Республиканское государственное учреждение "Костанайская областная территориальная инспекция лесного хозяйства и животного мира Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z372" w:id="366"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z372" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Республиканское государственное учреждение "Кызылординская областная территориальная инспекция лесного хозяйства и животного мира Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z373" w:id="367"/>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z373" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Республиканское государственное учреждение "Мангистауская областная территориальная инспекция лесного хозяйства и животного мира Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z374" w:id="368"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z374" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Республиканское государственное учреждение "Туркестанская областная территориальная инспекция лесного хозяйства и животного мира Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z375" w:id="369"/>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z375" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Республиканское государственное учреждение "Павлодарская областная территориальная инспекция лесного хозяйства и животного мира Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z376" w:id="370"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z376" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Республиканское государственное учреждение "Северо-Казахстанская областная территориальная инспекция лесного хозяйства и животного мира Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z377" w:id="371"/>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z377" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Республиканское государственное учреждение "Восточно-Казахстанская областная территориальная инспекция лесного хозяйства и животного мира Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
-    <w:bookmarkStart w:name="z378" w:id="372"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z378" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Республиканское государственное учреждение "Областная территориальная инспекция лесного хозяйства и животного мира по области Абай Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z379" w:id="373"/>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z379" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Республиканское государственное учреждение "Областная территориальная инспекция лесного хозяйства и животного мира по области Жетісу Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z380" w:id="374"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z380" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Республиканское государственное учреждение "Областная территориальная инспекция лесного хозяйства и животного мира по области Ұлытау Комитета лесного хозяйства и животного мира Министерства экологии и природных ресурсов Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkEnd w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>