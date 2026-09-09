--- v0 (2025-12-26)
+++ v1 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bed6a3a" w14:textId="bed6a3a">
+    <w:p w14:paraId="c6672a9" w14:textId="c6672a9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения о государственном учреждении "Аппарат Костанайского районного маслихата"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Костанайского района Костанайской области от 6 января 2023 года № 268</w:t>
+        <w:t>Решение маслихата Костанайского района Костанайской области от 6 января 2023 года № 268.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -745,1280 +745,1227 @@
               </w:rPr>
               <w:t>от 6 января 2023 года № 268</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат Костанайского районного маслихата"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Положение в редакции решения Костанайского районного маслихата Костанайской области от 14.08.2026 2026 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 389</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования). </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z19" w:id="11"/>
-[...15 lines deleted...]
-      1. Государственное учреждение "Аппарат Костанайского районного маслихата" является государственным органом Республики Казахстан, осуществляющим организационное, правовое, материально-техническое и иное обеспечение Костанайского районного маслихата, оказывающим помощь депутатам в осуществлении их полномочий.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственное учреждение "Аппарат Костанайского районного маслихата" (далее – Аппарат маслихата) является государственным органом Республики Казахстан, осуществляющим организационное, правовое, материально-техническое и иное обеспечение Костанайского районного маслихата и его органов, оказывающим помощь депутатам в осуществлении их полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z20" w:id="12"/>
-[...15 lines deleted...]
-      2. Государственное учреждение "Аппарат Костанайского районного маслихата" не имеет ведомств.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Аппарат маслихата не имеет ведомств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:bookmarkStart w:name="z27" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Государственное учреждение "Аппарат Костанайского районного маслихата" осуществляет свою деятельность в соответствии с </w:t>
+      3. Аппарат маслихата осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
-[...15 lines deleted...]
-      4. Государственное учреждение "Аппарат Костанайского районного маслихата" является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печать с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Аппарат маслихата является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан на казахском и русском языке и штампы со своим наименованием на казахском языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
-[...15 lines deleted...]
-      5. Государственное учреждение "Аппарат Костанайского районного маслихата" вступает в гражданско-правовые отношения от собственного имени.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Аппарат маслихата вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
-[...15 lines deleted...]
-      6. Государственное учреждение "Аппарат Костанайского районного маслихата" имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Аппарат маслихата имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
-[...15 lines deleted...]
-      7. Государственное учреждение "Аппарат Костанайского районного маслихата" по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые распоряжениями председателя районного маслихата и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Аппарат маслихата по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Аппарата маслихата и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
-[...15 lines deleted...]
-      8. Структура и лимит штатной численности государственного учреждения "Аппарат Костанайского районного маслихата" утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Структура и лимит штатной численности Аппарата маслихата утверждаются в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
-[...15 lines deleted...]
-      9. Местонахождение юридического лица: индекс 111100, Республика Казахстан, Костанайская область, Костанайский район, город Тобыл, улица Тәуелсіздік, 65.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Местонахождение юридического лица: индекс 111100, Республика Казахстан, Костанайская область, Костанайский район, город Тобыл, улица Тәуелсіздік, дом № 65.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Настоящее </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> является учредительным документом государственного учреждения "Аппарат Костанайского районного маслихата".</w:t>
+        <w:t xml:space="preserve"> является учредительным документом Аппарата маслихата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z35" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Аппарата маслихата осуществляется из местного бюджета в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z36" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Аппарату маслихата запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Аппарата маслихата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Задачи, функции и полномочия Аппарата маслихата</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
-[...15 lines deleted...]
-      11. Финансирование деятельности государственного учреждения "Аппарат Костанайского районного маслихата" осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи: основной задачей является информационно-аналитическое, организационно-правовое и материально-техническое обеспечение деятельности маслихата и его органов, оказание помощи депутатам маслихата в осуществлении их полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
-[...15 lines deleted...]
-      12. Государственному учреждению "Аппарат Костанайского районного маслихата" запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями государственного учреждения "Аппарат Костанайского районного маслихата".</w:t>
+    <w:bookmarkStart w:name="z39" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
-[...15 lines deleted...]
-      Если государственному учреждению "Аппарат Костанайского районного маслихата" законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z40" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:bookmarkStart w:name="z41" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вступать в гражданско-правовые отношения с физическими и юридическими лицами, заключать договоры и совершать иные сделки в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z42" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в заседаниях маслихата и его органов, а также иных мероприятиях, проводимых маслихатом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать и получать от государственных органов, организаций, должностных лиц необходимые документы, сведения и иные материалы по вопросам, относящимся к компетенции маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      привлекать государственные органы, организации, специалистов и экспертов к подготовке материалов и документов, выносимых на рассмотрение маслихата, в порядке, установленном законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать организационное, правовое, информационно-аналитическое, документационное и материально-техническое обеспечение деятельности маслихата, его органов и депутатов, включая подготовку материалов к заседаниям маслихата и его органов, а также иным мероприятиям, проводимым в рамках деятельности маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать соблюдение требований законодательства Республики Казахстан при осуществлении своей деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организационное обеспечение деятельности маслихата, его председателя, постоянных и временных комиссий, иных органов маслихата и депутатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правовое обеспечение деятельности маслихата, его председателя, органов и депутатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация подготовки, оформления и сопровождения проектов решений маслихата, иных документов и материалов, выносимых на рассмотрение маслихата и его органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организационно-методическое обеспечение деятельности депутатов при осуществлении ими своих полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информационно-аналитическое обеспечение деятельности маслихата, его председателя, органов и депутатов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организационное обеспечение взаимодействия маслихата, его председателя, органов и депутатов с государственными органами, органами местного самоуправления, организациями, институтами гражданского общества и населением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информационное сопровождение деятельности маслихата, его председателя, органов и депутатов, обеспечение взаимодействия со средствами массовой информации и информирования населения о деятельности маслихата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документационное обеспечение деятельности маслихата, его председателя, органов и депутатов, ведение делопроизводства и архивного хранения документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организационное обеспечение рассмотрения обращений физических и юридических лиц, а также петиций, поступающих в маслихат, в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация кадровой работы в аппарате маслихата в соответствии с законодательством Республики Казахстан о государственной службе и трудовым законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация работы по вопросам соблюдения законодательства о государственной службе и противодействия коррупции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      финансовое, материально-техническое и хозяйственное обеспечение деятельности аппарата маслихата и деятельности маслихата в пределах компетенции аппарата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление иных функций в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
-[...263 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+        <w:t xml:space="preserve"> 3. Статус, полномочия руководителя Аппарата маслихата</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство деятельностью Аппарата маслихата осуществляется руководителем Аппарата маслихата, который несет персональную ответственность за выполнение возложенных на Аппарат маслихата задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководитель Аппарата маслихата назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Руководитель Аппарата маслихата не имеет заместителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z68" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Руководитель Аппарата маслихата осуществляет полномочия в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z69" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Исполнение полномочий руководителя Аппарата маслихата в период его отсутствия осуществляется в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z70" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа</w:t>
-[...299 lines deleted...]
-      11) координирует деятельность постоянных комиссий и иных органов маслихата, и депутатских групп;</w:t>
+        <w:t xml:space="preserve"> 4. Имущество Аппарата маслихата</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
-[...15 lines deleted...]
-      12) представляет маслихат в отношениях с государственными органами, организациями, органами местного самоуправления и общественными объединениями;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Аппарат маслихата может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
-[...15 lines deleted...]
-      13) обеспечивает опубликование решений маслихата, определяет меры по контролю за их исполнением;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Аппарата маслихата формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z67" w:id="59"/>
-[...15 lines deleted...]
-      14) выполняет иные полномочия, предусмотренные настоящим Законом, законодательством Республики Казахстан, регламентом и решением маслихата.</w:t>
+    <w:bookmarkStart w:name="z73" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Аппаратом маслихата, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z68" w:id="60"/>
-[...15 lines deleted...]
-      Исполнение полномочий председателя районного маслихата в период его отсутствия временно осуществляются председателем одной из постоянных комиссий маслихата или депутатом маслихата.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Аппарат маслихата не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z69" w:id="61"/>
-[...15 lines deleted...]
-      20. Аппарат государственного учреждения "Аппарат Костанайского районного маслихата" возглавляется руководителем аппарата районного маслихата, назначаемым на должность и освобождаемым от должности в соответствии с действующим законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z70" w:id="62"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
+    <w:bookmarkStart w:name="z76" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Аппарата маслихата осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z71" w:id="63"/>
-[...116 lines deleted...]
-    <w:bookmarkEnd w:id="68"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2188,182 +2135,182 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 6 января 2023 года № 268</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень решений маслихата, подлежащих отмене</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z81" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Решение маслихата от 14 апреля 2017 года № 129 "Об утверждении Положения о государственном учреждении "Аппарат Костанайского районного маслихата".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z82" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Решение маслихата от 26 июля 2019 года № 414 "О внесении изменения в решение маслихата от 14 апреля 2017 года № 129 "Об утверждении Положения о государственном учреждении "Аппарат Костанайского районного маслихата"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z83" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Решение маслихата от 13 января 2020 года № 467 "О внесении изменения в решение маслихата от 14 апреля 2017 года № 129 "Об утверждении Положения о государственном учреждении "Аппарат Костанайского районного маслихата".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>