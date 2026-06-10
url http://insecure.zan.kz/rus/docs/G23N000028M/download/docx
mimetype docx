--- v0 (2025-10-16)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fa2d8c3" w14:textId="fa2d8c3">
+    <w:p w14:paraId="442ba27" w14:textId="442ba27">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -429,52 +429,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (РГУ) "Департамент санитарно-</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      эпидемиологического контроля</w:t>
+        <w:t xml:space="preserve">
+      эпидемиологического контроля      </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Костанайской области Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
@@ -5720,231 +5720,233 @@
         <w:t>
       6) произрастаний деревьев и кустарников на землях общего пользования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:name="z183" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Вырубка деревьев производится по разрешению уполномоченного органа в соответствии с разрешительными процедурами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z184" w:id="160"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> "Об утверждении Перечней редких и находящихся под угрозой исчезновения видов растений и животных".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 38 в редакции решения маслихата Костанайской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 281</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. В случае аварийного падения деревьев, в результате ветровала и других случаев природного характера, дорожно-транспортных происшествий, уборка упавшего дерева, своевременная очистка места падения и вывоз древесных остатков на землях общего пользования и на территориях прилегающих к зданиям, сооружениям, многоэтажным жилым домам осуществляется организациями по озеленению обслуживающие данный участок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z185" w:id="161"/>
-[...15 lines deleted...]
-      39. В случае аварийного падения деревьев, в результате ветровала и других случаев природного характера, дорожно-транспортных происшествий, уборка упавшего дерева, своевременная очистка места падения и вывоз древесных остатков на землях общего пользования и на территориях прилегающих к зданиям, сооружениям, многоэтажным жилым домам осуществляется организациями по озеленению обслуживающие данный участок.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. При ликвидации аварийных и чрезвычайных ситуаций, в том числе на объектах благоустройства с инженерной инфраструктурой производится вынужденная вырубка деревьев без согласования с уполномоченным органом, в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z186" w:id="162"/>
-[...15 lines deleted...]
-      40. При ликвидации аварийных и чрезвычайных ситуаций, в том числе на объектах благоустройства с инженерной инфраструктурой производится вынужденная вырубка деревьев без согласования с уполномоченным органом, в следующих случаях:</w:t>
+    <w:bookmarkStart w:name="z187" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      падение деревьев, а также их ветвей представляет угрозу жизни и здоровью людей, повреждению зданий и сооружений, инженерным коммуникациям и сетям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z187" w:id="163"/>
-[...15 lines deleted...]
-      падение деревьев, а также их ветвей представляет угрозу жизни и здоровью людей, повреждению зданий и сооружений, инженерным коммуникациям и сетям;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      препятствия безопасности дорожного движения, в том числе перекрывающие визуальный обзор дорожных знаков, в случае, когда дорожный знак невозможно перенести.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z188" w:id="164"/>
-[...15 lines deleted...]
-      препятствия безопасности дорожного движения, в том числе перекрывающие визуальный обзор дорожных знаков, в случае, когда дорожный знак невозможно перенести.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Факт вынужденной вырубки деревьев устанавливается актом освидетельствования аварийно-спасательных служб, с последующим уведомлением уполномоченного органа в течение трех рабочих дней с момента вынужденной вырубки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z189" w:id="165"/>
-[...15 lines deleted...]
-      41. Факт вынужденной вырубки деревьев устанавливается актом освидетельствования аварийно-спасательных служб, с последующим уведомлением уполномоченного органа в течение трех рабочих дней с момента вынужденной вырубки.</w:t>
+    <w:bookmarkStart w:name="z190" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Санитарная обрезка деревьев на землях общего пользования производится организациями по озеленению, обслуживающими данный земельный участок по письменному согласованию с уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z190" w:id="166"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z191" w:id="167"/>
+    <w:bookmarkStart w:name="z191" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Вырубка деревьев осуществляется по разрешению уполномоченного органа в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5959,832 +5961,894 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о разрешениях, с предварительным выездом специалиста уполномоченного органа на место вырубки для точного определения количественного, породного состава, состояния и месторасположения деревьев в соответствии с реестром зеленых насаждений и заполнением им акта обследования зеленых насаждений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z192" w:id="168"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z192" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. При получении разрешения на вырубку деревьев, физическими и юридическими лицами предоставляется гарантийное письмо о компенсационной посадке взамен вырубленных деревьев, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z193" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Срубленные зеленые насаждения и порубочные остатки (опилки, ветки, листья, кора) складировать и хранить на месте производства работ не допускается.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z193" w:id="169"/>
-[...15 lines deleted...]
-      45. Срубленные зеленые насаждения и порубочные остатки (опилки, ветки, листья, кора) складировать и хранить на месте производства работ не допускается.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Порядок посадки, пересадки и компенсационной посадки деревьев</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z194" w:id="170"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 7. Порядок посадки, пересадки и компенсационной посадки деревьев</w:t>
+    <w:bookmarkStart w:name="z195" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Компенсационными посадками являются посадки зеленых насаждений на участке удаления (вырубки) либо на участках, определенных дендрологическим планом (планом озеленения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z195" w:id="171"/>
-[...15 lines deleted...]
-      46. Компенсационными посадками являются посадки зеленых насаждений на участке удаления (вырубки) либо на участках, определенных дендрологическим планом (планом озеленения).</w:t>
+    <w:bookmarkStart w:name="z196" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Компенсационные посадки производятся за счет средств физических и (или) юридических лиц, в интересах которых совершено удаление (вырубка) зеленых насаждений либо по вине которых произошли повреждение или гибель этих насаждений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z196" w:id="172"/>
-[...15 lines deleted...]
-      Компенсационные посадки производятся за счет средств физических и (или) юридических лиц, в интересах которых совершено удаление (вырубка) зеленых насаждений либо по вине которых произошли повреждение или гибель этих насаждений.</w:t>
+    <w:bookmarkStart w:name="z197" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Физические и (или) юридические лица, в интересах которых совершено удаление (вырубка) зеленых насаждений либо по вине которых произошли повреждение или гибель этих насаждений обеспечивают уход за компенсационными посадками:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z197" w:id="173"/>
-[...15 lines deleted...]
-      47. Физические и (или) юридические лица, в интересах которых совершено удаление (вырубка) зеленых насаждений либо по вине которых произошли повреждение или гибель этих насаждений обеспечивают уход за компенсационными посадками:</w:t>
+    <w:bookmarkStart w:name="z198" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за деревьями и кустарниками: хвойных пород – в течение трех лет, лиственных пород – в течение двух лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z198" w:id="174"/>
-[...15 lines deleted...]
-      за деревьями и кустарниками: хвойных пород – в течение трех лет, лиственных пород – в течение двух лет;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      травянистыми растениями – в течение вегетационного сезона одного года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z199" w:id="175"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z200" w:id="176"/>
+    <w:bookmarkStart w:name="z200" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. В случае гибели компенсационной посадки до истечения срока ухода, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, физические и (или) юридические лица проводят повторную посадку зеленых насаждений и уход за ними.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z201" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Физические и юридические лица после осуществления высадки зеленых насаждений за счет собственных средств, передают данные о выполненных мероприятиях уполномоченному органу, а уполномоченный орган принимает зеленые насаждения и вносит их в реестр по учету зеленых насаждений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z201" w:id="177"/>
-[...15 lines deleted...]
-      49. Физические и юридические лица после осуществления высадки зеленых насаждений за счет собственных средств, передают данные о выполненных мероприятиях уполномоченному органу, а уполномоченный орган принимает зеленые насаждения и вносит их в реестр по учету зеленых насаждений.</w:t>
+    <w:bookmarkStart w:name="z202" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Деревья, подлежащие пересадке в соответствии с материалами инвентаризации и лесопатологического обследования зеленых насаждений, пересаживаются на участки в соответствии с письменным указанием уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z202" w:id="178"/>
-[...15 lines deleted...]
-      50. Деревья, подлежащие пересадке в соответствии с материалами инвентаризации и лесопатологического обследования зеленых насаждений, пересаживаются на участки в соответствии с письменным указанием уполномоченного органа.</w:t>
+    <w:bookmarkStart w:name="z203" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. При пересадке деревьев физическими и юридическими лицами, компенсационная посадка не производится.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z203" w:id="179"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z204" w:id="180"/>
+    <w:bookmarkStart w:name="z204" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. В случае если пересадка привела к гибели деревьев, устанавливается десятикратный размер компенсации, в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z205" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Восстановление деревьев производится на специальных участках согласно плану компенсационной посадки города и населенного пункта, при необходимости с заменой грунта на плодородную почву.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z205" w:id="181"/>
-[...15 lines deleted...]
-      53. Восстановление деревьев производится на специальных участках согласно плану компенсационной посадки города и населенного пункта, при необходимости с заменой грунта на плодородную почву.</w:t>
+    <w:bookmarkStart w:name="z206" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. При получении разрешения на вырубку деревьев производится компенсационная посадка восстанавливаемых деревьев в десятикратном размере за счет средств граждан и юридических лиц, в интересах которых был произведена вырубка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z206" w:id="182"/>
-[...15 lines deleted...]
-      54. При получении разрешения на вырубку деревьев производится компенсационная посадка восстанавливаемых деревьев в десятикратном размере за счет средств граждан и юридических лиц, в интересах которых был произведена вырубка.</w:t>
+    <w:bookmarkStart w:name="z207" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Компенсационная посадка и дальнейшая работа по уходу и содержанию на землях общего пользования проводятся организациями по озеленению, имеющие в своем штате специалистов в области озеленения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z207" w:id="183"/>
-[...15 lines deleted...]
-      55. Компенсационная посадка и дальнейшая работа по уходу и содержанию на землях общего пользования проводятся организациями по озеленению, имеющие в своем штате специалистов в области озеленения.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При компенсационной посадке не допускается использование однолетних саженцев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z208" w:id="184"/>
-[...15 lines deleted...]
-      При компенсационной посадке не допускается использование однолетних саженцев.</w:t>
+    <w:bookmarkStart w:name="z209" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Компенсационные посадки осуществляются в следующих размерах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z209" w:id="185"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z210" w:id="186"/>
+    <w:bookmarkStart w:name="z210" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) при вырубке зеленых насаждений по разрешению местного исполнительного органа в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о разрешениях, а также их гибели на территории, прилегающей к зданиям, сооружениям, находящимся в собственности или пользовании физических и (или) юридических лиц, – в десятикратном размере;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z211" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при незаконном удалении (вырубке) зеленых насаждений либо их повреждении, приведшем к их гибели, – в пятидесятикратном размере.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z211" w:id="187"/>
-[...15 lines deleted...]
-      2) при незаконном удалении (вырубке) зеленых насаждений либо их повреждении, приведшем к их гибели, – в пятидесятикратном размере.</w:t>
+    <w:bookmarkStart w:name="z212" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      57. В случае незаконного удаления (вырубки) зеленых насаждений, включенных в Перечень редких и находящихся под угрозой исчезновения видов растений и животных, утвержденного постановлением Правительства Республики Казахстан от 31 октября 2006 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1034</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Перечней редких и находящихся под угрозой исчезновения видов растений и животных", – в стократном размере.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z212" w:id="188"/>
-[...15 lines deleted...]
-      57. В случае незаконного удаления (вырубки) зеленых насаждений, включенных в перечень редких и находящихся под угрозой исчезновения видов растений, либо их повреждения, приведшем к их гибели, – в стократном размере.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 в редакции решения маслихата Костанайской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 281</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z213" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      58. Размер вреда, причиненного растительному миру, предусмотренный Базовыми ставками для исчисления размеров вреда, причиненного нарушением законодательства Республики Казахстан в области охраны, защиты, восстановления и использования растительного мира, утвержденными приказом Министра экологии и природных ресурсов Республики Казахстан от 23 февраля 2023 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении базовых ставок для исчисления размеров вреда, причиненного нарушением законодательства Республики Казахстан в области охраны, защиты, восстановления и использования растительного мира" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31997), исчисляется территориальным подразделением ведомства уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z213" w:id="189"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> исполняющего обязанности Министра экологии и природных ресурсов Республики Казахстан от 22 сентября 2023 года № 265 "Об утверждении базовых ставок для исчисления размеров вреда, причиненного нарушением лесного законодательства Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33476), исчисляется уполномоченным органом.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 58 в редакции решения маслихата Костанайской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 281</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z214" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Компенсационная посадка деревьев производится путем посадки саженцев лиственных пород высотой не менее 2,5 метров с комом или хвойных пород высотой не менее 2 метра с комом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:p>
-[...77 lines deleted...]
-      59. Компенсационная посадка деревьев производится путем посадки саженцев лиственных пород высотой не менее 2,5 метров с комом или хвойных пород высотой не менее 2 метра с комом.</w:t>
+    <w:bookmarkStart w:name="z215" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диаметр ствола от верхней корневой системы саженцев не менее 3 сантиметров, на высоте 1,3 метра стволовой части.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z215" w:id="191"/>
-[...15 lines deleted...]
-      Диаметр ствола от верхней корневой системы саженцев не менее 3 сантиметров, на высоте 1,3 метра стволовой части.</w:t>
+    <w:bookmarkStart w:name="z216" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Компенсационная посадка при вырубке деревьев по разрешению уполномоченного органа и (или) при незаконной вырубке, уничтожении или повреждении деревьев производится на территории в радиусе 1 километра от места вырубки, уничтожении или повреждении деревьев на участке указанным уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z216" w:id="192"/>
-[...15 lines deleted...]
-      60. Компенсационная посадка при вырубке деревьев по разрешению уполномоченного органа и (или) при незаконной вырубке, уничтожении или повреждении деревьев производится на территории в радиусе 1 километра от места вырубки, уничтожении или повреждении деревьев на участке указанным уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z217" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии свободного места для компенсационной посадки в радиусе 1 километра от места вырубки, территория компенсационной посадки указывается уполномоченным органом в письменном виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z217" w:id="193"/>
-[...15 lines deleted...]
-      При отсутствии свободного места для компенсационной посадки в радиусе 1 километра от места вырубки, территория компенсационной посадки указывается уполномоченным органом в письменном виде.</w:t>
+    <w:bookmarkStart w:name="z218" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. При вынужденной вырубке деревьев компенсационная посадка производится на землях общего пользования с привлечением организации по озеленению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z218" w:id="194"/>
-[...15 lines deleted...]
-      61. При вынужденной вырубке деревьев компенсационная посадка производится на землях общего пользования с привлечением организации по озеленению.</w:t>
+    <w:bookmarkStart w:name="z219" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Компенсационная посадка деревьев осуществляется в соответствии с дендрологическим планом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z219" w:id="195"/>
-[...15 lines deleted...]
-      62. Компенсационная посадка деревьев осуществляется в соответствии с дендрологическим планом.</w:t>
+    <w:bookmarkStart w:name="z220" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. В случае механического повреждения или уничтожения зеленых насаждений, произрастающих на землях общего пользования и на частных территориях в результате дорожно-транспортного происшествия, виновной стороной производится компенсационная посадка в пятикратном размере поврежденных или уничтоженных зеленых насаждений путем высадки саженцев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z220" w:id="196"/>
-[...15 lines deleted...]
-      63. В случае механического повреждения или уничтожения зеленых насаждений, произрастающих на землях общего пользования и на частных территориях в результате дорожно-транспортного происшествия, виновной стороной производится компенсационная посадка в пятикратном размере поврежденных или уничтоженных зеленых насаждений путем высадки саженцев.</w:t>
+    <w:bookmarkStart w:name="z221" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. После завершения работ по компенсационной посадке деревьев физические и юридические лица в течение одного месяца информируют в письменном виде уполномоченный орган об исполнении работ согласно плану компенсационной посадки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z221" w:id="197"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z222" w:id="198"/>
+    <w:bookmarkStart w:name="z222" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       65. В соответствии с гарантийным письмом физические и юридические лица в течение трех лет (период приживаемости саженца дерева) с момента компенсационной посадки проводят мероприятия по содержанию и защите саженцев, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6859,131 +6923,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 26 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z223" w:id="199"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z223" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66. По истечении трех лет, физические и юридические лица, осуществившие компенсационную посадку, составляют совместно с уполномоченным органом акт приживаемости зеленых насаждений, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и передают на баланс местного исполнительного органа соответствующей административно-территориальной единицы для дальнейшего содержания.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z224" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Уполномоченным органом прижившиеся деревья включаются в реестр зеленых насаждений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z224" w:id="200"/>
-[...15 lines deleted...]
-      67. Уполномоченным органом прижившиеся деревья включаются в реестр зеленых насаждений.</w:t>
+    <w:bookmarkStart w:name="z225" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. В случае гибели высаженных саженцев при компенсационной посадке, лица, в интересах которых была произведена вырубка производят повторную посадку зеленых насаждений и обеспечивают дальнейшие мероприятия по содержанию и защите за ними в течение трех лет (период приживаемости саженца дерева), с момента проведения повторной посадки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z225" w:id="201"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="201"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7348,188 +7412,188 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z232" w:id="202"/>
+    <w:bookmarkStart w:name="z232" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z233" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Реестр зеленых насаждений на 1 января ____ года</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z233" w:id="203"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Реестр зеленых насаждений на 1 января ____ года</w:t>
+    <w:bookmarkStart w:name="z234" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Распределение площади объектов (участков) зеленых насаждений по категориям земель, типам растительности и функциональному назначению</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z234" w:id="204"/>
-[...15 lines deleted...]
-      Распределение площади объектов (участков) зеленых насаждений по категориям земель, типам растительности и функциональному назначению</w:t>
+    <w:bookmarkStart w:name="z235" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Город / населенный пункт ___________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z235" w:id="205"/>
-[...15 lines deleted...]
-      Город / населенный пункт ___________________</w:t>
+    <w:bookmarkStart w:name="z236" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ответственный владелец: _________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z236" w:id="206"/>
-[...15 lines deleted...]
-      Ответственный владелец: _________________________</w:t>
+    <w:bookmarkStart w:name="z237" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реестр зеленых насаждений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z237" w:id="207"/>
-[...15 lines deleted...]
-      Реестр зеленых насаждений</w:t>
+    <w:bookmarkStart w:name="z238" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z238" w:id="208"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="208"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -10022,68 +10086,77 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам создания, содержания и защиты зеленых насаждений населенных пунктов Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="209"/>
+    <w:bookmarkStart w:name="z50" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Акт обследования зеленых насаждений "___" ___________ 20__ года</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="209"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Акт обследования зеленых насаждений "___" ___________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 к Правилам в редакции решения маслихата Костанайской области от 26.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10128,70 +10201,70 @@
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z52" w:id="210"/>
+          <w:bookmarkStart w:name="z52" w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="210"/>
+          <w:bookmarkEnd w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12812,70 +12885,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z53" w:id="211"/>
+    <w:bookmarkStart w:name="z53" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -15430,170 +15503,170 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="212"/>
+    <w:bookmarkStart w:name="z54" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий акт составлен в _______ экземплярах.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z55" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Акт обследования не является документом, дающим разрешение на вырубку или пересадку зеленых насаждений.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z55" w:id="213"/>
-[...15 lines deleted...]
-      Примечание: Акт обследования не является документом, дающим разрешение на вырубку или пересадку зеленых насаждений.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представитель физического или юридического лица</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z56" w:id="214"/>
-[...15 lines deleted...]
-      Представитель физического или юридического лица</w:t>
+    <w:bookmarkStart w:name="z57" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________________________________ подпись (Ф.И.О)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z57" w:id="215"/>
-[...15 lines deleted...]
-      __________________________________________________________________________________________________ подпись (Ф.И.О)</w:t>
+    <w:bookmarkStart w:name="z58" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностное лицо уполномоченного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z58" w:id="216"/>
-[...15 lines deleted...]
-      Должностное лицо уполномоченного органа</w:t>
+    <w:bookmarkStart w:name="z59" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________________________________ подпись (Ф.И.О) (печать при наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z59" w:id="217"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="217"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15958,629 +16031,629 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z262" w:id="218"/>
+    <w:bookmarkStart w:name="z262" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z263" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководителю местного</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z263" w:id="219"/>
-[...15 lines deleted...]
-      Руководителю местного</w:t>
+    <w:bookmarkStart w:name="z264" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исполнительного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z264" w:id="220"/>
-[...15 lines deleted...]
-      исполнительного органа</w:t>
+    <w:bookmarkStart w:name="z265" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (области, района, города</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z265" w:id="221"/>
-[...15 lines deleted...]
-      (области, района, города</w:t>
+    <w:bookmarkStart w:name="z266" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      областного значения)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z266" w:id="222"/>
-[...15 lines deleted...]
-      областного значения)</w:t>
+    <w:bookmarkStart w:name="z267" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z267" w:id="223"/>
-[...15 lines deleted...]
-      _____________________</w:t>
+    <w:bookmarkStart w:name="z268" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Фамилия, имя, отчество</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z268" w:id="224"/>
+    <w:bookmarkStart w:name="z269" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (при его наличии) наименование</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z270" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      государственного органа) от</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z271" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z272" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (Фамилия, имя, отчество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z272" w:id="228"/>
-[...15 lines deleted...]
-      (Фамилия, имя, отчество</w:t>
+    <w:bookmarkStart w:name="z273" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (при его наличии) – для</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z273" w:id="229"/>
-[...15 lines deleted...]
-      (при его наличии) – для</w:t>
+    <w:bookmarkStart w:name="z274" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      физического лица/</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z274" w:id="230"/>
-[...15 lines deleted...]
-      физического лица/</w:t>
+    <w:bookmarkStart w:name="z275" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование организации –</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z275" w:id="231"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z276" w:id="232"/>
+    <w:bookmarkStart w:name="z276" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       для юридических лиц </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z277" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      и (или) по доверенности)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z277" w:id="233"/>
-[...15 lines deleted...]
-      и (или) по доверенности)</w:t>
+    <w:bookmarkStart w:name="z278" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (индивидуальный</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z278" w:id="234"/>
-[...15 lines deleted...]
-      (индивидуальный</w:t>
+    <w:bookmarkStart w:name="z279" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      идентификационный</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z279" w:id="235"/>
-[...15 lines deleted...]
-      идентификационный</w:t>
+    <w:bookmarkStart w:name="z280" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      номер/бизнес-</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z280" w:id="236"/>
-[...15 lines deleted...]
-      номер/бизнес-</w:t>
+    <w:bookmarkStart w:name="z281" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      идентификационный номер)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z281" w:id="237"/>
-[...15 lines deleted...]
-      идентификационный номер)</w:t>
+    <w:bookmarkStart w:name="z282" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z282" w:id="238"/>
-[...15 lines deleted...]
-      Адрес</w:t>
+    <w:bookmarkStart w:name="z283" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z283" w:id="239"/>
-[...15 lines deleted...]
-      ______________________</w:t>
+    <w:bookmarkStart w:name="z284" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (юридический адрес или место</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z284" w:id="240"/>
-[...15 lines deleted...]
-      (юридический адрес или место</w:t>
+    <w:bookmarkStart w:name="z285" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проживания) контакты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z285" w:id="241"/>
-[...15 lines deleted...]
-      проживания) контакты</w:t>
+    <w:bookmarkStart w:name="z286" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (электронный адрес, телефон)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z286" w:id="242"/>
-[...15 lines deleted...]
-      (электронный адрес, телефон)</w:t>
+    <w:bookmarkStart w:name="z287" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гарантийное письмо</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z287" w:id="243"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Гарантийное письмо</w:t>
+    <w:bookmarkStart w:name="z288" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z288" w:id="244"/>
-[...15 lines deleted...]
-      _________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z289" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование физического или юридического лица) гарантирует произвести компенсационную посадку деревьев в количестве _____ штук, ___________ породы в течение шести месяцев с момента получения разрешения на вырубку деревьев, взамен деревьев в количестве _______ штук, _________________ породы, которые будут вырублены для ____________________________________ по адресу: (указывается причина) _________________________________________________ согласно акту обследования зеленых насаждений от "____"________ 20___ года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z289" w:id="245"/>
-[...15 lines deleted...]
-      (наименование физического или юридического лица) гарантирует произвести компенсационную посадку деревьев в количестве _____ штук, ___________ породы в течение шести месяцев с момента получения разрешения на вырубку деревьев, взамен деревьев в количестве _______ штук, _________________ породы, которые будут вырублены для ____________________________________ по адресу: (указывается причина) _________________________________________________ согласно акту обследования зеленых насаждений от "____"________ 20___ года.</w:t>
+    <w:bookmarkStart w:name="z290" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае гибели высаженных саженцев, гарантирует произвести повторную посадку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z290" w:id="246"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z291" w:id="247"/>
+    <w:bookmarkStart w:name="z291" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В течение трех лет с момента компенсационной посадки, гарантирует, проводить мероприятия по содержанию и защите саженцев, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16655,72 +16728,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 26 Правил создания, содержания и защиты зеленых насаждений и по истечению трех лет передать их на баланс местного исполнительного органа на основании акта приживаемости деревьев.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z292" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z292" w:id="248"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z293" w:id="249"/>
+    <w:bookmarkStart w:name="z293" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       (наименование физического или юридического лица) осведомлено, что за нарушение правил создания, содержания и защиты зеленых насаждений будет нести ответственность в соответствии со статьями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16735,111 +16808,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>386</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан "Об административных правонарушениях".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z294" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата: "___" ____________ 20__ года</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z294" w:id="250"/>
-[...15 lines deleted...]
-      Дата: "___" ____________ 20__ года</w:t>
+    <w:bookmarkStart w:name="z295" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z295" w:id="251"/>
-[...15 lines deleted...]
-      _______________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z296" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество и подпись руководителя (печать при наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z296" w:id="252"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="252"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17204,108 +17277,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Костанайской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z303" w:id="253"/>
+    <w:bookmarkStart w:name="z303" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z304" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Акт приживаемости зеленых насаждений "___" ___________ 20__ года</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z304" w:id="254"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Акт приживаемости зеленых насаждений "___" ___________ 20__ года</w:t>
+    <w:bookmarkStart w:name="z305" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес посаженных зеленых насаждений ___________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z305" w:id="255"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="255"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -18769,184 +18842,184 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z306" w:id="256"/>
+    <w:bookmarkStart w:name="z306" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представитель физического или юридического лица</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z307" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________ подпись (Ф.И.О) (печать при наличии)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z307" w:id="257"/>
-[...15 lines deleted...]
-      ________________________________ подпись (Ф.И.О) (печать при наличии)</w:t>
+    <w:bookmarkStart w:name="z308" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностное лицо уполномоченного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z308" w:id="258"/>
-[...15 lines deleted...]
-      Должностное лицо уполномоченного органа</w:t>
+    <w:bookmarkStart w:name="z309" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________ подпись (Ф.И.О) (печать при наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z309" w:id="259"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19272,31 +19345,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>