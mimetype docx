--- v0 (2025-10-16)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f4a8928" w14:textId="f4a8928">
+    <w:p w14:paraId="f6cabda" w14:textId="f6cabda">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -481,105 +481,143 @@
               </w:rPr>
               <w:t>от "11" августа 2023 года № 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила создания, содержания и защиты зеленых насаждений населенных пунктов Кызылординской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила – в редакции решения Кызылординского областного маслихата от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 230</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого офицального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие правила создания, содержания и защиты зеленых насаждений населенных пунктов Кызылординской области (далее – правила) разработаны в соответствии с </w:t>
+      1. Настоящие Правила создания, содержания и защиты зеленых насаждений населенных пунктов Кызылординской области (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 16)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 1 статьи 9 Закона Республики Казахстан "О растительном мире" (далее - Закон) и определяют типовой порядок создания, содержания и защиты зеленых насаждений населенных пунктов.</w:t>
+        <w:t xml:space="preserve"> пункта 1 статьи 9 Закона Республики Казахстан "О растительном мире" (далее - Закон) и определяют порядок создания, содержания и защиты зеленых насаждений населенных пунктов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Действие Правил не распространяется на зеленые насаждения, произрастающие на участках государственного лесного фонда и особо охраняемых природных территориях республиканского и местного значения, территориях индивидуального жилого дома, на дачных участках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
@@ -615,709 +653,709 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) благоустройство – совокупность работ (по инженерной подготовке и обеспечению безопасности территории, устройству дорог, развитию коммуникационных сетей и сооружений водоснабжения, канализаций, энергоснабжения, устройству покрытий, освещению, размещению малых архитектурных форм и объектов монументального искусства, проектированию озеленения, снижению уровня шума, улучшению микроклимата, охране от загрязнения воздушного бассейна, открытых водоемов и почвы) и услуг (по расчистке, уборке, санитарной очистке осушению и озеленению территории), осуществляемые в целях приведения той или иной территории в состояние, пригодное для строительства и нормального пользования по назначению, создания здоровых, удобных и культурных условий жизни населения;</w:t>
+      1) благоустройство – совокупность работ (по инженерной подготовке и обеспечению безопасности территории, устройству дорог, развитию коммуникационных сетей и сооружений водоснабжения, канализаций, энергоснабжения, устройству покрытий, освещению, размещению малых архитектурных форм и объектов монументального искусства, проектированию озеленения, снижению уровня шума, улучшению микроклимата, охране от загрязнения воздушного бассейна, открытых водоемов и почвы) и услуг (по расчистке, уборке, санитарной очистке осушению и озеленению территории), осуществляемые в целях приведения той или иной территории в состояние, пригодное для строительства и нормального пользования по назначению, создания здоровых, удобных и культурных условий жизни населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) вырубка деревьев – работа по вырубке деревьев, осуществляемая по разрешению уполномоченного органа в соответствии с пунктом 159 приложения 2 к </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон о разрешениях);</w:t>
+      2) вырубка деревьев – работа по вырубке деревьев, осуществляемая по разрешению уполномоченного органа в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 159</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приложения 2 к Закону Республики Казахстан "О разрешениях и уведомлениях" (далее – Закон о разрешениях);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) пересадка деревьев и зеленых насаждении – работа по пересадке деревьев и зеленых насаждении, осуществляемая на участках определенном уполномоченным органом;</w:t>
+      3) пересадка деревьев и зеленых насаждении – работа по пересадке деревьев и зеленых насаждении, осуществляемая на участках определенном уполномоченным органом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z20" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) дендрологический план – схематический документ размещения зеленых насаждений, с указанием количественного и видового состава существующей и проектируемой к посадке зеленых насаждений древесно-кустарниковой растительности, в сочетании с открытыми участками газонов, площадок, дорожек, водоемов, с учетом зоны застройки;</w:t>
+      4) дендрологический план – схематический документ размещения зеленых насаждений, с указанием количественного и видового состава существующей и проектируемой к посадке зеленых насаждений древесно-кустарниковой растительности, в сочетании с открытыми участками газонов, площадок, дорожек, водоемов, с учетом зоны застройки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z21" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) земли общего пользования – земли занятые и предназначенные для занятия площадями, улицами, тротуарами, проездами, дорогами, набережными, парками, скверами, городскими лесами, бульварами, водоемами, пляжами, кладбищами и объектами, предназначенными для удовлетворения нужд населения (инженерные системы общего пользования);</w:t>
+      5) земли общего пользования – земли занятые и предназначенные для занятия площадями, улицами, тротуарами, проездами, дорогами, набережными, парками, скверами, городскими лесами, бульварами, водоемами, пляжами, кладбищами и объектами, предназначенными для удовлетворения нужд населения (инженерные системы общего пользования);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) омолаживание – сильное укорачивание скелетных и полускелетных ветвей, прореживание и регулирование побегов, обрезка ствола на высоте не менее 3,5 метров у взрослых деревьев, пригодных для омолаживания со здоровыми штамбами и стволами, потерявшими свои декоративные качества вследствие усыхания вершин и ветвей;</w:t>
+      6) омолаживание – сильное укорачивание скелетных и полускелетных ветвей, прореживание и регулирование побегов, обрезка ствола на высоте не менее 3,5 метров у взрослых деревьев, пригодных для омолаживания со здоровыми штамбами и стволами, потерявшими свои декоративные качества вследствие усыхания вершин и ветвей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) зеленый массив – озелененная территория, насчитывающая не менее 50 экземпляров деревьев на территории не менее 0,125 га, независимо от видового состава;</w:t>
+      7) зеленый массив – озелененная территория, насчитывающая не менее 50 экземпляров деревьев на территории не менее 0,125 га, независимо от видового состава;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) зеленые насаждения – насаждения древесно-кустарниковых и травянистых растений, выполняющие защитные, санитарно-гигиенические, социальные, эстетические и иные функции на территориях населенных пунктов;</w:t>
+      8) зеленые насаждения – насаждения древесно-кустарниковых и травянистых растений, выполняющие защитные, санитарно-гигиенические, социальные, эстетические и иные функции на территориях населенных пунктов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) уничтожение зеленых насаждений – повреждение зеленых насаждений, повлекшее их гибель;</w:t>
+      9) уничтожение зеленых насаждений – повреждение зеленых насаждений, повлекшее их гибель;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) создание, содержание и защита зеленых насаждений – система правовых, административных, организационных и экономических мер, направленных на создание, сохранение и воспроизводство зеленых насаждений (в том числе компенсационное восстановление зеленых насаждений взамен вырубленных), озелененных территорий и зеленых массивов;</w:t>
+      10) создание, содержание и защита зеленых насаждений – система правовых, административных, организационных и экономических мер, направленных на создание, сохранение и воспроизводство зеленых насаждений (в том числе компенсационное восстановление зеленых насаждений взамен вырубленных), озелененных территорий и зеленых массивов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) сохранение зеленых насаждений – комплекс мероприятий, направленный на сохранение особо ценных пород насаждений, попадающих под пятно благоустройства и строительных работ;</w:t>
+      11) сохранение зеленых насаждений – комплекс мероприятий, направленный на сохранение особо ценных пород насаждений, попадающих под пятно благоустройства и строительных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) лесопатологическое обследование зеленых насаждений – специальное обследование на наличие вредителей (насекомых), выявление наличия признаков и очагов болезней, признаков поражения грибковыми заболеваниями (паразитами) стволов, корневой системы и кроны. Если насаждения поражены болезнями более чем на 50 (пятидесяти) %, то они подлежат обязательной вырубке;</w:t>
+      12) лесопатологическое обследование зеленых насаждений – специальное обследование на наличие вредителей (насекомых), выявление наличия признаков и очагов болезней, признаков поражения грибковыми заболеваниями (паразитами) стволов, корневой системы и кроны. Если насаждения поражены болезнями более чем на 50 (пятидесяти) %, то они подлежат обязательной вырубке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) инвентаризация зеленых насаждений (подеревный перечет) – комплекс мероприятий по учету объектов озеленения с подробным описанием количественных и качественных характеристик, а также графическое отображение каждого элемента озеленения на плановой основе;</w:t>
+      13) инвентаризация зеленых насаждений (подеревный перечет) – комплекс мероприятий по учету объектов озеленения с подробным описанием количественных и качественных характеристик, а также графическое отображение каждого элемента озеленения на плановой основе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) реестр зеленых насаждений – свод данных о типах, видовом составе, размере площади, состоянии и расположении зеленых насаждений;</w:t>
+      14) реестр зеленых насаждений – свод данных о типах, видовом составе, размере площади, состоянии и расположении зеленых насаждений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) индивидуальный жилой дом – дом, предназначенный для личного (семейного) проживания, расположенный на усадебном участке и находящийся в собственности гражданина вместе с хозяйственными и другими строениями и зелеными насаждениями;</w:t>
+      15) индивидуальный жилой дом – дом, предназначенный для личного (семейного) проживания, расположенный на усадебном участке и находящийся в собственности гражданина вместе с хозяйственными и другими строениями и зелеными насаждениями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) незаконная вырубка - вырубка деревьев, осуществляемая без разрешения уполномоченного органа;</w:t>
+      16) незаконная вырубка – вырубка деревьев, осуществляемая без разрешения уполномоченного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) озелененные территории - участок земли, на котором располагается растительность естественного происхождения, искусственно созданные садово-парковые комплексы и объекты, бульвары, скверы, газоны, цветники;</w:t>
+      17) озелененные территории – участок земли, на котором располагается растительность естественного происхождения, искусственно созданные садово-парковые комплексы и объекты, бульвары, скверы, газоны, цветники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) организация по озеленению - физическое или юридическое лицо, на основании договора осуществляющее деятельность по озеленению, содержанию, работы по уходу зеленых насаждений и озелененных территорий общего пользования на территории населенного пункта;</w:t>
+      18) организация по озеленению - физическое или юридическое лицо, на основании договора осуществляющее деятельность по озеленению, содержанию, работы по уходу зеленых насаждений и озелененных территорий общего пользования на территории населенного пункта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) газон - элемент благоустройства (участок земли), включающий в себя травянистый покров и другие растения, огражденный от тротуара, парковочных карманов, стоянок и иных элементов дороги бордюрным камнем и (или) декоративным ограждением;</w:t>
+      19) газон - элемент благоустройства (участок земли), включающий в себя травянистый покров и другие растения, огражденный от тротуара, парковочных карманов, стоянок и иных элементов дороги бордюрным камнем и (или) декоративным ограждением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) работы по уходу – уход за почвой, подземной и надземной частью растений (подкормка, полив, рыхление, санитарно-профилактические мероприятия и прочие действия);</w:t>
+      20) работы по уходу – уход за почвой, подземной и надземной частью растений (подкормка, полив, рыхление, санитарно-профилактические мероприятия и прочие действия);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) вынужденная вырубка – вырубка деревьев, без согласования уполномоченного органа при ликвидации аварийных и чрезвычайных ситуаций;</w:t>
+      21) вынужденная вырубка – вырубка деревьев, без согласования уполномоченного органа при ликвидации аварийных и чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) план компенсационной посадки – план посадки деревьев, которые подверглись вырубке, включающий в себя количественную часть, породный состав, объем, календарные сроки посадки, а также графическую схему размещения посадок с привязкой к плановой основе;</w:t>
+      22) план компенсационной посадки – план посадки деревьев, которые подверглись вырубке, включающий в себя количественную часть, породный состав, объем, календарные сроки посадки, а также графическую схему размещения посадок с привязкой к плановой основе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) компенсационная посадка – посадка взамен вырубленных деревьев на специальных участках, определенных уполномоченным органом в соответствии с дендрологическим планом;</w:t>
+      23) компенсационная посадка – посадка взамен вырубленных деревьев на специальных участках, определенных уполномоченным органом в соответствии с дендрологическим планом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) проезд – элемент дороги, обеспечивающий подъезд транспортных средств к жилым и общественным зданиям, учреждениям, предприятиям, объектам застройки внутри микрорайонов, кварталов, населенных пунктов;</w:t>
+      24) проезд – элемент дороги, обеспечивающий подъезд транспортных средств к жилым и общественным зданиям, учреждениям, предприятиям, объектам застройки внутри микрорайонов, кварталов, населенных пунктов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) санитарная обрезка – удаление больных, усыхающих, сухих и поврежденных ветвей, создающих аварийные ситуации (лежащих на линиях электропередач, газовых трубах, разрушающих кровлю зданий, создающих угрозу безопасности дорожного движения);</w:t>
+      25) санитарная обрезка – удаление больных, усыхающих, сухих и поврежденных ветвей, создающих аварийные ситуации (лежащих на линиях электропередач, газовых трубах, разрушающих кровлю зданий, создающих угрозу безопасности дорожного движения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) санитарная вырубка – вырубка (выборочная, сплошная), проводимая с целью улучшения санитарного состояния зеленых насаждений, при которой вырубаются больные, поврежденные, усыхающие и сухостойные деревья;</w:t>
+      26) санитарная вырубка – вырубка (выборочная, сплошная), проводимая с целью улучшения санитарного состояния зеленых насаждений, при которой вырубаются больные, поврежденные, усыхающие и сухостойные деревья;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) тротуар – элемент дороги, предназначенный для движения пешеходов, примыкающий к проезжей части или отделенный от нее газоном или арычной системой;</w:t>
+      27) тротуар – элемент дороги, предназначенный для движения пешеходов, примыкающий к проезжей части или отделенный от нее газоном или арычной системой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) уполномоченный орган – структурное подразделение местного исполнительного органа, осуществляющие функции в сфере регулирования вопросов содержания и защиты зеленых насаждений;</w:t>
+      28) уполномоченный орган – структурное подразделение местного исполнительного органа, осуществляющие функции в сфере регулирования вопросов содержания и защиты зеленых насаждений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29) формирование кроны – обрезка ветвей и побегов, отдельных деревьев, кустарников и линейных насаждений, поддающихся формовке, не приводящая их гибели, с целью придания им определенной эстетической формы и омолаживания зеленых насаждений;</w:t>
+      29) формирование кроны – обрезка ветвей и побегов, отдельных деревьев, кустарников и линейных насаждений, поддающихся формовке, не приводящая их гибели, с целью придания им определенной эстетической формы и омолаживания зеленых насаждений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30) малые архитектурные формы – объекты декоративного характера и практического использования (скульптуры, фонтаны, барельефы, вазы для цветов, павильоны, беседки, скамьи, урны, оборудование и конструкции для игр детей и отдыха взрослого населения);</w:t>
+      30) малые архитектурные формы – объекты декоративного характера и практического использования (скульптуры, фонтаны, барельефы, вазы для цветов, павильоны, беседки, скамьи, урны, оборудование и конструкции для игр детей и отдыха взрослого населения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31) прилегающая территория – территория (в границах 5 метров по периметру), непосредственно примыкающая к границам здания, сооружения, ограждения, строительной площадки, к объектам торговли, рекламы и к объектам, находящимся в собственности, владении, аренде, на балансе у юридических или физических лиц.</w:t>
+      31) прилегающая территория – территория (в границах 5 метров по периметру), непосредственно примыкающая к границам здания, сооружения, ограждения, строительной площадки, к объектам торговли, рекламы и к объектам, находящимся в собственности, владении, аренде, на балансе у юридических или физических лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок создания, содержания зеленых насаждений населенных пунктов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Озелененные территории всех категорий и видов образуют систему озеленения в границах Кызылординской области, включая поливочную систему, входят в зеленый фонд области и выполняют рекреационные, средообразующие и санитарно-защитные функции</w:t>
+      4. Зеленные насаждения образуют систему озеленения в границах населенного пункта, входят в зеленый фонд населенного пункта и выполняют рекреационные, средообразующие и санитарно-защитные функции, за исключением зеленых насаждений, произрастающих на участках государственного лесного фонда и особо охраняемых природных территориях республиканского и местного значения, территориях индивидуального жилого дома и личного подсобного хозяйства, на дачных участках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Создание зеленых насаждений осуществляется местными исполнительными органами на основе рекомендаций научных организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
@@ -1493,51 +1531,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       декоративно-эстетическая, формирование благоприятной среды проживания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Меры по защите зеленых насаждений осуществляются физическими и юридическими лицами, согласно требованиям настоящих Типовых правил.</w:t>
+      8. Меры по защите зеленых насаждений осуществляются физическими и юридическими лицами, согласно требованиям настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Развитие озелененных территорий соответствующей административно-территориальной единицы производится в соответствии с дендрологическим планом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
@@ -1651,51 +1689,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инвентаризации и лесопатологического обследования зеленых насаждений, расположенных в границах учетного объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z68" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      заполнения акта приживаемости зеленых насаждений, по форме согласно приложению 4 к настоящим Типовым правилам;</w:t>
+      заполнения акта приживаемости зеленых насаждений, по форме согласно приложению 4 к настоящим правилам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z69" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ведение реестра зеленых насаждений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z70" w:id="62"/>
     <w:p>
@@ -1791,51 +1829,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Зеленые насаждения, прошедшие учет, заносятся в реестр зеленых насаждений, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Типовым правилам.</w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z75" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Реестр и учет зеленых насаждений ведется уполномоченным органом, как на бумажном, так и на электронном носителях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z76" w:id="68"/>
     <w:p>
@@ -1911,51 +1949,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обеспечение достоверной информацией население и заинтересованных лиц о количестве, состоянии зеленых насаждений и окружающей среды в населенном пункте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z80" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) анализ состояния зеленых насаждений на территории Кызылординской области;</w:t>
+      4) анализ состояния зеленых насаждений на территории населенного пункта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) создание единой информационной базы для эффективного управления зелеными насаждениями в местах общего пользования, в том числе установление соответствия количества зеленых насаждений действующим строительным и санитарным нормам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
@@ -2071,71 +2109,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Дендрологический план состоит из двух частей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z88" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Первая часть – состоящая из картографического изображения, на котором каждому зеленому насаждению присваивается порядковый номер и сопровождается пересчетной ведомостью. На картографическом изображении кроме зеленых насаждений отображаются открытые участки газонов, площадок, дорожек, водоемов, с учетом зоны застройки и мест общего пользования включая улицы, дороги (проезжую часть).</w:t>
+      Первая часть – состоящая из картографического изображения, на котором каждому зеленому насаждению присваивается порядковый номер и сопровождается пересчетной ведомостью. На картографическом изображении кроме зеленых насаждений отображаются открытые участки газонов, площадок, дорожек, водоемов, с учетом зоны застройки и мест общего пользования включая улицы, дороги (проезжую часть).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z89" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Вторая часть - описательная, в которой указываются идентификационные характеристики озеленяемого объекта, идентификационные характеристики дендрологического плана, количественный и видовой состав произрастающих зеленых насаждений, описывается рельеф местности, состав почв, на которых произрастают зеленые насаждения с указанием отметок:</w:t>
+      Вторая часть - описательная, в которой указываются идентификационные характеристики озеленяемого объекта, идентификационные характеристики дендрологического плана, количественный и видовой состав произрастающих зеленых насаждений, описывается рельеф местности, состав почв, на которых произрастают зеленые насаждения с указанием отметок:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z90" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для вырубки (больные, высохшие);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z91" w:id="83"/>
     <w:p>
@@ -2191,51 +2229,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Масштаб дендрологического плана 1:10000.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z94" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Дендрологический план составляется и хранится на электронных и бумажных носителях и публикуются на официальных интернет - ресурсах уполномоченного органа.</w:t>
+      23. Дендрологический план составляется и хранится на электронных и бумажных носителях и публикуются на официальных интернет-ресурсах уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Дендрологический план составляется один раз в пять лет и в последующем корректируется уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
@@ -2269,2412 +2307,2128 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. В малых городах (с численностью населения до 50 тысяч жителей) при отсутствии изменений, допускается переутверждение имеющегося дендрологического плана.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Меры по созданию, содержанию и защите зеленых насаждений</w:t>
+        <w:t xml:space="preserve"> Глава 4. Меры по содержанию и защите зеленых насаждений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:p>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Создания, содержание и защита зеленых насаждений делятся на следующие комплексы взаимосвязанных работ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок главы 4 – в редакции решения Кызылординского областного маслихата от 24.07.2024 </w:t>
-[...58 lines deleted...]
-      1) посадка деревьев, кустарников, многолетних цветов и живой изгороди (с заменой грунта при необходимости) с трехгодичным уходом за ними;</w:t>
+      1) посадка деревьев, кустарников, многолетних цветов и живой изгороди (с заменой грунта при необходимости) с трехгодичным уходом за ними; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z224" w:id="93"/>
-[...15 lines deleted...]
-      2) устройство однолетних цветников и газонов;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) устройство однолетних цветников и газонов; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z225" w:id="94"/>
-[...15 lines deleted...]
-      3) вырубка, пересадка деревьев;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) вырубка, пересадка деревьев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z226" w:id="95"/>
-[...15 lines deleted...]
-      4) компенсационная посадка деревьев с трехгодичным уходом за ними;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) компенсационная посадка деревьев с трехгодичным уходом за ними; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z227" w:id="96"/>
-[...15 lines deleted...]
-      5) содержание зеленых насаждений (уход и обслуживание зеленых насаждений);</w:t>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) содержание зеленых насаждений (уход и обслуживание зеленых насаждений);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z228" w:id="97"/>
-[...15 lines deleted...]
-      6) мониторинг, инвентаризация зеленых насаждений.</w:t>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) мониторинг, инвентаризация зеленых насаждений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27-1. Содержание зеленых насаждений (уход и обслуживание зеленых насаждений), включает следующее:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устройство приствольных лунок и их рыхление, и прополка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      побелка штамба деревьев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стрижка живой изгороди, поднятие штамба у деревьев, удаление поросли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      покос травы, прополка сорняков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зимнее укрытие зеленных насаждений (деревья, кустарники, многолетние цветы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полив зеленых насаждений на протяжении всего вегетационного периода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кронирование кроны деревьев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование кроны деревьев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      омолаживающая обрезка производимое исходя из биологических особенностей древесно-кустарниковой растительности с сохранением скелетных и полускелетных частей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      санитарная обрезка аварийных, сухостойных деревьев и кустарников, выкорчевка пней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внесение удобрений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      борьба с вредителями и болезнями зеленых насаждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зачистка и пломбировка дупел, обработка мест спилов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Содержание и защита зеленых насаждений осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на землях общего пользования - уполномоченным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в парках и скверах возлагается на собственников или на уполномоченное собственником лицо;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на территории промышленных предприятий и других объектах собственности, а также на отведенной и закрепленной территории – возлагается на собственников или пользователей этих объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) на территориях, отведенных под строительно-монтажные работы – возлагается на заказчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Мероприятия по омолаживанию деревьев и прореживанию густо произрастающих деревьев проводятся до начала вегетации или поздней осенью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Пересадка зеленых насаждений осуществляется в течение года с комом земли с соблюдением необходимых мер по их сохранению, защите и интенсивного ухода. В целях эффективной приживаемости деревьев лиственных и хвойных пород их пересадку проводят в период с наступления осени до ранней весны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. При проведении работ, строительные организации выполняют следующие мероприятия, обеспечивающие сохранность расположенных на земельном участке, отведенном под застройку или производство строительных работ, зеленых насаждений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) устанавливают ограждение стройплощадок с учетом того, чтобы деревья и кустарники оставались за их пределами. Вокруг каждого дерева или группы деревьев, оставляемого на стройплощадке, сооружают индивидуальную защиту, обеспечивающую сохранение ствола и кроны дерева от повреждения. С целью сохранения древесно-кустарниковой растительности допускается частичная обрезка низких и широких крон, обвязка стволов, связывание кроны кустарников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не допускается использование сохраняемых деревьев в качестве столбов для прикрепления оград, светильников и прочих предметов и нанесение повреждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) не допускается обнажения корней деревьев и засыпания приствольных кругов землей, строительными материалами и мусором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при реконструкции и строительстве дорог, тротуаров и других сооружений в районе существующих зеленых насаждений не допускается изменения вертикальных отметок против существующих. В тех случаях, когда засыпка или обнажение корневой системы неизбежны, в проектах и сметах предусматривают соответствующие устройства для сохранения нормальных условий роста деревьев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) не допускается стоянка машин на газонах, складирование строительного материала, слив горюче-смазочных материалов, нечистот;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) подъездные пути и места для установки подъемных кранов располагают вне зеленых насаждений и не нарушают установленные ограждения деревьев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) работы подкопом в зоне корневой системы деревьев и кустарников производят ниже расположения основных скелетных корней, не повреждая корневой системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сохраняют верхний растительный грунт на всех участках нового строительства, производят снятие его и буртование по краям строительной площадки. Забуртованный растительный грунт используется при озеленении территорий и (или) передается организации по озеленению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. При проведении работ по асфальтированию, мощению, покрытию тротуаров и проездов плиткой оставляют вокруг дерева приствольный круг диаметром не менее 1,2 метра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...331 lines deleted...]
-    <w:bookmarkEnd w:id="111"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. План работ уполномоченного органа по озеленению территорий Кызылординской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Озеленение, посадка зеленых насаждений на территориях общего пользования может производиться за счет средств разных уровней бюджета, а также за счет иных источников финансирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Для проведения озеленительных работ на территориях общего пользования уполномоченный орган подготавливает дефектный акт на один из видов и/или одновременно видов нижеследующих работ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определение объема по вырубке предполагаемого сухостоя с указанием адреса (месторасположения), вида зеленого насаждения, его характеристик (диаметр ствола, высота, состояние и другое);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определение объема, планируемого на конкретном участке посадки новых зеленых насаждений (вид и наименование зеленого насаждения, сроки посадки);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определение плана участка, где будут расположены компенсационные зеленые насаждения с определением вида и его характеристик, сроков посадки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) определение объема выкорчовки пней с указанием месторасположения, объема (количества).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Уполномоченный орган составляет калькуляцию затрат для определения объема работ с целью реализации дефектного акта произвольной формы, с определением стоимости затрат на закуп зеленых насаждений, их транспортировку, затраты на удобрения, полив, подвоз грунта, механизацию и рабочую силу, а также на последующий уход для приживаемости вновь посаженного зеленого насаждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. При производстве работ по кронированию зеленых насаждений и/или вырубке сухостоя затрагивающие инженерные сети (электроснабжение, освещение, водоснабжение, теплоснабжение) не менее чем за три рабочих дня производится согласование сроков выполнение работ с собственниками инженерных сетей и оповещается население, предприятия и организации посредством средств массовой информации, социальных сетей или мобильной связи о предполагаемых работах на участке с указанием времени и продолжительности работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...401 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. План работ уполномоченного органа по озеленению территорий Кызылординской области</w:t>
-[...176 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Порядок вырубки деревьев</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z138" w:id="139"/>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. В случае невозможности сохранения зеленых насаждений на участках, отводимых под строительство или производство других работ, если существующие зеленые насаждения составляют угрозу для других сооружений, включая здания жилой застройки, производится вырубка деревьев по разрешению уполномоченного органа в соответствии с Законом о разрешениях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z139" w:id="140"/>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Вырубка деревьев осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z140" w:id="141"/>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечения условий для осуществления строительной деятельности, строительно-монтажных работ, предусмотренных утвержденной и согласованной градостроительной документацией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z141" w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обслуживания объектов инженерного благоустройства, реконструкции и устройстве инженерных сетей, подземных и надземных коммуникаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z142" w:id="143"/>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ликвидации аварийных и чрезвычайных ситуаций, в том числе на объектах инженерного благоустройства и инженерных сетей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z143" w:id="144"/>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) благоустройства территории существующих объектов и приведения в эстетический вид, необходимости улучшения качественного и видового состава зеленых насаждений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z144" w:id="145"/>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) санитарной вырубки деревьев, создающих угрозу безопасности здоровью и жизни людей, а также влекущих ущерб имуществу физическому и юридическому лицу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z145" w:id="146"/>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) произрастаний деревьев и кустарников на землях общего пользования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z146" w:id="147"/>
+    <w:bookmarkStart w:name="z155" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Вырубка деревьев производится по разрешению уполномоченного органа в соответствии с разрешительными процедурами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z147" w:id="148"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> (далее - Перечень).</w:t>
+    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. В случае аварийного падения деревьев, в результате ветровала и других случаев природного характера, дорожно-транспортных происшествий, уборка упавшего дерева, своевременная очистка места падения и вывоз древесных остатков на землях общего пользования и на территориях, прилегающих к зданиям, сооружениям, многоэтажным жилым домам осуществляется организациями по озеленению обслуживающие данный участок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z148" w:id="149"/>
-[...15 lines deleted...]
-      40. В случае аварийного падения деревьев, в результате ветровала и других случаев природного характера, дорожно-транспортных происшествий, уборка упавшего дерева, своевременная очистка места падения и вывоз древесных остатков на землях общего пользования и на территориях, прилегающих к зданиям, сооружениям, многоэтажным жилым домам осуществляется организациями по озеленению обслуживающие данный участок.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. При ликвидации аварийных и чрезвычайных ситуаций, в том числе на объектах благоустройства с инженерной инфраструктурой производится вынужденная вырубка деревьев без согласования с уполномоченным органом, в следующих случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z149" w:id="150"/>
-[...15 lines deleted...]
-      41. При ликвидации аварийных и чрезвычайных ситуаций, в том числе на объектах благоустройства с инженерной инфраструктурой производится вынужденная вырубка деревьев без согласования с уполномоченным органом, в следующих случаях:</w:t>
+    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      падение деревьев, а также их ветвей представляет угрозу жизни и здоровью людей, повреждению зданий и сооружений, инженерным коммуникациям и сетям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z150" w:id="151"/>
-[...15 lines deleted...]
-      падение деревьев, а также их ветвей представляет угрозу жизни и здоровью людей, повреждению зданий и сооружений, инженерным коммуникациям и сетям;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      препятствия безопасности дорожного движения, в том числе перекрывающие визуальный обзор дорожных знаков, в случае, когда дорожный знак невозможно перенести.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z151" w:id="152"/>
-[...15 lines deleted...]
-      препятствия безопасности дорожного движения, в том числе перекрывающие визуальный обзор дорожных знаков, в случае, когда дорожный знак невозможно перенести.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Факт вынужденной вырубки деревьев устанавливается актом освидетельствования аварийно-спасательных служб, с последующим уведомлением уполномоченного органа в течение трех рабочих дней с момента вынужденной вырубки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z152" w:id="153"/>
-[...15 lines deleted...]
-      42. Факт вынужденной вырубки деревьев устанавливается актом освидетельствования аварийно-спасательных служб, с последующим уведомлением уполномоченного органа в течение трех рабочих дней с момента вынужденной вырубки.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Санитарная обрезка деревьев на землях общего пользования производится организациями по озеленению, обслуживающими данный земельный участок по письменному согласованию с уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z153" w:id="154"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="155"/>
+    <w:bookmarkStart w:name="z162" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Вырубка деревьев осуществляется по разрешению уполномоченного органа в соответствии с Законом о разрешениях, с предварительным выездом специалиста уполномоченного органа на место вырубки для точного определения количественного, породного состава, состояния и месторасположения деревьев в соответствии с реестром зеленых насаждений и заполнением им акта обследования зеленых насаждений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z155" w:id="156"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z163" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. При получении разрешения на вырубку деревьев, физическими и юридическими лицами предоставляется гарантийное письмо о компенсационной посадке взамен вырубленных деревьев, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Типовым правилам.</w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Срубленные зеленые насаждения и порубочные остатки (опилки, ветки, листья, кора) складировать и хранить на месте производства работ не допускается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z156" w:id="157"/>
-[...15 lines deleted...]
-      46. Срубленные зеленые насаждения и порубочные остатки (опилки, ветки, листья, кора) складировать и хранить на месте производства работ не допускается.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Порядок посадки, пересадки и компенсационной посадки деревьев</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z157" w:id="158"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 7. Порядок посадки пересадки и компенсационной посадки деревьев</w:t>
+    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Компенсационными посадками являются посадки зеленых насаждений на участке удаления (вырубки) либо на участках, определенных дендрологическим планом (планом озеленения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z158" w:id="159"/>
-[...15 lines deleted...]
-      47. Компенсационными посадками являются посадки зеленых насаждений на участке удаления (вырубки) либо на участках, определенных дендрологическим планом (планом озеленения).</w:t>
+    <w:bookmarkStart w:name="z167" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Компенсационные посадки производятся за счет средств физических и (или) юридических лиц, в интересах которых совершено удаление (вырубка) зеленых насаждений либо по вине которых произошли повреждение или гибель этих насаждений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z159" w:id="160"/>
-[...15 lines deleted...]
-      Компенсационные посадки производятся за счет средств физических и (или) юридических лиц, в интересах которых совершено удаление (вырубка) зеленых насаждений либо по вине которых произошли повреждение или гибель этих насаждений.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Физические и (или) юридические лица, в интересах которых совершено удаление (вырубка) зеленых насаждений либо по вине которых произошли повреждение или гибель этих насаждений обеспечивают уход за компенсационными посадками:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z160" w:id="161"/>
-[...15 lines deleted...]
-      48. Физические и (или) юридические лица, в интересах которых совершено удаление (вырубка) зеленых насаждений либо по вине которых произошли повреждение или гибель этих насаждений обеспечивают уход за компенсационными посадками:</w:t>
+    <w:bookmarkStart w:name="z169" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за деревьями и кустарниками: хвойных пород – в течение трех лет, лиственных пород – в течение двух лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z161" w:id="162"/>
-[...15 lines deleted...]
-      за деревьями и кустарниками: хвойных пород – в течение трех лет, лиственных пород – в течение двух лет;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      травянистыми растениями – в течение вегетационного сезона одного года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z162" w:id="163"/>
-[...15 lines deleted...]
-      травянистыми растениями – в течение вегетационного сезона одного года.</w:t>
+    <w:bookmarkStart w:name="z171" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. В случае гибели компенсационной посадки до истечения срока ухода, указанного в пункте 48 настоящих Правил, физические и (или) юридические лица проводят повторную посадку зеленых насаждений и уход за ними.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z163" w:id="164"/>
-[...15 lines deleted...]
-      49. В случае гибели компенсационной посадки до истечения срока ухода, указанного в пункте 48 настоящих Правил, физические и (или) юридические лица проводят повторную посадку зеленых насаждений и уход за ними.</w:t>
+    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Физические и юридические лица после осуществления высадки зеленых насаждений за счет собственных средств, передают данные о выполненных мероприятиях уполномоченному органу, а уполномоченный орган принимает зеленые насаждения и вносит их в реестр по учету зеленых насаждений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z164" w:id="165"/>
-[...15 lines deleted...]
-      50. Физические и юридические лица после осуществления высадки зеленых насаждений за счет собственных средств, передают данные о выполненных мероприятиях уполномоченному органу, а уполномоченный орган принимает зеленые насаждения и вносит их в реестр по учету зеленых насаждений.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Деревья, подлежащие пересадке в соответствии с материалами инвентаризации и лесопатологического обследования зеленых насаждений, пересаживаются на участки в соответствии с письменным указанием уполномоченного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z165" w:id="166"/>
-[...15 lines deleted...]
-      51. Деревья, подлежащие пересадке в соответствии с материалами инвентаризации и лесопатологического обследования зеленых насаждений, пересаживаются на участки в соответствии с письменным указанием уполномоченного органа.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. При пересадке деревьев физическими и юридическими лицами, компенсационная посадка не производится.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z166" w:id="167"/>
-[...15 lines deleted...]
-      52. При пересадке деревьев физическими и юридическими лицами, компенсационная посадка не производится.</w:t>
+    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. В случае если пересадка привела к гибели деревьев, устанавливается десятикратный размер компенсации, в соответствии с требованиями пункта 59 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z167" w:id="168"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> настоящих Типовых правил.</w:t>
+    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Восстановление деревьев производится на специальных участках согласно плану компенсационной посадки города и населенного пункта, при необходимости с заменой грунта на плодородную почву.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z168" w:id="169"/>
-[...15 lines deleted...]
-      54. Восстановление деревьев производится на специальных участках согласно плану компенсационной посадки города и населенного пункта, при необходимости с заменой грунта на плодородную почву.</w:t>
+    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. При получении разрешения на вырубку деревьев производится компенсационная посадка восстанавливаемых деревьев в десятикратном размере за счет средств граждан и юридических лиц, в интересах которых был произведена вырубка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z169" w:id="170"/>
-[...15 lines deleted...]
-      55. При получении разрешения на вырубку деревьев производится компенсационная посадка восстанавливаемых деревьев в десятикратном размере за счет средств граждан и юридических лиц, в интересах которых был произведена вырубка.</w:t>
+    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Компенсационная посадка и дальнейшая работа по уходу и содержанию на землях общего пользования проводятся организациями по озеленению, имеющие в своем штате специалистов в области озеленения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z170" w:id="171"/>
-[...15 lines deleted...]
-      56. Компенсационная посадка и дальнейшая работа по уходу и содержанию на землях общего пользования проводятся организациями по озеленению, имеющие в своем штате специалистов в области озеленения.</w:t>
+    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При компенсационной посадке не допускается использование однолетних саженцев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z171" w:id="172"/>
-[...15 lines deleted...]
-      При компенсационной посадке не допускается использование однолетних саженцев.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Компенсационные посадки осуществляются в следующих размерах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z172" w:id="173"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z173" w:id="174"/>
+    <w:bookmarkStart w:name="z181" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) при вырубке зеленых насаждений по разрешению местного исполнительного органа в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях", а также их гибели на территории, прилегающей к зданиям, сооружениям, находящимся в собственности или пользовании физических и (или) юридических лиц – в десятикратном размере;</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О разрешениях и уведомлениях", а также их гибели на территории, прилегающей к зданиям, сооружениям, находящимся в собственности или пользовании физических и (или) юридических лиц, – в десятикратном размере;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z182" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при незаконном удалении (вырубке) зеленых насаждений либо их повреждении, приведшем к их гибели, – в пятидесятикратном размере.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z174" w:id="175"/>
-[...15 lines deleted...]
-      2) при незаконном удалении (вырубке) зеленых насаждений либо их повреждении, приведшем к их гибели – в пятидесятикратном размере.</w:t>
+    <w:bookmarkStart w:name="z183" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      58. В случае незаконного удаления (вырубки) зеленых насаждений, включенных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> редких и находящихся под угрозой исчезновения видов растений и животных, утвержденного постановлением Правительства Республики Казахстан от 31 октября 2006 года № 1034, – в стократном размере.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z175" w:id="176"/>
-[...15 lines deleted...]
-      58. В случае незаконного удаления (вырубки) зеленых насаждений, включенных в перечень редких и находящихся под угрозой исчезновения видов растений, либо их повреждения, приведшем к их гибели – в стократном размере.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      59. Размер вреда, причиненного растительному миру, предусмотренный Базовыми ставками для исчисления размеров вреда, причиненного нарушением законодательства Республики Казахстан в области охраны, защиты, восстановления и использования растительного мира, утвержденного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра экологии и природных ресурсов Республики Казахстан от 23 февраля 2023 года № 61 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 31997), исчисляется территориальным подразделениям ведомства уполномоченного органа. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z176" w:id="177"/>
-[...35 lines deleted...]
-        <w:t> исполняющего обязанности Министра экологии и природных ресурсов Республики Казахстан от 22 сентября 2023 года № 265 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33476), исчисляется уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z185" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Компенсационная посадка деревьев производится путем посадки саженцев лиственных пород высотой не менее 2,5 метров с комом или хвойных пород высотой не менее 2 метра с комом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:p>
-[...77 lines deleted...]
-      60. Компенсационная посадка деревьев производится путем посадки саженцев лиственных пород высотой не менее 2,5 метров с комом или хвойных пород высотой не менее 2 метра с комом.</w:t>
+    <w:bookmarkStart w:name="z186" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Диаметр ствола от верхней корневой системы саженцев не менее 3 сантиметров, на высоте 1,3 метра стволовой части.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z178" w:id="179"/>
-[...15 lines deleted...]
-      Диаметр ствола от верхней корневой системы саженцев не менее 3 сантиметров, на высоте 1,3 метра стволовой части.</w:t>
+    <w:bookmarkStart w:name="z187" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Компенсационная посадка при вырубке деревьев по разрешению уполномоченного органа и (или) при незаконной вырубке, уничтожении или повреждении деревьев производится на территории в радиусе 1 километра от места вырубки, уничтожении или повреждении деревьев на участке указанным уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z179" w:id="180"/>
-[...15 lines deleted...]
-      61. Компенсационная посадка при вырубке деревьев по разрешению уполномоченного органа и (или) при незаконной вырубке, уничтожении или повреждении деревьев производится на территории в радиусе 1 километра от места вырубки, уничтожении или повреждении деревьев на участке указанным уполномоченным органом.</w:t>
+    <w:bookmarkStart w:name="z188" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии свободного места для компенсационной посадки в радиусе 1 километра от места вырубки, территория компенсационной посадки указывается уполномоченным органом в письменном виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z180" w:id="181"/>
-[...15 lines deleted...]
-      При отсутствии свободного места для компенсационной посадки в радиусе 1 километра от места вырубки, территория компенсационной посадки указывается уполномоченным органом в письменном виде.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. При вынужденной вырубке деревьев компенсационная посадка производится на землях общего пользования с привлечением организации по озеленению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z181" w:id="182"/>
-[...15 lines deleted...]
-      62. При вынужденной вырубке деревьев компенсационная посадка производится на землях общего пользования с привлечением организации по озеленению.</w:t>
+    <w:bookmarkStart w:name="z190" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Компенсационная посадка деревьев осуществляется в соответствии с дендрологическим планом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z182" w:id="183"/>
-[...15 lines deleted...]
-      63. Компенсационная посадка деревьев осуществляется в соответствии с дендрологическим планом.</w:t>
+    <w:bookmarkStart w:name="z191" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. В случае механического повреждения или уничтожения зеленых насаждений, произрастающих на землях общего пользования и на частных территориях в результате дорожно-транспортного происшествия, виновной стороной производится компенсационная посадка в пятикратном размере поврежденных или уничтоженных зеленых насаждений путем высадки саженцев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z183" w:id="184"/>
-[...15 lines deleted...]
-      64. В случае механического повреждения или уничтожения зеленых насаждений, произрастающих на землях общего пользования и на частных территориях в результате дорожно-транспортного происшествия, виновной стороной производится компенсационная посадка в пятикратном размере поврежденных или уничтоженных зеленых насаждений путем высадки саженцев.</w:t>
+    <w:bookmarkStart w:name="z192" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. После завершения работ по компенсационной посадке деревьев физические и юридические лица в течение одного месяца информируют в письменном виде уполномоченный орган об исполнении работ согласно плану компенсационной посадки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z184" w:id="185"/>
-[...15 lines deleted...]
-      65. После завершения работ по компенсационной посадке деревьев физические и юридические лица в течение одного месяца информируют в письменном виде уполномоченный орган об исполнении работ согласно плану компенсационной посадки.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. В соответствии с гарантийным письмом физические и юридические лица в течение трех лет (период приживаемости саженца дерева) с момента компенсационной посадки проводят мероприятия по содержанию и защите саженцев, в соответствии с подпунктами 4), 5), 6), 7) и 8) пункта 27 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z185" w:id="186"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z186" w:id="187"/>
+    <w:bookmarkStart w:name="z194" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       67. По истечении трех лет, физические и юридические лица, осуществившие компенсационную посадку, составляют совместно с уполномоченным органом акт приживаемости зеленых насаждений, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Типовым правилам, и передают на баланс местного исполнительного органа соответствующей административно-территориальной единицы для дальнейшего содержания.</w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам, и передают на баланс местного исполнительного органа соответствующей административно-территориальной единицы для дальнейшего содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z195" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Уполномоченным органом прижившиеся деревья включаются в реестр зеленых насаждений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z187" w:id="188"/>
-[...15 lines deleted...]
-      68. Уполномоченным органом прижившиеся деревья включаются в реестр зеленых насаждений.</w:t>
+    <w:bookmarkStart w:name="z196" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. В случае гибели высаженных саженцев при компенсационной посадке, лица, в интересах которых была произведена вырубка производят повторную посадку зеленых насаждений и обеспечивают дальнейшие мероприятия по содержанию и защите за ними в течение трех лет (период приживаемости саженца дерева), с момента проведения повторной посадки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z188" w:id="189"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="189"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4708,51 +4462,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Приложение 1 к правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>содержания и защиты</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зеленых насаждений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кызылординской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -4773,304 +4566,148 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к правилам содержания и</w:t>
-[...193 lines deleted...]
-              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z194" w:id="190"/>
+    <w:bookmarkStart w:name="z199" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр зеленых насаждений на 1 января ____ года</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z200" w:id="190"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Распределение площади объектов (участков) зеленых насаждений по категориям</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z195" w:id="191"/>
-[...15 lines deleted...]
-      Распределение площади объектов (участков) зеленых насаждений по категориям земель, типам растительности и функциональному назначению Город/населенный пункт Ответственный владелец: _________________________</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>земель, типам растительности и функциональному назначению Город/населенный пункт</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z201" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ответственный владелец: _________________________ </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z196" w:id="192"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Реестр зеленых насаждений</w:t>
+    <w:bookmarkStart w:name="z202" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Реестр зеленых насаждений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5129,128 +4766,140 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Таблица</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1025"/>
-[...10 lines deleted...]
-        <w:gridCol w:w="1025"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="878"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="879"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...14 lines deleted...]
-          <w:bookmarkStart w:name="z198" w:id="193"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z204" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п инвентарный/</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п инвентарный/</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 № паспорта зеленого насаждения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5285,1150 +4934,1057 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Древесная растительность</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z209" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Единичные деревья, штук</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Единичные деревья, штук</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="194"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Группы, куртины, штука</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Группы, куртины, штука</w:t>
+Рощи сады, штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рощи сады, штук</w:t>
+Линейные насаждения, штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
-[...35 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого, штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...158 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z215" w:id="195"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кустарниковая растительность</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="195"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z217" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кустарниковая растительность</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Единичные, штук</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="196"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Живая изгородь, погонный метр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рядовые посадки, штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Групповые посадки, штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Всего погонный метр/штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:gridSpan w:val="13"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z223" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Единичные, штук</w:t>
-[...147 lines deleted...]
-            </w:r>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Открытые пространства</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="197"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="11"/>
-[...13 lines deleted...]
-          </w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z226" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Открытые пространства</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Цветники</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="198"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Газоны</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...14 lines deleted...]
-          </w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z230" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Цветники</w:t>
-[...115 lines deleted...]
-            <w:tcW w:w="1025" w:type="dxa"/>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Летники, метр2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="199"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Многолетники, метр2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контейнерные, штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вазон, метр2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Альпинарий рокарий, метр2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Альпинарий рокарий, метр2</w:t>
+Итого: метр2/ штук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Партерные метр2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Итого: метр2/ штук</w:t>
-[...70 lines deleted...]
-              <w:t>
 Обыкновенные, метр2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 На почвенный покров, метр2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1025" w:type="dxa"/>
+            <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6497,51 +6053,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 2 к правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>содержания и защиты зеленых насаждений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кызылординской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -6562,379 +6144,196 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к правилам содержания и</w:t>
-[...193 lines deleted...]
-              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z204" w:id="194"/>
+    <w:bookmarkStart w:name="z243" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт обследования зеленых насаждений "___" ___________ 20__года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z244" w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№ п/п</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="201"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Поро-дный состав зеленых насаж-дений</w:t>
+Породный состав зеленых насаждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -6964,51 +6363,51 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вырубка по разрешению</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7097,87 +6496,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-возраст, лет</w:t>
+возраст</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-диаметр ствола, санти-метр</w:t>
+диаметр ствола, сантиметр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7241,51 +6640,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-диаметр ствола, санти-метр</w:t>
+диаметр ствола, сантиметр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7349,94 +6748,106 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-диаметр ствола, санти-метр</w:t>
+диаметр ствола, сантиметр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z262" w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="202"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7776,68 +7187,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z274" w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="203"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8137,68 +7560,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z286" w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="204"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -8856,68 +8291,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z310" w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Всего:</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Всего:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="205"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -9186,68 +8633,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z321" w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Итого</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="206"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -9495,137 +8954,149 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z205" w:id="195"/>
+    <w:bookmarkStart w:name="z332" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z333" w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пересадка, кронировка (омолаживание)</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Пересадка, кронировка (омолаживание)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="208"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9786,68 +9257,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z340" w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-штук</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>штук</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="209"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10143,68 +9626,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z351" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11788,70 +11283,187 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z206" w:id="196"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z406" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий акт составлен в _______экземплярах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z407" w:id="212"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Акт обследования не является документом, дающим разрешение на</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вырубку или пересадку зеленых насаждений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z408" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представитель физического или юридического лица _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z409" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       подпись (Ф.И.О)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z410" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностное лицо уполномоченного органа ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z411" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________ подпись (Ф.И.О) (печать при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -11885,51 +11497,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 3 к правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>содержания и защиты зеленых насаждений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кызылординской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -11950,51 +11588,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к правилам содержания и</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12015,51 +11653,246 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>защиты зеленых насаждений</w:t>
+              <w:t>Руководителю местного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">исполнительного органа </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(областей, городов Астана,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Алматы и Шымкента, района,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">города областного значения) </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ___________________________ </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Фамилия, имя, отчество (при</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>его наличии) наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного органа) от</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>_________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Фамилия, имя, отчество (при </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>его наличии) для физического</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лица/ наименование</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации для юридических</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лиц и (или) по доверенности) </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(ИИН/БИН)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12080,51 +11913,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кызылординской области</w:t>
+              <w:t>Адрес______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (юридический адрес или место</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проживания)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12145,159 +12004,491 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
-[...64 lines deleted...]
-              <w:t>Руководителю местного исполнительного органа (областей, городов Астана, Алматы и Шымкента, района, города областного значения) ___________________________ (Фамилия, имя, отчество (при его наличии) наименование государственного органа) от _________________________ (Фамилия, имя, отчество (при его наличии) для физического лица/наименование организации для юридических лиц и (или) по доверенности) (ИИН/БИН) Адрес ______________________ (юридический адрес или место проживания) контакты ___________________ (электронный адрес, телефон)</w:t>
+              <w:t>контакты___________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (электронный адрес, телефон)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z213" w:id="197"/>
+    <w:bookmarkStart w:name="z417" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гарантийное письмо</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z418" w:id="218"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование физического или юридического лица) гарантирует произвести</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>компенсационную посадку деревьев в количестве __штук,___ породы в течение шести</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>месяцев с момента получения разрешения на вырубку деревьев, взамен деревьев в количестве</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______ штук, _________ породы, которые будут вырублены для</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________ по адресу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z419" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+       (указывается причина) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z420" w:id="220"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> согласно акту обследования зеленых насаждений от " " 20 года. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z421" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае гибели высаженных саженцев, гарантирует произвести повторную посадку. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z422" w:id="222"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В течение трех лет с момента компенсационной посадки, гарантирует, проводить</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мероприятий по содержанию и защите саженцев, в соответствии с подпунктами 4), 5), 6), 7) и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) пункта 27 Правил содержания и защиты зеленых насаждений и по истечению трех лет </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>передать их на баланс местного исполнительного органа на основании акта приживаемости</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">деревьев. __________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z423" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                       (наименование физического или юридического лица) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z424" w:id="224"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осведомлено, что за нарушение Правил содержания и защиты зеленых насаждений будет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нести ответственность в соответствии со статьями 381-1 и 386 Кодекса Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">об административных правонарушениях </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z425" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Дата: "___" ____________ 20__ года </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z426" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z427" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ФИО и подпись руководителя (печать при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12331,51 +12522,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 4 к правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>содержания и защиты зеленых насаждений</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кызылординской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -12396,539 +12613,356 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к правилам содержания</w:t>
-[...193 lines deleted...]
-              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z220" w:id="199"/>
+    <w:bookmarkStart w:name="z430" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт приживаемости зеленых насаждений "___" _________ 20___ года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z431" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       Адрес посаженных зеленых насаждений: ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z432" w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-№</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="230"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наимено-вание физи-ческого или юриди-ческого лица</w:t>
+Наименование физического или юридического лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Дата и номер разре-шения или согла-сования</w:t>
+Дата и номер разрешения или согласования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Коли-чество выруб-ленных деревьев, штук</w:t>
+Количество вырубленных деревьев, штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Коли-чество переса-женных деревьев, штук</w:t>
+Количество пересаженных деревьев, штук</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Общее количество компен-сационной или иници-ативной посадки, штук, порода</w:t>
+Общее количество компенсационной или инициативной посадки, штук, порода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -13238,68 +13272,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z453" w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="231"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13603,68 +13649,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z464" w:id="232"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="232"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13933,68 +13991,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z475" w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Итого:</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Итого:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="233"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -14178,124 +14248,213 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z222" w:id="201"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z484" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Представитель физического или юридического лица __________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z485" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+                                                                                           подпись (Ф.И.О) (печать при наличии) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z486" w:id="236"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Должностное лицо уполномоченного органа _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                      подпись (Ф.И.О) (печать при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14621,31 +14780,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>