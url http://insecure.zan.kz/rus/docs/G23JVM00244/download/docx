--- v0 (2025-11-04)
+++ v1 (2026-10-03)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0d6669a" w14:textId="0d6669a">
+    <w:p w14:paraId="35b8690" w14:textId="35b8690">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменения в приказ Министра энергетики Республики Казахстан от 14 апреля 2023 года № 147 "Об утверждении Регламента личного приема физических лиц и представителей юридических лиц должностными лицами Министерства энергетики Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Министра энергетики Республики Казахстан от 29 июня 2023 года № 244. Утратил силу приказом Министра энергетики Республики Казахстан от 30 июля 2026 года № 288-н/қ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу - приказом Министра энергетики РК от 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 288-н/қ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ПРИКАЗЫВАЮ: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -352,68 +430,50 @@
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на Руководителя аппарата Министерства энергетики Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -429,58 +489,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Министр энергетики</w:t>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр энергетики</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -522,68 +599,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Саткалиев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -766,971 +825,955 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 апреля 2023 года № 147</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Регламент</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>личного приема физических лиц и представителей юридических лиц должностными лицами  Министерства энергетики Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Регламент</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящий Регламент личного приема физических лиц и представителей юридических лиц должностными лицами Министерства энергетики Республики Казахстан (далее – Регламент) регламентирует порядок личного приема физических лиц и представителей юридических лиц должностными лицами Министерства энергетики Республики Казахстан (далее – Министерство).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Личный прием физических лиц и представителей юридических лиц осуществляется в центрах приема граждан следующими должностными лицами:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Министром и вице-министрами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) руководителем аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. В центрах приема граждан осуществляется прием физических и представителей юридических лиц по вопросам, входящим в компетенцию Министерства, в порядке, установленным регламентом Министерства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>личного приема физических лиц и представителей юридических лиц должностными лицами  Министерства энергетики Республики Казахстан</w:t>
-[...133 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок приема физических лиц и представителей юридических лиц в центрах приема граждан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Запись на прием ведут сотрудники, ответственные за организацию приема в центре приема граждан, ежедневно в рабочие дни в рабочее время с перерывом на обед, на основании электронного документа с веб-портала "электронное правительство" либо информационной аналитической системы "Электронные обращения", обращений в бумажном формате, в том числе поступающих нарочно либо в устной форме, изложенной данному работнику центра приема граждан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Обращение с просьбой о личном приеме, в котором не изложена суть вопроса, оставляется без рассмотрения с сообщением об этом заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Отказ в приеме обращения не допускается. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае, если обращение с просьбой о личном приеме не соответствует требованиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – Кодекс), об этом, сотрудник структурного подразделения, непосредственно рассматривающего данное обращение, указывает заявителю и устанавливается разумный срок – 2 рабочих дня для его приведения в соответствие с требованиями Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Обращение с просьбой о личном приеме, которое в установленный срок не приведено в соответствие с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодекса</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, подлежит возврату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Прием в центрах приема граждан лицами, указанными в пункте 2 настоящего Регламента, проводится не реже одного раза в месяц согласно утвержденному Руководителем Аппарата Правительства Республики Казахстан графику по форме согласно приложению к Регламенту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министр проводит личный прием граждан также в рамках проведения встреч с населением в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 7 апреля 2022 года № 863 "О проведении встреч руководителей центральных исполнительных органов с населением", где ответственным за организацию и подготовку протокола, а также контроль за исполнением поручений, данных на приеме осуществляет Департамент стратегического развития Министерства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Графики приема с указанием фамилии, имени и отчества (при его наличии) должностного лица, дней приема вывешиваются в помещениях Министерства на государственном и русском языках, в доступных для общего обозрения местах, а также размещаются на официальном сайте Министерства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Прием иностранцев и лиц без гражданства проводится в соответствии с требованиями по обеспечению режима секретности в Республике Казахстан и иными нормативными правовыми актами Республики Казахстан, регулирующими отношения в области защиты государственных секретов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Не осуществляется запись на прием:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по вопросам, не входящим в компетенцию Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) когда имеется решение административного органа, должностного лица по административному делу в отношении участника административной процедуры о том же предмете и по тем же основаниям, которые указаны в обращении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) когда имеется вступивший в законную силу судебный акт, вынесенный в отношении того же лица, о том же предмете и по тем же основаниям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) если административным органом, должностным лицом возвращено обращение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) если административным органом, должностным лицом принят отзыв обращения от заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В случаях невозможности проведения приема по причине временной нетрудоспособности, служебной командировки и другим причинам принимающее лицо оповещает сотрудника, ответственного за прием граждан в центре приема граждан не позднее чем за 2 (два) рабочих дня или в день проведения личного приема.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. В день приема в центрах приема граждан могут привлекаться юридические консультанты, психологи и социальные работники (возможно привлечение волонтеров только на дни приема), помогающие оформить (в случае необходимости) дополнительные заявления и другие сопутствующие документы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. При проведении приема ответственные сотрудники Министерства, непосредственно расматривающие обращение заявителя обеспечивает участие представителей других заинтересованных органов, если поднимаемый вопрос касается их компетенции. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Ответственный сотрудник структурного подразделения Министерства, непосредственно рассматривающий обращение заявителя, после отправки запроса на участие в приеме представителей других заинтересованных органов, информирует заявителя в течение 2 (два) рабочих дней о направлении запроса и при необходимости продлении рассмотрения обращения о записи на прием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Информация о фактах отказа в участии других заинтересованных органов в совместном приеме в течение 2 (два) рабочих дней после получения отказа направляется в Аппарат Правительства Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Прием осуществляется на государственном и русском языках по желанию заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Результаты приема протоколируются сотрудником ответственным за прием граждан в центре приема граждан с отражением принятого в ходе приема решения по обращению либо поручений, с указанием конкретных сроков их исполнения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Управление информации и коммуникаций освещает прием граждан в средствах массовой информации с соблюдением требований о защите персональных данных и сведений, составляющих государственные секреты либо иную охраняемую законом тайну.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок регистрации и рассмотрения обращений по вопросам приема физических лиц и представителей юридических лиц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Все поступившие обращения о записи на прием регистрируются сотрудником, ответственным за организацию приема в центрах приема граждан в информационной аналитической системе "Электронные обращения" в день их поступления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Сотрудник, ответственный за организацию приема в центрах приема граждан, с участием ответственных структурных подразделений Министерства, непосредственно рассматривающих обращение заявителя, центров приема граждан за 5 (пять) рабочих дней до начала приема, после сбора и анализа материалов готовит справочную информацию на имя Министра с предложением о назначении даты приема или отказе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Сотрудник, ответственный за организацию приема в центрах приема граждан распределяет списки в утвержденный график приема в порядке очередности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В срок не позднее 15 (пятнадцать) рабочих дней с момента регистрации обращения ответственный сотрудник структурного подразделения Министерства, непосредственно рассматривающий обращение заявителя и сотрудник, ответственный за организацию приема в центрах приема граждан направляет ответ заявителю с указанием даты и времени приема.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. В случае сложного характера вопроса, требующего большей проработки, ответственный сотрудник структурного подразделения Министерства, непосредственно рассматривающий обращение, направляет заявителю письмо о продлении срока рассмотрения обращения не более чем на 30 (тридцать) календарных дней с момента регистрации обращения. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок рассмотрения обращения может быть продлен мотивированным решением Министра, вице-министров и Руководителем аппарата на разумный срок, но не более чем до двух месяцев ввиду необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения обращения, о чем заявитель извещается в течение 3 (три) рабочих дней со дня продления срока.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Требования сотрудника, ответственного за организацию приема в центрах приема граждан о предоставлении материалов, необходимых для организации приема Министром, вице-министрами и Руководителем аппарата, анализа и обобщения практики проведения приема, являются обязательными для исполнения структурными подразделениями Министерства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. До принятия решения об отказе в приеме, не позднее чем за 3 (три) рабочих дня ответственный сотрудник структурного подразделения Министерства, непосредственно рассматривающий обращение, направляет заявителю проект предварительного решения об отказе для проведения процедуры заслушивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае отказа в приеме процедура заслушивания может осуществляться способами, предусмотренными частью первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Организация и порядок проведения процедуры заслушивания осуществляются с учетом требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1765,207 +1808,189 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Осуществление контроля исполнения поручений по итогам приема</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Контроль протокольных поручений, подготовленных по итогам приемов, осуществляется сотрудником ответственным за прием граждан в центре приема граждан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z60" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Основанием для снятия с контроля поступившего с приема обращения является окончательный мотивированный ответ заявителю. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z61" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Обращения, поданные заявителем при проведении приема, регистрируются в информационной аналитической системе "Электронные обращения" с проставлением отметки "с личного приема".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z62" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Не допускается поручать рассмотрение обращения с приема работнику, которому оно ранее поручалось.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z63" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Сотрудник, ответственный за организацию приема в центрах приема граждан, на регулярной основе должнен осуществлять мониторинг уровня удовлетворенности заявителей, проводить посредством телефонной связи выборочный опрос заявителей, получивших консультации и отказавшихся от записи на личный прием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z64" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. О результатах работы по приему граждан сотрудник, ответственный за организацию приема в центрах приема граждан на регулярной основе (не реже одного раза в квартал) информирует Аппарат Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2044,68 +2069,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 июня 2023 года № 244</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> График приема граждан руководством Министерства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -3157,63 +3182,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3535,35 +3582,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>