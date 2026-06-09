--- v0 (2025-11-07)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3f10547" w14:textId="3f10547">
+    <w:p w14:paraId="7242659" w14:textId="7242659">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,76 +83,109 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об установлении квоты для трудоустройства граждан Актюбинской области из числа молодежи, потерявших или оставшихся до наступления совершеннолетия без попечения родителей, являющихся выпускниками организаций образования, лиц, освобожденных из мест лишения свободы, лиц, состоящих на учете службы пробации на 2024 год</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>С истёкшим сроком</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Актюбинской области от 4 декабря 2023 года № 329</w:t>
+        <w:t>Постановление акимата Актюбинской области от 4 декабря 2023 года № 329. Прекращено действие в связи с истечением срока</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктами 2), 3), 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -161,294 +194,231 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 107 Социального кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 17 октября 2023 года № 446 "Об утверждении Правил квотирования рабочих мест для трудоустройства граждан из числа молодежи, потерявших или оставшихся до наступления совершеннолетия без попечения родителей, являющихся выпускниками организаций образования, лиц, освобожденных из мест лишения свободы, лиц, состоящих на учете службы пробации" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 33564) акимат Актюбинской области ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Установить квоту рабочих мест для трудоустройства граждан Актюбинской области из числа молодежи, потерявших или оставшихся до наступления совершеннолетия без попечения родителей, являющихся выпускниками организаций образования на 2024 год согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Установить квоту рабочих мест Актюбинской области для трудоустройства лиц, освобожденных из мест лишения свободы на 2024 год согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Установить квоту рабочих мест Актюбинской области для трудоустройства лиц, состоящих на учете службы пробации на 2024 год согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственному учреждению "Управление координации занятости и социальных программ Актюбинской области" в установленном законодательством порядке обеспечить направление настоящего постановления на государственном и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Контроль за исполнением настоящего постановления возложить на курирующего заместителя акима Актюбинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Настоящее постановление вводится в действие с 1января 2024 года.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -533,68 +503,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Шахаров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2734,57 +2686,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7144,57 +7089,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14584,55 +14522,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>