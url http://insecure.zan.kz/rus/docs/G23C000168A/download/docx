--- v0 (2025-11-04)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f876dac" w14:textId="f876dac">
+    <w:p w14:paraId="41bb478" w14:textId="41bb478">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,139 +85,199 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменения в постановление акимата Актюбинской области от 14 апреля 2023 года № 99 "Об утверждении регламента личного приема физических лиц и представителей юридических лиц должностными лицами аппарата акима Актюбинской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z2" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление акимата Актюбинской области от 30 июня 2023 года № 168. Утратило силу постановлением акимата Актюбинской области от 29 декабря 2025 года № 309</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> акимата Актюбинской области от 29.12.2025 № 309 (вводится в действие после дня первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акимат Актюбинской области ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акимата Актюбинской области от 14 апреля 2023 года № 99 "Об утверждении регламента личного приема физических лиц и представителей юридических лиц должностными лицами аппарата акима Актюбинской области" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 179946) следующее изменение:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -228,68 +290,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регламент личного приема физических лиц и представителей юридических лиц должностными лицами аппарата акима Актюбинской области</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, утверждҰнный указанным постановлением, изложить в новой редакции согласно приложению к настоящему постановлению;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Регламент личного приема физических лиц и представителей юридических лиц должностными лицами аппарата акима Актюбинской области дополнить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -304,110 +349,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственному учреждению "Аппарат акима Актюбинской области" в установленном законодательством порядке обеспечить направление настоящего постановления на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на руководителя аппарата акима Актюбинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие после дня первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -492,68 +538,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Тугжанов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -710,126 +738,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">акимата Актюбинской области </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 апреля 2023 года № 99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Регламент личного приема физических лиц и представителей юридических лиц должностными лицами аппарата акима Актюбинской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z11" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z12" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящий регламент личного приема физических лиц и представителей юридических лиц должностными лицами аппарата акима Актюбинской области (далее - Регламент) регламентирует порядок личного приема физических лиц и представителей юридических лиц должностными лицами аппарата акима Актюбинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Личный прием физических лиц и представителей юридических лиц (далее - прием) осуществляется в общественной приемной аппарата акима Актюбинской области (далее - общественная приемная), а также в центре приема граждан следующими должностными лицами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) акимом области и его заместителями;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -858,168 +886,168 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) руководителями структурных подразделений аппарата акима Актюбинской области;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) иными работниками аппарата акима Актюбинской области, уполномоченными на осуществление приема.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. В центрах приема граждан осуществляется прием физических лиц и представителей юридических лиц по вопросам, входящим в компетенцию центральных государственных органов, в порядке, установленном регламентами государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Руководители структурных подразделений аппарата акима Актюбинской области, уполномоченные на осуществление приема, проводят прием физических лиц и представителей юридических лиц в день их обращения в случае их согласия на прием указанными должностными лицами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок приема физических лиц и представителей юридических лиц в аппарате акима Актюбинской области, а также в центре приема граждан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Запись на прием ведут работники, ответственные за организацию приема, ежедневно в рабочие дни в рабочее время с перерывом на обед, на основании электронного документа с веб-портала "электронное правительство" либо информационной аналитической системы "Электронные обращения", обращений в бумажном формате, в том числе поступающих нарочно либо в устной форме, изложенной работнику общественной приемной, или центра приема граждан, а также заявок, поступивших в сall-центр общественной приемной.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Обращение с просьбой о личном приеме, в котором не изложена суть вопроса, оставляется без рассмотрения с сообщением об этом заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Отказ в приеме обращения не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае если обращение с просьбой о личном приеме не соответствует требованиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1032,324 +1060,324 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее - Кодекс), об этом указывается заявителю и устанавливается разумный срок для его приведения в соответствие с требованиями Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обращение с просьбой о личном приеме, которое в установленный срок не приведено в соответствие с требованиями Кодекса, подлежит возврату.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Прием в общественной приемной лицами, указанными в пункте 2 настоящего Регламента, проводится не реже одного раза в месяц согласно утвержденному графику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аким области проводит личный прием граждан также после проведения встреч с населением в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Указом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Президента Республики Казахстан от 3 марта 2022 года № 826 "О проведении встреч акимов с населением".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1. Прием в центре приема граждан должностными лицами центральных государственных органов проводится не реже одного раза в месяц согласно утвержденному Руководителем Аппарата Правительства Республики Казахстан графику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. График приема с указанием фамилии, имени и отчества (при его наличии) должностного лица, дней приема вывешивается в помещении общественной приемной, центра приема граждан на государственном и русском языках, в доступных для общего обозрения местах, а также размещается на официальном сайте акимата Актюбинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Прием заместителями акима области может осуществляться вне утвержденного графика по соответствующему поручению акима области с указанием даты проведения приема.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Перед началом приема физическое лицо или представитель юридического лица (далее - заявитель) предъявляет документ, удостоверяющий его личность, а при обращении от имени других лиц - документы, подтверждающие полномочия представлять их интересы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Прием иностранцев и лиц без гражданства проводится в соответствии с требованиями по обеспечению режима секретности в Республике Казахстан и иными нормативными правовыми актами Республики Казахстан, регулирующими отношения в области защиты государственных секретов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае необходимости прием иностранцев и лиц без гражданства проводится с участием переводчика.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обращения иностранцев и лиц без гражданства, поданные на приеме, рассматриваются в порядке, установленном законодательством Республики Казахстан, если международными договорами, ратифицированными Республикой Казахстан, не предусмотрены иные правила их рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Прием проводится в порядке очередности обращения. Ветераны Великой Отечественной войны, ветераны, приравненные по льготам к ветеранам Великой Отечественной войны, ветераны боевых действий на территории других государств, ветераны труда, лица с инвалидностью, беременные женщины, лица, награжденные орденами "Алтын Қыран", "Халық қаһарманы", "Қазақстанның Еңбек Ері", принимаются вне очереди.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. С согласия заявителя прием акимом области и его заместителями может осуществляться посредством видеоконференцсвязи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В случаях введения ограничительных мер, связанных с пандемией, или других обстоятельств, связанных с обеспечением безопасности физических лиц и представителей юридических лиц, прием осуществляется исключительно посредством видеоконференцсвязи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Не осуществляется запись на прием:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) по вопросам, не входящим в компетенцию акима области;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1396,482 +1424,465 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) если административным органом, должностным лицом возвращено обращение;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) если административным органом, должностным лицом принят отзыв обращения от заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В случаях невозможности проведения приема по причине временной нетрудоспособности, служебной командировки и другим причинам принимающее лицо оповещает работника, ответственного за прием, не позднее чем за 2 (два) рабочих дня или в день проведения личного приема.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В день приема в общественной приемной, центре приема граждан могут привлекаться юридические консультанты, психологи и социальные работники (возможно привлечение волонтеров только на дни приема), помогающие оформить (в случае необходимости) дополнительные заявления и другие сопутствующие документы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При проведении приема соответствующими сотрудниками аппарата акима Актюбинской области, центра приема граждан обеспечивается участие представителей других заинтересованных органов, если поднимаемый вопрос касается их компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. После отправки запроса на участие в приеме представителей других заинтересованных органов заявитель в течение 2 (два) рабочих дней информируется о направленном запросе и при необходимости продлении рассмотрения обращения о записи на прием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Информация о фактах отказа в участии других заинтересованных органов в совместном приеме в течение 2 (два) рабочих дней направляется в Аппарат Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Прием осуществляется на государственном и русском языках по желанию заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В ходе приема работники общественной приемной могут пригласить для участия в приеме работников аппарата акима Актюбинской области или согласовывать с соответствующими должностными лицами время и место приема.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Результаты приема протоколируются с отражением принятого в ходе приема решения по обращению либо поручений, с указанием конкретных сроков их исполнения. Протокольные поручения прикрепляются к обращениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Прием граждан освещается в средствах массовой информации с соблюдением требований о защите персональных данных и сведений, составляющих государственные секреты либо иную охраняемую законом тайну.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок регистрации и рассмотрения обращений по вопросам приема физических лиц и представителей юридических лиц</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Все поступившие обращения о записи на прием регистрируются работниками общественной приемной и центра приема граждан в электронной системе документооборота либо информационной аналитической системе "Электронные обращения" в день их поступления и направляются на предварительное рассмотрение ответственному работнику, осуществляющему контроль за рассмотрением обращений (далее - ответственный работник).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Ответственный работник с участием структурных подразделений аппарата акима Актюбинской области, центра приема граждан за 5 (пять) рабочих дней до начала приема, после сбора и анализа материалов готовит справочную информацию на имя акима области с предложением о назначении даты приема или отказе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. По итогам принятого решения ответственный работник формирует список лиц, принимаемых должностными лицами аппарата акима Актюбинской области и их заместителями, и направляет его в общественную приемную для включения в график приема.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Ответственный работник общественной приемной и центра приема граждан распределяет списки в утвержденный график приема в порядке очередности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. В срок не позднее 15 (пятнадцать) рабочих дней с момента регистрации обращения ответственный работник общественной приемной и центра приема граждан направляет ответ заявителю с указанием даты и времени приема.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. В случае сложного характера вопроса, требующего большей проработки, заявителю направляется письмо о продлении срока рассмотрения обращения не более чем на 30 (тридцать) календарных дней с момента регистрации обращения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок рассмотрения обращения может быть продлен мотивированным решением акима области или его заместителями на разумный срок, но не более чем до двух месяцев ввиду необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения обращения, о чем заявитель извещается в течение 3 (трех) рабочих дней со дня продления срока.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Требования уполномоченных работников общественной приемной и центра приема граждан о предоставлении материалов, необходимых для организации приема должностными лицами аппарата акима Актюбинской области и их заместителями, анализа и обобщения практики проведения приема, являются обязательными для исполнения структурными подразделениями аппарата акима Актюбинской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. До принятия решения об отказе в приеме, не позднее чем за три рабочих дня заявителю направляется проект предварительного решения об отказе для проведения процедуры заслушивания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае отказа в приеме процедура заслушивания может осуществляться способами, предусмотренными частью первой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Организация и порядок проведения процедуры заслушивания осуществляются с учетом требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1906,188 +1917,189 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Осуществление контроля исполнения поручений по итогам приема</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Контроль протокольных поручений, подготовленных по итогам приемов, осуществляется структурным подразделением, осуществляющим контроль за исполнением обращений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Основанием для снятия с контроля поступившего с приема обращения является окончательный мотивированный ответ заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Обращения, поданные заявителем при проведении приема, регистрируются в системе электронного документооборота либо информационной аналитической системе "Электронные обращения" с проставлением отметки "с личного приема".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Не допускается поручать рассмотрение обращения с приема работнику, которому оно ранее поручалось.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Сотрудники общественной приемной и центра приема граждан на регулярной основе должны осуществлять мониторинг уровня удовлетворенности заявителей, проводить посредством телефонной связи выборочный опрос заявителей, получивших консультации и отказавшихся от записи на личный прием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Структурное подразделение, осуществляющее контроль за исполнением обращений, совместно с другими заинтересованными структурными подразделениями обеспечивают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационно-аналитическое сопровождение работы акима области и его заместителей в рамках проводимых приемов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2116,88 +2128,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обратную связь с заявителем (по необходимости);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) бесперебойную работу сall-центра, работающих в рамках общественной приемной, центра приема граждан, в том числе в случае принятия ограничительных мер, связанных с введением режимов чрезвычайного положения, чрезвычайной ситуации, карантинных мер эпидемиологического характера, техногенных аварий и иных катастроф, несущих угрозу жизни и здоровью населения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. О результатах работы общественной приемной и центра приема граждан необходимо на регулярной основе (не реже одного раза в квартал) информировать Аппарат Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="52"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3699,63 +3693,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4077,35 +4093,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>