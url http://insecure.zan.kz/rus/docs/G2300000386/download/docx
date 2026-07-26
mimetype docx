--- v0 (2025-11-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9db09e1" w14:textId="9db09e1">
+    <w:p w14:paraId="f0459df" w14:textId="f0459df">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -524,95 +524,146 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Утверждено </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">приказом Министра </w:t>
+              <w:t>приказом Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>культуры и информации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от "__"_________ 2023 года № __</w:t>
+              <w:t>от 27 сентября 2023 года</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 386-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№278-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его подписания).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение государственного учреждения "Комитет архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -1303,2354 +1354,4890 @@
         <w:t>
       осуществлять иные обязанности в соответствии с законодательством Республики Казахстан, актами Президента и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      1) формирует и реализует государственную политику в сферах государственных символов, архивного дела и документационного обеспечения управления, электронного документооборота и электронных архивов, ономастики, геральдики, книжного и библиотечного дела;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) общие функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      2) разрабатывает нормативные правовые и правовые акты, а также соглашений, меморандумов и договоров в сфере регулируемых Комитетом;</w:t>
+    <w:bookmarkStart w:name="z162" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стратегические:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      3) обеспечивает представительство Республики Казахстан в международных организациях по архивному делу;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирует и реализует государственную политику в сферах государственных символов, архивного дела и документационного обеспечения управления, электронного документооборота и электронных архивов, ономастики, геральдики, книжного и библиотечного дела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      4) осуществляет правовой мониторинг нормативных правовых актов в сферах регулируемых Комитетом, в порядке, установленном законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает стратегические и программные документы по вопросам, относящимся к сферам, регулируемых Комитетом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      5) в установленных законодательством случаях и порядке составляет протоколы об административных правонарушениях, а также рассматривает дела об административных правонарушениях и накладывает административные взыскания;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет международное сотрудничество по вопросам, относящимся к компетенции Комитета, а также разработку и заключение международных соглашений, меморандумов и договоров, в том числе регулируемых Министерством;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      6) осуществляет координацию и методическое руководство деятельности республиканских государственных учреждений и местных исполнительных органов в сферах, регулируемых Комитетом;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулятивные:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      7) разрабатывает натуральные нормы в регулируемых Комитетом сферах по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает, согласовывает и утверждает нормативные правовые и правовые акты по вопросам, входящим в компетенцию Комитета при наличии прямой компетенции по их утверждению в нормативных правовых актах Министерства, и не затрагивающих права и свободы человека и гражданина;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      8) разрабатывает стратегические и программные документы по вопросам, относящимся к сферам, регулируемых Комитетом;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает натуральные нормы в регулируемых Комитетом сферах по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      9) обеспечивает защиту прав потребителей при оказании государственных услуг в пределах компетенции;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      10) взаимодействует с политическими партиями, общественными объединениями, профессиональными союзами и иными организациями по вопросам, в сферах, регулируемых Комитетом;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает представительство Республики Казахстан в международных организациях в сферах регулируемых Комитетом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      11) осуществляет информационно-пропагандистских мероприятий по вопросам, в сферах, регулируемых Комитетом;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает соглашения, меморандумы и договора в соответствующих сферах в пределах компетенции Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      12) разрабатывает предложения по совершенствованию законодательства Республики Казахстан в сферах, регулируемых Комитетом;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет правовой мониторинг нормативных правовых актов в сферах регулируемых Комитетом, в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      13) разрабатывает подзаконные нормативные правовые акты, определяющие порядок оказания государственных услуг в сферах, регулируемых Комитетом;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает предложения по совершенствованию законодательства Республики Казахстан в сферах, регулируемых Комитетом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      14) разрабатывает порядок и условия проведения аттестации гражданских служащих в сферах, регулируемых Комитетом;</w:t>
+    <w:bookmarkStart w:name="z174" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет координацию и методическое руководство деятельности республиканских государственных учреждений и местных исполнительных органов в сферах, регулируемых Комитетом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      15) разрабатывает формы ведомственных статистических наблюдений по согласованию с уполномоченным органом в области государственной статистики;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействует с политическими партиями, общественными объединениями, профессиональными союзами и иными организациями по вопросам, в сферах, регулируемых Комитетом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      16) разрабатывает типовые квалификационные характеристики должностей руководителей, специалистов и других служащих организаций в регулируемых Комитетом сферах по согласованию с уполномоченным государственным органом по труду;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет информационно-пропагандистские мероприятия по вопросам, в сферах, регулируемых Комитетом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      17) разрабатывает оказания платных видов деятельности по реализации товаров (работ, услуг) государственными библиотеками, государственными архивами, созданными в организационно-правовой форме государственного учреждения, и расходования ими денег от реализации товаров (работ, услуг);</w:t>
+    <w:bookmarkStart w:name="z177" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассмотрение обращений физических и юридических лиц в соответствии с законодательством Республики Казахстан, а также осуществление анализа, мониторинга и выявления системных проблем, поднимаемых физическими и юридическими лицами в обращениях (заявлениях, жалобах), запросах, предложениях, откликах и сообщениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      18) устанавливает цены на товары (работы, услуги), реализуемые государственными библиотеками, государственными архивами, созданными в организационно-правовой форме государственного учреждения;</w:t>
+    <w:bookmarkStart w:name="z178" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит предложения о назначении и освобождении от должности руководителей подведомственных учреждений Комитета, их поощрении и применении к ним дисциплинарных взысканий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      19) принимает решения об отнесении архивных документов, архивных фондов и коллекций к составу Национального архивного фонда, а также их исключении из его состава;</w:t>
+    <w:bookmarkStart w:name="z179" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет иные функции, предусмотренные законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, а также поручениями руководства Министерства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      20) согласовывает отраслевые (ведомственные) перечни документов, образующихся в деятельности государственных и негосударственных организаций, с указанием сроков хранения, разработанных государственными органами, осуществляющими руководство соответствующей отраслью (сферой) государственного управления, или негосударственными организациями;</w:t>
+    <w:bookmarkStart w:name="z180" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Функции, предусмотренные подпунктом 1) настоящего пункта являются общими и реализуются всеми управлениями Комитета в пределах их компетенции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkStart w:name="z181" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Управление государственной политики и контроля в области архивного дела:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z182" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стратегические:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z183" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирует и реализует государственную политику в сферах, архивного дела и документационного обеспечения управления, электронного документооборота и цифровых архивов,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z184" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулятивные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z185" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает проекты законов в сфере архивного дела и документационного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z186" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает типовые квалификационные характеристики должностей руководителей и специалистов государственных архивов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z187" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает правила аттестации гражданских служащих государственных архивов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z188" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает правила оказания платных видов деятельности по реализации товаров (работ, услуг) государственными архивами, созданными в организационно-правовой форме государственного учреждения, использования ими денег от реализации товаров (работ, услуг), остающихся в их распоряжении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z189" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает цены на товары (работы, услуги), реализуемые государственными архивами, созданными в организационно-правовой форме государственного учреждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z190" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает критерии оценки степени риска, проверочные листы совместно с уполномоченным органом по предпринимательству;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z191" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает Перечень типовых документов, образующихся в деятельности государственных и негосударственных организаций, с указанием сроков хранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z192" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает Правила документирования, управления документацией и использования систем электронного документооборота в государственных и негосударственных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z193" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает Правила приема, хранения, учета и использования документов Национального архивного фонда и других архивных документов ведомственными и частными архивами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z194" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает Правила комплектования, хранения, учета и использования документов Национального архивного фонда и других архивных документов государственными и специальными государственными архивами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z195" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает правила издания документов Национального архивного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z196" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает типовые штаты государственных архивов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z197" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает правила отнесения сведений к служебной информации ограниченного распространения и работы с ней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z198" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определяет порядок электронного документооборота;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z199" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает профессиональные стандарты в сфере архивного дела и документационного обеспечения управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z200" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает нормативные правовые акты в области безопасности и охраны труда в государственных архивах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z201" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает и утверждает Классификатор документальной информации Национального архивного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z202" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает и утверждает методические рекомендации на период чрезвычайной ситуации в государственных архивах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z203" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает минимальные государственные нормативы сети государственных архивов областного, города республиканского значения, столицы, районного, городов областного значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z204" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает минимальные стандарты финансирования сети государственных архивов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z205" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает натуральные нормы расходов материалов для изготовления микрофильмов и фотокопий документов, реставрации документов, картонажных работ, выполняемых государственными архивными учреждениями Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z206" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает и утверждает правила работы исследователей в читальных залах государственных архивов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z207" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает и утверждает единую нормативно-справочную информацию, используемой участниками системы электронного документооборота;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z208" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z209" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21) осуществляет ведение Государственного фондового каталога, содержащего сведения о документах Национального архивного фонда и источниках его комплектования, и обеспечение доступности и использования информации Государственного фондового каталога для удовлетворения запросов государственных органов, физических и юридических лиц, за исключением случаев, предусмотренных </w:t>
+      составляет протоколы об административных правонарушениях, а также рассматривает дела об административных правонарушениях и накладывает административные взыскания в установленных законодательством случаях и порядке; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z210" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует разработку и внедрение автоматизированных архивных технологий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z211" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает создание информационной сети и базы данных по документам Национального архивного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z212" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет межотраслевое организационно-методическое руководство вопросами архивного дела и документационного обеспечения управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z213" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет координацию деятельности Отраслевого совета по профессиональным квалификациям в сфере архивного дела;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z214" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласовывает назначения на должность и освобождения от должности руководителя управления архивов области, города республиканского значения и столицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z215" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет методическое руководство и координацию деятельности органов управления и ведения архивным делом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z216" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласовывает программы и планы работы регионов по улучшению архивной отрасли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z217" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет государственный контроль за соблюдением законодательства Республики Казахстан о Национальном архивном фонде и архивах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z218" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет государственный контроль за соблюдением законодательства Республики Казахстан об электронном документе и электронной цифровой подписи в части электронного документооборота и цифровых архивов в источниках комплектования Национального архива Республики Казахстан, центральных государственных архивов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z219" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает графики проведения проверок в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z220" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществляет выдачу предписания при выявлении нарушения требований законодательства Республики Казахстан о Национальном архивном фонде и архивах; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z221" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирует и регистрирует акты о назначении проверок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z222" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводить анализа сведений, представляемых государственными органами и организациями и предоставлять результаты анализа Комитету по правовой статистике и специальным учетам Генеральной прокуратуры Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z223" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      предоставляет информацию (отчет) по итогам государственного контроля в Министерство национальной экономики Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z224" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует деятельность Центра повышения квалификации сотрудников государственных и ведомственных архивов при Национальном архиве Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z225" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет методическое руководство и координацию деятельности цифрового архива.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z226" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Управление использования Национального архивного фонда и государственных услуг:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z227" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      стратегические: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z228" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      формирует и реализует государственную политику в сфере использования документов Национального архивного фонда и оказания государственных услуг в сфере архивного дела </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z229" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулятивные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z230" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает подзаконные нормативные правовые акты, определяющие порядок оказания государственных услуг в сфере архивного дела;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z231" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает формы ведомственных статистических наблюдений в сфере архивного дела по согласованию с уполномоченным органом в области государственной статистики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z232" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает решения об отнесении архивных документов, архивных фондов и коллекций к составу Национального архивного фонда, а также их исключении из его состава;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z233" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает правила централизованного государственного учета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z234" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрешает временный вывоз документов Национального архивного фонда, находящихся в государственной собственности, за пределы Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z235" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устанавливает сроки хранения и порядок уничтожения документов, не имеющих исторической и иной ценности и утративших практическое значение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z236" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      передает документы Национального архивного фонда, находящиеся в государственной собственности, на постоянное хранение в другие государства по решению Правительства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z237" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет защиту документальных памятников истории и культуры, находящихся в республиканской собственности, их хранение и использование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z238" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает правила создания и хранения Государственного страхового фонда копий документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z239" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает положение о Центральной экспертно-проверочной комиссии и экспертно-проверочной комиссиях центральных государственных и специальных государственных архивов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z240" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает и утверждает формы сбора административных данных в области архивного дела и документации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z241" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает и утверждает типовые штатные расписания подведомственных Комитету государственных архивных учреждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z242" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает правила премирования, установления надбавок к должностным окладам и оказания материальной помощи руководителям подведомственных организаций Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z243" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z244" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает защиту прав потребителей при оказании государственных услуг в пределах компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z245" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на основании заключения Центральной экспертно-проверочной комиссии согласовывает отраслевые (ведомственные) перечни документов, образующихся в деятельности государственных и негосударственных организаций, с указанием сроков хранения, разработанные государственными органами, осуществляющими руководство соответствующей отраслью (сферой) государственного управления, или негосударственными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z246" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет ведение Государственного фондового каталога, содержащего сведения о документах Национального архивного фонда и источниках его комплектования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z247" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      обеспечивает доступность и использование информации Государственного фондового каталога для удовлетворения запросов государственных органов, физических и юридических лиц, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О Национальном архивном фонде и архивах";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...700 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z248" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утверждает список источников комплектования Национального архивного фонда, согласованного с соответствующими местными исполнительными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z249" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      апостилирует архивные справки и копии архивных документов, исходящих из государственных архивов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z250" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает формирование и функционирование Национального архивного фонда и Государственного страхового фонда копий документов, централизованный государственный учет документов Национального архивного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z251" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет сбор и возвращение в Республику Казахстан архивных документов по ее истории, находящихся за рубежом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z252" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует издание и использование документов Национального архивного фонда для удовлетворения запросов и потребностей государства, общества и граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z253" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создает Центральную экспертно-проверочную комиссию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z254" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласовывает и утверждает годовой план работы государственных архивов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z255" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу коллегиально совещательных органов в сфере архивного дела;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z256" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласовывает программы и планы работы регионов по улучшению архивной отрасли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z257" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует деятельность подведомственных Комитету государственных архивных учреждений по финансовым вопросам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z258" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет оценку достижения ключевых показателей деятельностей подведомственных Комитету государственных архивных учреждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z259" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует подготовку бюджетных заявок подведомственных государственных учреждений, в том числе в части целевого результата, плана развития и оперативного плана, входящих в компетенцию Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z260" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает контроль за исполнением бюджета целевого результата, ежегодного плана развития и оперативного плана в рамках компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z261" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует работу по предоставлению отчетной информации подведомственными Комитету организациями по исполнению стратегических планов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z262" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Управление ономастики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z263" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стратегические:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z264" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирует и реализует государственную политику в сфере ономастики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z265" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает стратегические и программные документы по вопросам, относящимся к компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z266" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализует долю соблюдения принципов прозрачности при упорядочении ономастических наименований, указанную в плане развития Министерства культуры и информации Республики Казахстан на 2023-2027 годы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z267" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулятивные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z268" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает и утверждает Типовое положение об областных ономастических комиссиях и ономастических комиссиях столицы, городов республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z269" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утверждает Правила учета мнения населения соответствующей территории при наименовании, переименовании административно-территориальных единиц, составных частей населенных пунктов, а также при уточнении и изменении транскрипции их наименований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z270" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      57) разрабатывает ставки вознаграждения авторам за приобретение на определенный срок имущественных прав на общественно значимую литературу, а также экспертам за предоставление экспертного заключения; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+      осуществляет сбор административных данных отчетов местных исполнительных органов на основании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра культуры и информации Республики Казахстан "Об утверждении формы, предназначенной для сбора административных данных "Сведения о доле соблюдения принципов прозрачности в упорядочении ономастических наименований" от 31 декабря 2024 года № 645-НҚ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z271" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает и утверждает нормативные правовые акты в области ономастики в соответствии законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z272" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z273" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает рекомендации и предложения по вопросам ономастики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z274" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдает заключения по наименованию, переименованию областей, районов и городов, а также уточнению и изменению транскрипции их наименований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z275" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдает заключения по присвоению наименования аэропортам, портам, железнодорожным вокзалам, железнодорожным станциям, станциям метрополитена, автовокзалам, автостанциям, физико-географическим и другим объектам государственной собственности на территории Республики Казахстан, а также переименованию, уточнению и изменению транскрипции их наименований и присвоению собственных имен лиц государственным юридическим лицам, юридическим лицам с участием государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z276" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдает заключения по наименованию, переименованию районов в городе, составных частей городов областного значения, а также уточнению и изменению транскрипции их наименований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z277" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласовывает заключения ономастических комиссий столицы, городов республиканского значения по наименованию, переименованию районов, составных частей в столице, городов республиканского значения, а также уточнению и изменению транскрипции их наименований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z278" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласовывает заключения областных ономастических комиссий по наименованию, переименованию сел, поселков, сельских округов, а также уточнению и изменению транскрипции их наименований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z279" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласовывает заключения областных ономастических комиссий по наименованию, переименованию составных частей городов районного значения, а также уточнению и изменению транскрипции их наименований</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z280" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направляет в течение десяти рабочих дней предложения поступившиеся от центральных и местных исполнительных органов на рассмотрение Республиканской ономастической комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z281" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направляет в течение десяти рабочих дней в уполномоченный орган заключение Республиканской ономастической комиссии по присвоению наименования объектам, а также по переименованию, уточнению и изменению транскрипции их наименований и присвоению собственных имен лиц государственным юридическим лицам, юридическим лицам с участием государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z282" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает деятельность республиканской ономастической комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z283" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует деятельность ономастических комиссий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z284" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует деятельность Республиканской ономастической комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z285" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит экспертизу документов, поступивших из государственных органов на рассмотрение Республиканской ономастической комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z286" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подготавливает документы на заседания Республиканской ономастической комиссии, заключения и проекты протоколов по вопросам наименования и переименования населенных пунктов и их составных частей и объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z287" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает и обеспечивает печать бюллетеня Республиканской ономастической комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z288" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу единой электронной базы ономастики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z289" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит разъяснительную работу по вопросам антропонимики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z290" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изучает международный опыт в целях совершенствования области ономастики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z291" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит предложения руководству Комитета о командировках по Республике Казахстан и за рубеж;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z292" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует региональные, республиканские семинары совместно с местными исполнительными органами в целях проведения разъяснительной работы в области ономастики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z293" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устанавливает взаимодействие с центральными и местными исполнительными органами в области ономастики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z294" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает информационно-аналитических материалов по вопросам ономастики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z295" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает предложения по совершенствованию законодательства в области ономастики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z296" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует мероприятия по совершенствованию ономастической сферы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z297" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу электронной базы "Аtau.kz";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z298" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализует Методические рекомендации по организации ономастической работы в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z299" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      совместно с местными акиматами проводит координационную работу по "Адресному регистру";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z300" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет актуализацию перечней "Тарихи тұлғалар", "Жер-су атаулары" и "Дәстүрлі атаулар";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z301" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет исполнение Дорожной карты по изменению составных частей на 2026-2027 годы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z302" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Управления книжного дела в области книжного и библиотечного дела:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z303" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стратегические:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z304" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      58) создает Межведомственную комиссию по приобретению на определенный срок имущественных прав на общественно значимую литературу и (или) ее изданию, разрабатывает ее положения и состав; </w:t>
-[...303 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+      формирует и реализует государственную политику в сфере книжного дела и библиотечной деятельности; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z305" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулятивные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z306" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      разрабатывает нормативные правовые акты, регулирующие книжное и библиотечное дело в соответствии с законодательством Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z307" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает правила приобретения на определенный срок имущественных прав на общественно значимую литературу и (или) ее издания для распространения в государственные библиотеки и иные государственные организации, и критериев ее отбора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z308" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет контроль за качеством выпускаемой по государственному заказу литературы, их соответствие договорам, заключенным с издательствами, язык, объемы, красочность, технические и другие параметры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z309" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по приобретению на определенный срок, имущественных прав на общественно значимую литературу и (или) ее изданию для распространения в государственные библиотеки и иные государственные организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z310" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      разрабатывает ставки вознаграждения авторам за приобретение на определенный срок имущественных прав на общественно значимую литературу, а также экспертам за предоставление экспертного заключения; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z311" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание Межведомственной комиссии по приобретению на определенный срок имущественных прав на общественно значимую литературу и (или) ее изданию, разрабатывает ее положения и состав;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z312" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создание Экспертной комиссии по приобретению на определенный срок имущественных прав на общественно-значимую литературу и (или) ее изданию, а также утверждает состав и положение о ней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z313" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает правила формирования, учета и пользования фондом Казахстанской национальной электронной библиотеки и организации доступа к нему;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z314" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает и внедряет инструкции по учету и списанию библиотечного фонда государственных библиотек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z315" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает правила формирования, сохранения и использования библиотечного фонда государственных библиотек;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z316" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает правила доступа к фондам библиотек через заочные или внестационарные формы обслуживания для лиц с инвалидностью или лиц преклонного возраста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z317" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает правила пользования сводным электронным каталогом библиотек Казахстана;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z318" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает правила присвоения статуса "Центральная" областным, городов республиканского значения, столицы, городским и районным, городов областного значения библиотекам, ведущим формирование, хранение и предоставление пользователям библиотек универсальных собраний документов, осуществляющим организацию взаимоиспользования библиотечных ресурсов и оказывающим методическую помощь другим библиотекам, местными исполнительными органами соответствующей административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z319" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создает отраслевые художественные советы по библиотечному делу, литературе и книгоизданию и утверждает положения о них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z320" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает стратегические и программные документы по вопросам, относящимся к сферам, регулируемых управлением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z321" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z322" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирует и реализует государственную политику в области книжного и библиотечного дела управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z323" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет координацию и методическое руководство деятельности республиканских государственных учреждений и местных исполнительных органов в сферах, регулируемых Управлением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z324" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает защиту прав потребителей при оказании государственных услуг в пределах компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z325" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействует с политическими партиями, общественными объединениями, профессиональными союзами и иными организациями по вопросам, в сферах, регулируемых Управлением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z326" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет межотраслевое организационно-методическое руководство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z327" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет информационно-пропагандистские мероприятия по вопросам, в сферах, регулируемых управлением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z328" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвует в осуществлении международного сотрудничества по вопросам книжного и библиотечного дела.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z329" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласовывает и утверждает годовой план работы подведомственных организации Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z330" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу коллегиально совещательных органов в сфере книгоиздания и библиотечного дела;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z331" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласовывает программы и планы работы регионов по улучшению книжного и библиотечного дела;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z332" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет оценку достижения ключевых показателей деятельностей подведомственных Комитету государственных учреждений книжного и библиотечного дела;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z333" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует подготовку бюджетных заявок подведомственных государственных учреждений, в том числе в части целевого результата, плана развития и оперативного плана, входящих в компетенцию Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z334" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает контроль за исполнением бюджета целевого результата, ежегодного плана развития и оперативного плана в рамках компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z335" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует работу по предоставлению отчетной информации подведомственными Комитету организациями по исполнению стратегических планов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z336" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Управление геральдической работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z337" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стратегические:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z338" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирует и реализует государственную политику в сферах, геральдических знаков, ведомственных и иных приравненных к ним наград;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z339" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулятивные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z340" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает нормативные правовые акты, регулирующие геральдические знаки, ведомственные и иных приравненные к ним наград в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z341" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает правила замены и уничтожения Государственного Флага, Государственного Герба Республики Казахстан, не соответствующих национальным стандартам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z342" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создает экспертный совет по вопросам государственных символов и геральдических знаков, а также разрабатывает положение о нем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z343" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает Типовое положение о комиссиях по государственным символам при акиматах городов Астаны, Алматы, Шымкента и областей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z344" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает Типовые правила присвоения звания "Почетный гражданин области (города и района)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z345" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает правила разработки проекта региональной символики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z346" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z347" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает деятельность республиканской комиссии при Президенте Республики Казахстан по вопросам государственных символов и геральдических знаков, ведомственных и иных приравненных к ним наград;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z348" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      готовит план работы республиканской комиссии при Президенте Республики Казахстан по вопросам государственных символов и геральдических знаков, ведомственных и иных приравненных к ним наград и организует мониторинг в области применения и пропаганды Государственных символов в государственных учреждениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z349" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует деятельность экспертного совета по вопросам государственных символов и геральдических знаков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z350" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласовывает и утверждает годовой план работы Центра геральдических исследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z351" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу коллегиально совещательных органов по вопросам государственных символов и геральдики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z352" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет оценку достижения ключевых показателей деятельностей Центра геральдических исследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z353" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует подготовку бюджетных заявок Центра геральдических исследований, в том числе в части целевого результата, плана развития и оперативного плана, входящих в компетенцию Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z354" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает контроль за исполнением бюджета целевого результата, ежегодного плана развития и оперативного плана в рамках компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z355" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует работу по предоставлению отчетной информации Центра геральдических исследований по исполнению стратегических планов.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 09.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№278-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его подписания).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z123" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Комитетом осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на Комитета задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z124" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Председатель Комитета назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z125" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Председатель имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z126" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия Председателя Комитета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z127" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) представляет Министру предложения по структуре;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z128" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представляет руководителю аппарата Министерства предложения по штатному расписанию Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z129" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) утверждает положения о структурных подразделениях Комитета, должностные инструкции работников структурных подразделений Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z130" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в установленном законодательством порядке назначает на должность и освобождает от должностей работников Комитета (за исключением заместителей Председателя Комитета);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z131" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) вносит представления руководителю аппарата Министерства о назначении на должности и освобождения от должностей, а также о поощрении и привлечении к дисциплинарной ответственности заместителей председателя Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z132" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования, а также привлечения к дисциплинарной ответственности работников Комитета, за исключением заместителей председателя Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z133" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) назначает по согласованию с Министерством первого руководителя подведомственной организации в установленном законодательством порядке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z134" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в пределах своей компетенции подписывает приказы, дает указания, обязательные для исполнения работниками Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z135" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) представляет Комитет в государственных органах и иных организациях в соответствии с законодательством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z136" w:id="130"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z136" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) принимает меры, направленные на противодействие коррупции в Комитете, несет персональную ответственность за принятие антикоррупционных мер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z137" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) принимает решения по другим вопросам, относящимся к его компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z138" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий Председателя Комитета в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z139" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Председатель Комитета определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z140" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z141" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Комитет может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z142" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Комитета формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z143" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за Комитетом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z144" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Комитет не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z145" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z146" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Комитета осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z147" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Перечень республиканских государственных учреждений, находящихся в ведении Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение дополнено главой 6 в соответствии с приказом Министра культуры и информации РК от 30.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 332-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
+    <w:bookmarkStart w:name="z148" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Перечень республиканских юридических лиц, в отношении которых уполномоченным органом по руководству соответствующей отраслью (сферой) государственного управления определяется Комитет архивов, документации и книжного дела Министерства культуры и информации Республик Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z149" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. республиканское государственное учреждение "Центральный государственный архив";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z150" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. республиканское государственное учреждение "Центральный государственный архив кино-фотодокументов и звукозаписи";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z151" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. республиканское государственное учреждение "Центральный государственный архив научно-технической документации";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z152" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. республиканское государственное учреждение "Национальный центр рукописей и редких книг";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z153" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. республиканское государственное учреждение "Национальный архив Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z154" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. республиканское государственное учреждение "Национальная государственная книжная палата Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z155" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. республиканское государственное учреждение "Центр геральдических исследований";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z156" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. республиканское государственное учреждение "Национальная библиотека Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z157" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. республиканское государственное учреждение "Республиканская библиотека для незрячих и слабовидящих граждан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z158" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. республиканское государственное учреждение "Национальная академическая библиотека Республики Казахстан в городе Астана".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3976,31 +6563,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>