--- v0 (2025-11-08)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5157a05" w14:textId="5157a05">
+    <w:p w14:paraId="b07872b" w14:textId="b07872b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2758,51 +2758,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73) разработка правил выдачи охранных обязательств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z112" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      74) разработка квалификационных требований и условий, предъявляемых при лицензировании деятельности по осуществлению научно-реставрационных работ на памятниках истории и культуры и (или) археологических работ;</w:t>
+      74) разработка квалификационных требований и условий, предъявляемых при лицензировании деятельности по осуществлению научно-реставрационных работ на памятниках истории и культуры, деятельности по осуществлению археологических работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z113" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75) разработка правил предоставления в пользование памятников истории и культуры и доступа к ним;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z114" w:id="107"/>
     <w:p>
@@ -3882,1188 +3882,1320 @@
         <w:t>
       127) разработка правил отбора детских анимационных фильмов и фильмов для семейного просмотра, ввозимых на территорию Республики Казахстан, для дубляжа на казахский язык;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:name="z166" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128) разработка положения и состава Национальной кинокомиссии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
-[...25 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">129) действовал до 01.01.2026 в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего приказа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z168" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      130) в пределах своей компетенции обеспечение межкультурного и межэтнического диалога, укрепление уважения к национальной культуре, обычаям, традициям казахского народа и этническим группам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z169" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      131) разработка полугодовых графиков проведения проверок в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z170" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      132) создание условий для развития культуры народа Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z171" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      133) внесение предложения по созданию, реорганизации и ликвидации государственных организаций культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z172" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      134) разработка правил аттестации и досрочной аттестации работников культуры государственных организаций культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z173" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      135) разработка порядка формирования и содержания музейного фонда Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z174" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      136) внесение предложения о присвоении статуса "Национальный" государственным организациям культуры и отдельным профессиональным художественным, творческим коллективам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z175" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      137) осуществление комплекса мер, направленных на организацию культурного просвещения и досуга молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z176" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      138) создание совета по взаимодействию и сотрудничеству с неправительственными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z177" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      139) создание отраслевого совета по профессиональным квалификациям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z178" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      140) внесение предложений по составу постоянно действующей комиссии по вопросам культуры и разработка положения о ней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z179" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      141) разработка правил присуждения государственной стипендии в области культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z180" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      142) внесение предложений по составу Межведомственной комиссии по вопросам государственной поддержки в сфере кинематографии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z181" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      143) разработка положения и внесение предложений по составу Экспертного совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z182" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144) внесение предложений по определению юридического лица Республики Казахстан без иностранного участия, которому передается на постоянное хранение Государственный фонд фильмов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144-1) разработка правил деятельности организаций по охране и использованию объектов историко-культурного наследия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144-2) разработка правил ведения единой автоматизированной информационной системы по археологическим работам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144-3) разработка правил передачи в государственные музеи Республики Казахстан всех индивидуальных археологических находок, полученных физическими и юридическими лицами Республики Казахстан и других государств в результате археологических работ на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144-4) разработка правил передачи в государственные музеи Республики Казахстан археологических находок, обнаруженных физическими лицами на территории Республики Казахстан вне археологических работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144-5) разработка правил обеспечения сохранности, хранения, научного исследования и использования Государственного фонда массовых археологических находок и археологических материалов Национальным депозитарием массовых археологических находок и археологических материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      144-6) разработка правил передачи на хранение в Национальный депозитарий массовых археологических находок и археологических материалов и включения в Государственный фонд массовых археологических находок и археологических материалов всех массовых археологических находок и археологических материалов, полученных физическими или юридическими лицами Республики Казахстан и других государств в результате археологических работ на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      145) осуществление иных функций, предусмотренных законодательством Республики Казахстан, актами Президента и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 129) действует до 01.01.2026 в соответствии с </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными приказом и.о. Министра культуры и информации РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 124-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 5</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> настоящего приказа.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...333 lines deleted...]
-      145) осуществление иных функций, предусмотренных законодательством Республики Казахстан, актами Президента и Правительства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Права и обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z184" w:id="177"/>
-[...15 lines deleted...]
-      15. Права и обязанности:</w:t>
+    <w:bookmarkStart w:name="z185" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соблюдать законодательство Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z185" w:id="178"/>
-[...15 lines deleted...]
-      1) соблюдать законодательство Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принимать в пределах своей компетенции правовые акты в порядке, предусмотренном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z186" w:id="179"/>
-[...15 lines deleted...]
-      2) принимать в пределах своей компетенции правовые акты в порядке, предусмотренном законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z187" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) запрашивать и получать в установленном законодательством порядке от государственных органов, организаций, их должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z187" w:id="180"/>
-[...15 lines deleted...]
-      3) запрашивать и получать в установленном законодательством порядке от государственных органов, организаций, их должностных лиц необходимую информацию и материалы;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) создавать консультативно-совещательные органы при Комитете;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z188" w:id="181"/>
-[...15 lines deleted...]
-      4) создавать консультативно-совещательные органы при Комитете;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организовывать и проводить конкурсы, фестивали, конференции, семинары и другие мероприятия в пределах компетенции Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z189" w:id="182"/>
-[...15 lines deleted...]
-      5) организовывать и проводить конкурсы, фестивали, конференции, семинары и другие мероприятия в пределах компетенции Комитета;</w:t>
+    <w:bookmarkStart w:name="z190" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вносить предложения о представлении к государственным наградам лиц, внесших вклад в развитие сферы культуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z190" w:id="183"/>
-[...15 lines deleted...]
-      6) вносить предложения о представлении к государственным наградам лиц, внесших вклад в развитие сферы культуры;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) принимать участие в заседаниях комиссий, советов и других консультативно-совещательных органов, принимать участие в мероприятиях, проводимых Министерством и его ведомствами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z191" w:id="184"/>
-[...15 lines deleted...]
-      7) принимать участие в заседаниях комиссий, советов и других консультативно-совещательных органов, принимать участие в мероприятиях, проводимых Министерством и его ведомствами;</w:t>
+    <w:bookmarkStart w:name="z192" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществление иных прав, возложенных на Комитет в соответствии с законодательством Республики Казахстан, а также актами Министерства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z192" w:id="185"/>
-[...15 lines deleted...]
-      8) осуществление иных прав, возложенных на Комитет в соответствии с законодательством Республики Казахстан, а также актами Министерства.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z193" w:id="186"/>
+    <w:bookmarkStart w:name="z194" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Комитета осуществляется председателем Комитета, который несет персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z195" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Председатель Комитета назначается на должность и освобождается от должности Министром культуры и спорта Республики Казахстан в порядке, установленном законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z196" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Председатель имеет заместителей, назначаемых на должность и освобождаемых от должности руководителем аппарата Министерства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z197" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия председателя Комитета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z198" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) представляет Руководителю аппарата Министерства предложения по штатному расписанию Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z199" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяет полномочия своих заместителей, утверждает положения о структурных подразделениях Комитета, должностные инструкции работников структурных подразделений Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z200" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в установленном законодательством порядке назначает на должность и освобождает от должностей работников Комитета (за исключением заместителей председателя Комитета);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z201" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вносит представления Руководителю аппарата Министерства о назначении на должности и освобождения от должностей, а также о поощрении и привлечении к дисциплинарной ответственности заместителей председателя Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z202" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования, а также привлечения к дисциплинарной ответственности работников Комитета, за исключением заместителей председателя Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z203" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) назначает по согласованию с Министерством руководителей подведомственных организаций в установленном законодательством порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z204" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) в пределах своей компетенции подписывает приказы, дает указания, обязательные для исполнения работниками Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z205" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) представляет Комитет в государственных органах и иных организациях в соответствии с законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z206" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) принимает меры, направленные на противодействие коррупции в Комитете, несет персональную ответственность за принятие антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z207" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) решает вопросы поощрения благодарственными письмами и почетными грамотами лиц, внесших вклад в развитие сферы культуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z208" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) принимает решения по другим вопросам, относящимся к его компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z209" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий председателя Комитета в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z210" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Комитета</w:t>
-[...319 lines deleted...]
-      Исполнение полномочий председателя Комитета в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Имущество Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z210" w:id="203"/>
+    <w:bookmarkStart w:name="z211" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Комитет может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z212" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Комитета формируется за счет имущества, переданного ему собственником, а также иного имущества, (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z213" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Имущество, закрепленное за Комитетом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z214" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Комитет не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z215" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Комитета</w:t>
-[...79 lines deleted...]
-      22. Комитет не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z215" w:id="208"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Комитета</w:t>
+    <w:bookmarkStart w:name="z216" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Реорганизация и упразднение Комитета осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z216" w:id="209"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>