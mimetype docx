--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4b3a29a" w14:textId="4b3a29a">
+    <w:p w14:paraId="8209270" w14:textId="8209270">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения республиканского государственного учреждения "Комитет по делам религий Министерства культуры и информации Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра культуры и информации Республики Казахстан от 27 сентября 2023 года № 384-НҚ</w:t>
+        <w:t>Приказ Министра культуры и информации Республики Казахстан от 27 сентября 2023 года № 384-НҚ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -714,56 +714,107 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от "___" _________ 2023 года № ______</w:t>
+              <w:t>от 27 сентября 2023 года</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 384-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол положения – в редакции приказа и.о. Министра культуры и информации РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о республиканском государственном учреждении "Комитет по делам религий Министерства культуры и информации Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -1334,6298 +1385,3190 @@
         <w:t>
       2) иные задачи, возложенные на Комитет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      Управление по связям с исламскими религиозными объединениями:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) общие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стратегические:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в разработке стратегических и программных документов по вопросам, относящимся к компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в реализации основных направлений государственной политики в области религиозной деятельности, взаимодействия с религиозными объединениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение выполнения обязательств по международным договорам Республики Казахстан, заключаемым от имени Республики Казахстан, по вопросам, относящимся к компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление международного сотрудничества, а также разработка и заключение соглашений, меморандумов и договоров, по вопросам регулируемых Комитетом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулятивные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка, согласование и утверждение нормативных правовых и правовых актов по вопросам, входящим в компетенцию Комитета при наличии прямой компетенции по их утверждению в приказах Министра, за исключением нормативных правовых актов, затрагивающих права и свободы человека и гражданина;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация и осуществление сотрудничества с уполномоченными органами иностранных государств в сфере религиозной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка соглашений, меморандумов и договоров, относящимся к компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация и осуществление информационных мероприятий по разъяснению и продвижению государственных стратегических программ и документов по вопросам, относящимся к компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация проведения международных, республиканских и иных мероприятий, акций и конкурсов, направленных на укрепление межконфессионального согласия в Республике;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение работы по достижению целевых индикаторов, показателей, качественному и своевременному исполнению мероприятий документов Системы государственного планирования в рамках компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение осуществления информационно-разъяснительной работы по вопросам, относящимся к компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направление в Национальную палату предпринимателей Республики Казахстан "Атамекен" и экспертные советы уведомления о размещении консультативного документа или соответствующего проекта нормативного правового акта, затрагивающего интересы субъектов предпринимательства, на интернет-портале открытых нормативных правовых актов для получения экспертных заключений, за исключением нормативных правовых актов, содержащих государственные секреты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассмотрение рекомендаций общественного совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выработка предложений в службу управления персоналом (кадровую службу) Министерства о потребности специалистов по компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассмотрение обращений физических и юридических лиц, касающихся нарушений законодательства Республики Казахстан о религиозной деятельности и религиозных объединениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение правового мониторинга нормативных правовых актов по компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействие с политическими партиями, некоммерческими организациями и иными организациями по вопросам, относящимся к компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление координации и методического руководства местных исполнительных органов по компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассмотрение и согласование актов оказанных услуг, в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение соблюдения принципов гендерного равенства в кадровой политике Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление иных функций, предусмотренных законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, а также поручениями руководства Министерства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Функции, предусмотренные подпунктом 1) настоящего пункта являются общими и реализуются всеми управлениями Комитета в пределах их компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Управление по связям с исламскими религиозными объединениями:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулятивные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка инструкции по определению расположения специальных стационарных помещений для распространения религиозной литературы и иных информационных материалов религиозного содержания, предметов религиозного назначения, а также помещений для проведения религиозных мероприятий за пределами культовых зданий (сооружений);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка правил осуществления туроператорской деятельности, направленной на удовлетворение религиозных потребностей, по согласованию с уполномоченным органом в области туристской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласование деятельности иностранных религиозных объединений на территории республики, назначения иностранными религиозными центрами руководителей религиозных объединений в Республике Казахстан (по исламскому направлению);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение изучения и анализа деятельности созданных на территории Республики Казахстан религиозных объединений, миссионеров, духовных (религиозных) организаций образования (по исламскому направлению);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение проведения исследований по вопросам религиозной деятельности, общественного согласия, развития общественных институтов и духовно-нравственного потенциала казахстанского общества (по исламскому направлению);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в продолжении политики укрепления межконфессионального согласия на основе универсального принципа "Единство в многообразии" (по исламскому направлению);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внесение в правоохранительные органы предложений по запрещению деятельности физических и юридических лиц, нарушающих законодательство Республики Казахстан о религиозной деятельности и религиозных объединениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация и проведение разъяснительной работы по вопросам исламской конфессии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подготовка аналитических и прогнозных докладов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение изучения и анализа количества культовых зданий (сооружений).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Управление по связям с христианскими и другими религиозными объединениями:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение организации и проведения Съезда лидеров мировых и традиционных религий и его институтов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в продолжении политики укрепления межконфессионального согласия на основе универсального принципа "Единство в многообразии" (по христианскому и другим направлениям);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после внесения в реестр государственных услуг новой государственной услуги принятие мер по переводу ее оказания в электронный формат в соответствии с законодательством Республики Казахстан по согласованию с уполномоченным органом в сфере информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласование деятельности иностранных религиозных объединений на территории республики, назначения иностранными религиозными центрами руководителей религиозных объединений в Республике Казахстан (по христианскому и другим направлениям);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение изучения и анализа деятельности созданных на территории Республики Казахстан религиозных объединений, миссионеров (по христианскому и другим направлениям);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение проведения исследований по вопросам религиозной деятельности, общественного согласия, развития общественных институтов и духовно-нравственного потенциала казахстанского общества (по христианскому и другим направлениям);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внесение в правоохранительные органы предложения по запрещению деятельности физических и юридических лиц, нарушающих законодательство Республики Казахстан о религиозной деятельности и религиозных объединениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация и проведение собрания представителей религиозных объединений Казахстана.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Управление координации реабилитационной работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внесение в правоохранительные органы предложения по запрещению деятельности физических и юридических лиц, нарушающих законодательство Республики Казахстан о религиозной деятельности и религиозных объединениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализация в пределах своей компетенции профилактических мер, направленных на предупреждение религиозного экстремизма и радикализма;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействие с центрами помощи пострадавшим от деструктивных религиозных течений и другими неправительственными организациями по вопросам, входящим в компетенцию управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение совместных мероприятий, оказание методической и консультативной помощи местным исполнительным органам областей, городов республиканского значения и столицы по вопросам профилактики религиозного экстремизма и реабилитационной работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в реализации основных направлений государственной политики, обеспечение реализации мероприятий по вопросам профилактики религиозного экстремизма и реабилитационной работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение анализа деятельности по вопросам профилактики религиозного экстремизма и реабилитационной работы, взаимодействие с заинтересованными государственными органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Управление религиоведческой экспертизы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулятивные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг в регулируемой Комитетом сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка правил проведения религиоведческой экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация и осуществление информационных мероприятий по разъяснению правил проведения религиоведческой экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после внесения в реестр государственных услуг новой государственной услуги принятие мер по переводу ее оказания в электронный формат в соответствии с законодательством Республики Казахстан по согласованию с уполномоченным органом в сфере информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение оптимизации процесса оказания государственных услуг в соответствии с законодательством Республики Казахстан по согласованию с уполномоченным органом в сфере информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение проведения религиоведческой экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдение защиты прав услугополучателей при оказании государственных услуг Комитетом в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение формирования базы данных о результатах религиоведческой экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координация деятельность некоммерческого акционерного общества "Международный центр межконфессионального и межрелигиозного диалога" в части проведения религиоведческой экспертизы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление учета оказания государственной услуги в информационную систему мониторинга оказания государственных услуг в порядке, установленном уполномоченным органом в сфере информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение информирование получателей государственных услуг в рамках оказания государственной услуги "Проведение религиоведческой экспертизы";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление обновление базы Комитета по материалам, поступающим на религиоведческую экспертизу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение направления информации по материалам, получившим отрицательное заключение религиоведческой экспертизы, в заинтересованные государственные органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Управление по взаимодействию с организациями религиозного образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулятивные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка профессиональных стандартов в области религиозной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление взаимодействия с уполномоченным органом осуществляющим руководство в области высшего и послевузовского образования, языковой политики, науки, обеспечения качества в сфере науки, высшего и послевузовского образования, цифровизации науки, высшего и послевузовского образования, по вопросам подготовки кадров по специальностям "Религиоведение", "Исламоведение", "Теология" и иные, а также в организациях религиозного образования по христианским и другим конфессиям, обеспечения учебной литературой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление взаимодействия с уполномоченным органом, осуществляющим руководство в сферах: дошкольного, среднего, технического и профессионального, послесреднего образования, дополнительного образования и охраны прав детей и обеспечение качества в сфере дошкольного, среднего, технического и профессионального, послесреднего образования, по вопросам религиоведческого образования в общеобразовательных учреждения образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление взаимодействия с соответствующими государственными органами и иными организациями в ведении мониторинга за казахстанскими студентами, обучающимися в зарубежных теологических высших учебных заведениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление взаимодействия с Египетским Университетом исламской культуры "Нур-Мубарак";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение изучения и анализа деятельности духовных (религиозных) организаций образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление взаимодействия с соответствующими государственными органами и иными организациями на предмет проведения анализа деятельности, созданных на территории Республики Казахстан духовных (религиозных) организаций образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление взаимодействия с отечественными и зарубежными высшими учебными заведениями по вопросу повышения уровня квалификации, профессионализма и образованности кадров в области религиозной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление взаимодействия с соответствующими государственными органами и иными организациями на предмет выявления потребности рынка труда в квалифицированных кадрах в сфере религиозной деятельности для областей, городов и районов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление взаимодействия соответствующими государственными органами и иными организациями по вопросу совершенствования образовательного процесса в духовных (религиозных) организаций образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Управление правоприменительной практики в сфере религиозной деятельности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в установленных законодательством случаях составление протоколов об административных правонарушениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение взаимодействия с правоохранительными органами по вопросам выявления, пресечения и предупреждения правонарушений в сфере религиозной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация и осуществление сотрудничества с уполномоченными органами иностранных государств в сфере религиозной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подготовка правовых материалов по вопросам соблюдения прав человека на свободу вероисповедания в Республике Казахстан для его последующего включения: в блок по религии Универсального периодического обзора по соблюдению основных прав и свобод, законных интересов человека и гражданина (ООН), в позиционные документы для защиты интересов Республики Казахстан перед международным сообществом (Специальными докладчиками ООН, правозащитными организациями, НПО и СМИ);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внесение предложений по совершенствованию законодательства Республики Казахстан в сфере религиозной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в работе Парламента Республики Казахстан при рассмотрении законопроектов, относящихся компетенции Комитета и (или) разработанных Комитетом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подготовка в случаях, предусмотренных законодательными актами, разъяснений от имени Комитета по правовым вопросам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принятие мер по исполнению вступивших в законную силу судебных актов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Управление региональной работы региональной работы и внутренней координации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулятивные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка форм, предназначенных для сбора административных данных по согласованию с уполномоченным органом в области государственной статистики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка правил оказания государственных услуг в сфере религиозной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение проведения социологических исследований, направленных на оценку эффективности государственной политики в сфере религиозной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение оптимизации процесса оказания государственных услуг в соответствии с законодательством Республики Казахстан по согласованию с уполномоченным органом в сфере информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение деятельности Комиссии по выработке предложений по вопросам координации государственной политики в сфере религиозной деятельности при Правительстве Республики Казахстан, в том числе организационно-аналитическое сопровождение заседаний, подготовка материалов и взаимодействие с государственными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сбор и анализ отчетной информации, представляемой местными исполнительными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление методического руководства местных исполнительных органов в сфере религиозной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение подготовки справочной информации по деятельности местных исполнительных органов в сфере религиозной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение своевременного размещения на портале открытых данных информации о религиозных объединениях, миссионерах, культовых зданиях (сооружениях) и религиозных организациях образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Управление координации информационно-разъяснительной работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение осуществления информационно-разъяснительной работы в регионах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изучение и внесение предложений по внедрению передового международного опыта в сфере профилактики религиозного экстремизма;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение осуществления информационно-разъяснительной работы по вопросам, относящимся к компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение разработки методических пособий, предназначенных для использования в информационно-разъяснительной работе, и их направление в местные исполнительные органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в информационно-разъяснительных мероприятиях, организуемых на республиканском и региональном уровне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Управление координации профилактики религиозного экстремизма в интернет пространстве:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в реализации основных направлений государственной политики, по профилактике религиозного экстремизма в интернет пространстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействие с заинтересованными государственными органами, координации профилактики религиозного экстремизма в интернет пространстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      размещение и актуализация информации на Единой платформе интернет-ресурсов государственных органов в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация и проведение работы по подготовке, публикации и продвижению в сети Интернет материалов, направленных на профилактику религиозного экстремизма;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внедрение передового международного опыта в сфере профилактики религиозного экстремизма в интернет пространстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация и координация информационно-пропагандистских мероприятий по вопросам онлайн профилактики религиозного экстремизма;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление методического руководства и координация деятельности местных исполнительных органов по вопросам онлайн профилактики религиозного экстремизма;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация разработки и исполнения информационных стратегий, медиа-планов по реализации государственной политики в сфере религиозной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа и.о. Министра культуры и информации РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z319" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Права и обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      стратегические:</w:t>
+    <w:bookmarkStart w:name="z320" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) принимать в пределах своей компетенции правовые акты, в порядке, предусмотренном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      участие в разработке стратегических и программных документов по вопросам, относящимся к компетенции управления;</w:t>
+    <w:bookmarkStart w:name="z321" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организовывать и проводить мероприятия в пределах компетенции Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      участие в реализации основных направлений государственной политики в области религиозной деятельности, взаимодействия с религиозными объединениями; </w:t>
+    <w:bookmarkStart w:name="z322" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) создавать консультативно-совещательные органы при Комитете;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      организация и осуществление сотрудничества с уполномоченными органами иностранных государств в сфере религиозной деятельности;</w:t>
+    <w:bookmarkStart w:name="z323" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) запрашивать и получать в установленном законодательством Республики Казахстан порядке от государственных органов, организаций, их должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      обеспечение выполнения обязательств по международным договорам Республики Казахстан, заключаемым от имени Республики Казахстан, по вопросам, относящимся к компетенции управления;</w:t>
+    <w:bookmarkStart w:name="z324" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществлять управление имуществом, переданным Комитету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      регулятивные:</w:t>
+    <w:bookmarkStart w:name="z325" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) соблюдать законодательство Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      разработка, согласование и утверждение нормативных правовых актов по вопросам, входящим в компетенцию ведомства при наличии прямой компетенции по их утверждению в приказах Министра, за исключением нормативных правовых актов, затрагивающих права и свободы человека и гражданина;</w:t>
+    <w:bookmarkStart w:name="z326" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Комитет осуществляет иные права и обязанности, предусмотренные действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      разработка нормативных правовых и правовых актов, а также соглашений, меморандумов и договоров, относящимся к компетенции управления; </w:t>
+    <w:bookmarkStart w:name="z327" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Организация деятельности Комитета </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      разработка инструкции по определению расположения специальных стационарных помещений для распространения религиозной литературы и иных информационных материалов религиозного содержания, предметов религиозного назначения, а также помещений для проведения религиозных мероприятий за пределами культовых зданий (сооружений);</w:t>
+    <w:bookmarkStart w:name="z328" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководство Комитетом осуществляется председателем, который несет персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      разработка правил осуществления туроператорской деятельности, направленной на удовлетворение религиозных потребностей, по согласованию с уполномоченным органом в области туристской деятельности;</w:t>
+    <w:bookmarkStart w:name="z329" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Председатель Комитета назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      разработка форм, предназначенных для сбора административных данных по согласованию с уполномоченным органом в области государственной статистики;</w:t>
+    <w:bookmarkStart w:name="z330" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Председатель Комитета имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      реализационные:</w:t>
+    <w:bookmarkStart w:name="z331" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Полномочия председателя Комитета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...5417 lines deleted...]
-    <w:bookmarkStart w:name="z332" w:id="326"/>
+    <w:bookmarkStart w:name="z332" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) исполняет в обязательном порядке поручения Министра, руководителя аппарата Министерства и курирующего вице-министра; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z333" w:id="327"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z333" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) определяет обязанности и полномочия своих заместителей, руководителей структурных подразделений и работников Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z334" w:id="328"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z334" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пределах своей компетенции издает приказы, дает указания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z335" w:id="329"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z335" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) назначает на должности и освобождает от должностей работников Комитета, за исключением работников, вопросы трудовых отношений которых отнесены к компетенции вышестоящих государственных органов и должностных лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z336" w:id="330"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z336" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования, а также привлечения к дисциплинарной ответственности работников Комитета, за исключением работников, вопросы трудовых отношений которых отнесены к компетенции вышестоящих государственных органов и должностных лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z337" w:id="331"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z337" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представляет Комитет в государственных органах и иных организациях в соответствии с действующим законодательством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z338" w:id="332"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z338" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) утверждает положения структурных подразделений Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z339" w:id="333"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z339" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) по итогам государственных закупок подписывает договоры о государственных закупках товаров, работ, услуг, акты выполненных работ, а также договоры в рамках курируемых отраслей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z340" w:id="334"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z340" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) в случаях фиксирования коррупционных правонарушений либо действий, способствующих возникновению коррупционных деяний, информирует об этом руководство Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z341" w:id="335"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z341" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) обеспечивает соблюдение сотрудниками Комитета норм служебной этики государственных служащих;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z342" w:id="336"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z342" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) принимает меры, направленные на противодействие коррупции в Комитете, и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z343" w:id="337"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z343" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает решения по другим вопросам, отнесенным к его компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z344" w:id="338"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z344" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий Председателя Комитета в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z345" w:id="339"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z345" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Исполнение полномочий Председателя Комитета в период его отсутствия осуществляется лицом, его замещающим, в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z346" w:id="340"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z346" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Заместители Председателя Комитета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z347" w:id="341"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z347" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) координируют деятельность структурных подразделений Комитета в пределах своих полномочий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z348" w:id="342"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z348" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) исполняют в обязательном порядке поручения Министра, руководителя аппарата Министерства, курирующего вице-министра и председателя Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z349" w:id="343"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z349" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляют иные функции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z350" w:id="344"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z350" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z351" w:id="345"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z351" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Комитет может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z352" w:id="346"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z352" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Комитета формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z353" w:id="347"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z353" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Имущество, закрепленное за Комитетом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z354" w:id="348"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z354" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Комитет не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z355" w:id="349"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z355" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z356" w:id="350"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z356" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Реорганизация и упразднение Комитета осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z357" w:id="351"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z357" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>