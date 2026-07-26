--- v0 (2025-11-15)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d93bbaa" w14:textId="d93bbaa">
+    <w:p w14:paraId="fc9893a" w14:textId="fc9893a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения республиканского государственного учреждения "Комитет информации Министерства культуры и информации Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра культуры и информации Республики Казахстан от 27 сентября 2023 года № 379-НҚ</w:t>
+        <w:t>Приказ Министра культуры и информации Республики Казахстан от 27 сентября 2023 года № 379-НҚ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -584,50 +584,86 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Балаева</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -662,51 +698,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждено</w:t>
+              <w:t xml:space="preserve">Утверждено </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом Министра</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -714,56 +750,107 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от "__"_________ 2023 года № __</w:t>
+              <w:t>от 27 сентября 2023 года</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ 379-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правый верхний угол – в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№292-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие со дня его подписания).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о республиканском государственном учреждении  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1262,91 +1349,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) участие в реализации государственной политики в области средств массовой информации и телерадиовещания;</w:t>
+      1) участие в реализации государственной политики в области масс-медиа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осуществление государственного регулирования и контроля в области средств массовой информации и телерадиовещания;</w:t>
+      2) осуществление государственного регулирования в области масс-медиа, путем государственного контроля за соблюдением законодательства Республики Казахстан о масс-медиа, постановки на учет средств массовой информации, а также лицензирования деятельности субъектов телерадиовещания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      3) международное сотрудничество в области средств массовой информации в пределах своей компетенции в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z14" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) международное сотрудничество в области масс-медиа в пределах своей компетенции в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществление руководства соответствующей отраслью (сферой) государственного управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
@@ -1386,50 +1473,112 @@
         <w:t>
       6) участие в разработке проектов по развитию телерадиовещания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) осуществление иных задач, возложенных на Комитет, в пределах своей компетенции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№292-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие со дня его подписания).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Права и обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1766,3991 +1915,2751 @@
         <w:t>
       7) проведение процедур государственных закупок в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      Управление по информационной работе печатных средств массовой информации:</w:t>
+    <w:bookmarkStart w:name="z471" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) общие функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkStart w:name="z472" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стратегические:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      разработка стратегических и программных документов по вопросам, относящимся к компетенции Министерства;</w:t>
+    <w:bookmarkStart w:name="z473" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в выполнении стратегических функций Министерства в пределах компетенции Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      осуществление международного сотрудничества в пределах своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z474" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка стратегических и программных документов по вопросам, относящимся к компетенции Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkStart w:name="z475" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение соблюдения законов и иных нормативных правовых актов в области национальной безопасности в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z476" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление международного сотрудничества в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z477" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регулятивные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...15 lines deleted...]
-      разработка правил проведения конкурса на получение права официального опубликования законодательных актов периодическими печатными изданиями;</w:t>
+    <w:bookmarkStart w:name="z478" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка, согласование и утверждение нормативных правовых и правовых актов по вопросам, входящим в компетенцию Комитета при наличии прямой компетенции по их утверждению в приказах Министра, за исключением нормативных правовых актов, затрагивающих права и свободы человека и гражданина в пределах компетенции Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      разработка правил формирования электронного архива обязательных бесплатных экземпляров периодических печатных изданий;</w:t>
+    <w:bookmarkStart w:name="z479" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координация деятельности центральных и местных исполнительных органов по вопросам масс-медиа в пределах компетенции Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkStart w:name="z480" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z481" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение внутреннего контроля за исполнением правовых актов индивидуального применения (мероприятий, выполнение которых предусмотрено правовыми актами) и поручений Президента Республики Казахстан, Правительства Республики Казахстан и руководящих должностных лиц государственного органа, вытекающих из иных документов служебного характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z482" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставление, при необходимости, по запросу Министерства юстиции Республики Казахстан заключения по полноте способа уведомления и способа (ов) проведения публичных обсуждений консультативного документа регуляторной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z483" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение осуществления информационно-разъяснительной работы по вопросам, относящимся к компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z484" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласование проекта программы информационного сопровождения и разъяснения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z485" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование и контроль за осуществлением государственного заказа по проведению государственной информационной политики на республиканском уровне в порядке, установленном законодательством Республики Казахстан в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z486" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в организации и осуществлении информационных мероприятий по разъяснению и продвижению государственных стратегических программ и документов в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z487" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение работы по достижению целевых индикаторов, показателей, качественному и своевременному исполнению мероприятий документов Системы государственного планирования в рамках компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z488" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка в пределах компетенции управления требований и перечня документов, подтверждающих соответствие им, в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z489" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информирование населения о состоянии национальной безопасности и принимаемых мерах по ее обеспечению, ведение пропагандистской и контрпропагандистской деятельности с соблюдением законодательства в области защиты государственных секретов в пределах компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z490" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассмотрение обращений физических и юридических лиц в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z491" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      привлечение в пределах компетенции Комитета к ответственности должностных лиц, государственных служащих, действия (или бездействие) которых приводят к нарушению национальных интересов, угрозе национальной безопасности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z492" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализация республиканских бюджетных программ в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z493" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение правового мониторинга нормативных правовых актов в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z494" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассмотрение и согласование актов оказанных услуг, в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z495" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направление в Национальную палату предпринимателей Республики Казахстан и экспертные советы уведомления о размещении консультативного документа или соответствующего проекта нормативного правового акта, затрагивающего интересы субъектов предпринимательства, на интернет-портале открытых нормативных правовых актов для получения экспертных заключений, за исключением нормативных правовых актов, содержащих государственные секреты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z496" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассмотрение рекомендаций общественного совета в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z497" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение реализации государственной политики в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z498" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      размещение и актуализация информации на Единой платформе интернет-ресурсов государственных органов в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z499" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка соглашений, меморандумов и договоров в соответствующих сферах в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z500" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление руководства соответствующей отраслью (сферой) государственного управления в отношении подведомственных организаций по вопросам, входящим в компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z501" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      размещение информации на интернет-портале открытых данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z502" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление деятельности в сфере государственных закупок в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z503" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование бюджетной заявки, плана государственных закупок в рамках компетенции Комитета составление бюджетной заявки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z504" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предъявление в суды исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z505" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация работ по разработке технических регламентов и национальных стандартов в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z506" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка технических регламентов по вопросам, входящим в компетенцию, по согласованию с уполномоченным органом в области технического регулирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z507" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка и исполнение планов мероприятий по реализации технических регламентов, в том числе Евразийского экономического союза;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z508" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подготовка предложений по созданию, модернизации и оснащению органов по подтверждению соответствия и лабораторий по продукции, подлежащей обязательному подтверждению соответствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z509" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подготовка и внесение в уполномоченный орган в области технического регулирования в порядке, установленном законодательством Республики Казахстан, предложений о разработке технических регламентов или изменений и (или) дополнений в технические регламенты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z510" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление иных функций, предусмотренных законодательством Республики Казахстан, актами Президента и Правительства Республики Казахстан, а также поручениями руководства Министерства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z511" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Функции, предусмотренные подпунктом 1) настоящего пункта являются общими и реализуются всеми управлениями Комитета в пределах их компетенций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z512" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)Управление по информационной работе печатных средств массовой информации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z513" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стратегические:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z514" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка стратегических и программных документов по вопросам, относящимся к компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z515" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление международного сотрудничества по вопросам, относящимся к компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z516" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулятивные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z517" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разработка порядка присуждения, размера денежного вознаграждения и номинации национальной премии "Үркер";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z518" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реализационные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z519" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка соглашений, меморандумов и договоров по вопросам, относящимся к компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z520" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение осуществления информационно-разъяснительной работы по вопросам, относящимся к компетенции управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z521" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализация информационно-разъяснительных мероприятий по продвижению государственных стратегических программ и документов в сфере развития межэтнических отношений и укрепления общественного согласия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z522" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формирование и контроль за осуществлением государственного заказа по проведению государственной информационной политики на республиканском уровне в порядке, установленном законодательством Республики Казахстан в пределах компетенции управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z523" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       размещение государственного заказа по проведению государственной информационной политики по вопросам государственной молодежной политики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z524" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в организации и осуществлении информационных мероприятий по разъяснению и продвижению государственных стратегических программ и документов в пределах компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z525" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление руководства соответствующей отраслью (сферой) государственного управления в отношении подведомственных организаций по вопросам, относящимся к компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z526" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществление взаимодействия и сотрудничества с молодежными организациями по вопросам средств массовой информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...360 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z527" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение работы по достижению целевых индикаторов, показателей, качественному и своевременному исполнению мероприятий документов Системы государственного планирования в пределах компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z528" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информирование населения о состоянии национальной безопасности и принимаемых мерах по ее обеспечению, ведение пропагандистской и контрпропагандистской деятельности с соблюдением законодательства в области защиты государственных секретов в пределах компетенции управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z529" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)Управление по информационной работе на теле-, радиоканалах:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z530" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стратегические:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z531" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка стратегических и программных документов по вопросам, относящимся к компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z532" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление международного сотрудничества по вопросам, относящимся к компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z533" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регулятивные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z534" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разработка порядка присуждения, размера денежного вознаграждения и номинации национальной премии "Тұмар";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z535" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реализационные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z536" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление формирования, реализации, мониторинга реализации и оценки результатов государственного социального заказа в пределах компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z537" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка соглашений, меморандумов и договоров по вопросам, относящимся к компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z538" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение осуществления информационно-разъяснительной работы по вопросам, относящимся к компетенции управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z539" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализация информационно-разъяснительных мероприятий по продвижению государственных стратегических программ и документов в сфере развития межэтнических отношений и укрепления общественного согласия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z540" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формирование и контроль за осуществлением государственного заказа по проведению государственной информационной политики на республиканском уровне в порядке, установленном законодательством Республики Казахстан в пределах компетенции управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z541" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       размещение государственного заказа по проведению государственной информационной политики по вопросам государственной молодежной политики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z542" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в организации и осуществлении информационных мероприятий по разъяснению и продвижению государственных стратегических программ и документов в пределах компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z543" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление руководства соответствующей отраслью (сферой) государственного управления в отношении подведомственных организаций по вопросам, относящимся к компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z544" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществление взаимодействия и сотрудничества с молодежными организациями по вопросам средств массовой информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-[...258 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
-[...15 lines deleted...]
-      размещение информации на интернет-портале открытых нормативных правовых актов;</w:t>
+    <w:bookmarkStart w:name="z545" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение работы по достижению целевых индикаторов, показателей, качественному и своевременному исполнению мероприятий документов Системы государственного планирования в пределах компетенции управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
-[...15 lines deleted...]
-      размещение и актуализация информации на Единой платформе Интернет-ресурсов государственных органов в пределах компетенции управления;</w:t>
+    <w:bookmarkStart w:name="z546" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информирование населения о состоянии национальной безопасности и принимаемых мерах по ее обеспечению, ведение пропагандистской и контрпропагандистской деятельности с соблюдением законодательства в области защиты государственных секретов в пределах компетенции управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
-[...15 lines deleted...]
-      размещение информации на интернет-портале открытых данных;</w:t>
+    <w:bookmarkStart w:name="z547" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Управление по информационной работе в интернет пространстве и социальных сетях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
-[...15 lines deleted...]
-      осуществление иных полномочий, предусмотренных законами Республики Казахстан, актами Президента и Правительства Республики Казахстан и иными нормативными правовыми актами в соответствии с законодательством Республики Казахстан в пределах компетенции управления.</w:t>
+    <w:bookmarkStart w:name="z548" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стратегические:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
-[...15 lines deleted...]
-      Управление по информационной работе в интернет пространстве и социальных сетях:</w:t>
+    <w:bookmarkStart w:name="z549" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка стратегических и программных документов по вопросам, относящимся к компетенции управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
+    <w:bookmarkStart w:name="z550" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление международного сотрудничества по вопросам, относящимся к компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z551" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z552" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление формирования, реализации, мониторинга реализации и оценки результатов государственного социального заказа в пределах компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z553" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка соглашений, меморандумов и договоров по вопросам, относящимся к компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z554" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение осуществления информационно-разъяснительной работы по вопросам, относящимся к компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z555" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование и контроль за осуществлением государственного заказа по проведению государственной информационной политики на республиканском уровне в порядке, установленном законодательством Республики Казахстан в пределах компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z556" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      размещение государственного заказа по проведению государственной информационной политики по вопросам государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z557" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в организации и осуществлении информационных мероприятий по разъяснению и продвижению государственных стратегических программ и документов в пределах компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z558" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализация информационно-разъяснительных мероприятий по продвижению государственных стратегических программ и документов в сфере развития межэтнических отношений и укрепления общественного согласия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z559" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление руководства соответствующей отраслью (сферой) государственного управления в отношении подведомственных организаций по вопросам, относящимся к компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z560" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление взаимодействия и сотрудничества с молодежными организациями в пределах компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z561" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение работы по достижению целевых индикаторов, показателей, качественному и своевременному исполнению мероприятий документов Системы государственного планирования в пределах компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z562" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информирование населения о состоянии национальной безопасности и принимаемых мерах по ее обеспечению, ведение пропагандистской и контрпропагандистской деятельности с соблюдением законодательства в области защиты государственных секретов в пределах компетенции управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z563" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Управление по связям с общественностью и координации с государственными органами:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z564" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       стратегические:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z152" w:id="146"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z565" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка стратегических и программных документов по вопросам, относящимся к компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z566" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление международного сотрудничества по вопросам, относящимся к компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z567" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регулятивные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z568" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка типового положения о региональных комиссиях по вопросам государственной информационной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z569" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z570" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление координации и методического руководства местных исполнительных органов в пределах компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z571" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление взаимодействия и сотрудничества с политическими партиями, некоммерческими, молодежными организациями и иными организациями по вопросам средств массовой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z572" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализация информационно-разъяснительных мероприятий по продвижению государственных стратегических программ и документов в сфере развития межэтнических отношений и укрепления общественного согласия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z573" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование, мониторинг реализации и оценка результатов государственного социального заказа в порядке, определяемом уполномоченным органом в сфере взаимодействия с неправительственными организациями в пределах компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z574" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка соглашений, меморандумов и договоров по вопросам, относящимся к компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z575" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение осуществления информационно-разъяснительной работы по вопросам, относящимся к компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z576" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение работы по достижению целевых индикаторов, показателей, качественному и своевременному исполнению мероприятий документов Системы государственного планирования в пределах компетенции управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z577" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Управление контроля в области средств массовой информации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z578" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулятивные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z579" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разработка правил возобновления доступа к интернет-ресурсу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z580" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка правил проведения мониторинга масс-медиа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z581" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка правил взаимодействия государственных органов по вопросам соблюдения в сетях телекоммуникаций требований законодательства Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z582" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка и утверждение правил об ограничении доступа к интернет-ресурсам, иностранным онлайн-платформам и сервисам обмена мгновенными сообщениями по предписанию уполномоченного органа в области масс-медиа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z583" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка совместно с уполномоченным органом по предпринимательству проверочных листов, критериев оценки степени риска;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z584" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка правил проведения контроля качества телерадиовещания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z585" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка технических параметров качества телерадиовещания и методики измерения технических параметров качества телерадиовещания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z586" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      контрольные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z587" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление государственного контроля за соблюдением законодательства Республики Казахстан о масс-медиа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z588" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление государственного контроля за соблюдением законодательства Республики Казахстан о защите детей от информации, причиняющих вред их здоровью и развитию, в масс-медиа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z589" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление мониторинга масс-медиа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z590" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществление мониторинга продукции масс-медиа на предмет соблюдения требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О защите детей от информации, причиняющей вред их здоровью и развитию";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z591" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление контроля за соблюдением технических параметров качества телерадиовещания и национальных стандартов телерадиовещания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z592" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществление контроля за соблюдением законодательства Республики Казахстан о масс-медиа в части соблюдения требований, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 56</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О масс-медиа";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z593" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление контроля за соблюдением лицензиатом требований, установленных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z594" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение мониторинга эффективности государственного контроля за соблюдением законодательства Республики Казахстан о масс-медиа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z595" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направление рекомендаций об устранении нарушений в области масс-медиа, выявленных по результатам профилактического контроля без посещения субъекта (объекта) контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z596" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдача предписаний при выявлении нарушения требований законодательства Республики Казахстан о масс-медиа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z597" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      составление протоколов об административных правонарушениях и наложение административного взыскания в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан об административных правонарушениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z598" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направление предписаний и уведомлений в случаях, предусмотренных Законом Республики Казахстан "О связи";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z599" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать у собственника и (или) законного представителя онлайн-платформы информацию о количестве пользователей в сутки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z600" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определять количество пользователей в случае отсутствия на онлайн-платформе функций определения количества пользователей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z601" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать у собственников и (или) законных представителей онлайн-платформ сведений о пользователях на основании судебных актов, запросов правоохранительных или специальных государственных органов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z602" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реализационные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-[...858 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z202" w:id="196"/>
-[...1299 lines deleted...]
-    <w:bookmarkStart w:name="z261" w:id="255"/>
+    <w:bookmarkStart w:name="z603" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       поручение операторам связи и (или) собственникам, и (или) законным представителям онлайн-платформ, и (или) государственной технической службе об отмене предписания, указанного в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5765,4279 +4674,2227 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 41-1 Закона Республики Казахстан "О связи", и возобновлении доступа к интернет-ресурсу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z604" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определение совместно с субъектами оперативно-розыскной деятельности и уполномоченным органом в области связи по согласованию с Генеральной прокуратурой Республики Казахстан порядка приостановления работы сетей и (или) средств связи, оказания услуг связи, доступа к интернет-ресурсам и (или) размещенной на них информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z605" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление формирования, развития и обеспечения безопасности единого информационного пространства Республики Казахстан, а также межведомственной координации деятельности по обеспечению безопасности информационного пространства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z606" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Управление разрешительных документов в области средств массовой информации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z607" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка правил осуществления учета иностранных периодических печатных изданий, распространяемых в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z608" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка по согласованию с уполномоченным органом в сфере разрешений и уведомлений и уполномоченным органом в сфере информатизации правил осуществления учета иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z609" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка правил проведения экспертизы продукции иностранных теле-, радиоканалов, подавших заявления для постановки на учет, на предмет соответствия законодательству Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z610" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка нормативного правового акта, определяющего лицензиара по осуществлению лицензирования деятельности по распространению теле-, радиоканалов и органа, уполномоченного на выдачу разрешений второй категории в области масс-медиа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z611" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка, согласование с уполномоченным органом в сфере разрешений и уведомлений и уполномоченным органом в сфере информатизации квалификационных требований, предъявляемых при лицензировании деятельности в области телерадиовещания, и перечня документов, подтверждающих соответствие им;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z612" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг в регулируемой Комитетом сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z613" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z614" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление постановки на учет, переучет периодических печатных изданий, интернет-изданий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z615" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление постановки на учет, переучет, выдача свидетельства отечественного теле-, радиоканала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z616" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление учета иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z617" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление постановки на учет, переучет, выдача свидетельства иностранного теле-, радиоканала, распространяемого на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z618" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдача лицензий для занятия деятельностью по распределению теле-, радиоканалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z619" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведение реестра поставленных на учет периодических печатных изданий, интернет-изданий, теле-, радиоканалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z620" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведение реестра учета иностранных периодических печатных изданий, распространяемых на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z621" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведение реестра субъектов, распространяющих периодические печатные издания или интернет-ресурсы, размещающие материалы эротического характера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z622" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление экспертизы продукции иностранных теле-, радиоканалов, подавших заявления для постановки на учет, на предмет соответствия законодательству Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z623" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление лицензирования отдельных видов деятельности, подлежащих лицензированию в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z624" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение автоматизации и оптимизации процесса оказания государственных услуг в соответствии с законодательством Республики Казахстан, по согласованию с уполномоченным органом в сфере информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z625" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после внесения в реестр государственных услуг новой государственной услуги принятие мер по переводу ее оказания в электронный формат в соответствии с законодательством Республики Казахстан по согласованию с уполномоченным органом в сфере информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z626" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка правил присоединения технических средств телерадиовещания к сетям операторов телерадиовещания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z627" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Управление анализа реализации государственной информационной политики:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z628" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулятивные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z629" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка правил размещения государственного заказа по проведению государственной информационной политики на республиканском и региональном уровнях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z630" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка Типового положения о региональных комиссиях по вопросам государственной информационной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z631" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение конкурса и предоставление грантов для негосударственных средств массовой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z632" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение деятельности Республиканской комиссии по вопросам государственной информационной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z633" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z634" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование, размещение и контроль за осуществлением государственного заказа по проведению государственной информационной политики на республиканском уровне в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z635" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      общее координирование за реализацией государственного заказа по проведению государственной информационной политики на республиканском уровне в порядке, установленном законодательством Республики Казахстан в пределах компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z636" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      размещение на интернет-ресурсе уполномоченного органа информационного сообщения о проведении конкурса грантов для негосударственных средств массовой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z637" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение деятельности Независимой экспертной комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z638" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение деятельности комиссии по выделению грантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z639" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка договоров о предоставлении и реализации грантов для негосударственных средств массовой информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z640" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Управление развития проектов в области телерадиовещания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z641" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулятивные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z642" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка правил проведения конкурса по формированию перечня обязательных теле-, радиоканалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z643" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка перечня обязательных теле-, радиоканалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z644" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка правил распределения полос частот, радиочастот (радиочастотных каналов) для целей телерадиовещания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z645" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка перечня теле-, радиоканалов свободного доступа, распространяемых национальным оператором;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z646" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка правил проведения конкурса по формированию перечня теле-, радиоканалов свободного доступа, распространяемых национальным оператором телерадиовещания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z647" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка правил оказания услуг операторами телерадиовещания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z648" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка правил технической эксплуатации систем телерадиовещания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z649" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка положения и внесение предложений в состав Комиссии по вопросам развития телерадиовещания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z650" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка правил оказания услуг телерадиовещания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z651" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координация деятельности национального оператора телерадиовещания в части финансового обеспечения распространения теле-, радиоканалов свободного доступа (посредством цифрового эфирного и спутникового телерадиовещания, а также аналогового телерадиовещания);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z652" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z653" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение работы Комиссии по вопросам развития телерадиовещания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z654" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка проектов по вопросам развития радиовещания на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z655" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выработка предложения по определению порядка и сроков перехода на цифровое эфирное телерадиовещание;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z656" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выработка предложения по определению количества обязательных теле-, радиоканалов в зависимости от распространения в многоканальном вещании;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z657" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координация деятельности Национального оператора телерадиовещания в части внедрения цифрового эфирного телевещания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z658" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координация деятельности Национального оператора телерадиовещания в части финансового обеспечения распространения обязательных теле-, радиоканалов и теле-, радиоканалов свободного доступа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z659" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координация деятельности организаций, находящихся в ведении Министерства, по вопросам технической модернизации материально-технической базы в области телерадиовещания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z660" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласование расчетов по тарифам услуг, оказываемых Национальным оператором в области телерадиовещания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z661" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координация деятельности центральных и местных исполнительных органов по вопросам средств массовой информации и телерадиовещания в пределах компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z662" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внесение предложений по составу Комиссии по вопросам развития телерадиовещания;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z262" w:id="256"/>
-[...15 lines deleted...]
-      определение совместно с субъектами оперативно-розыскной деятельности и уполномоченным органом в области связи по согласованию с Генеральной прокуратурой Республики Казахстан порядка приостановления работы сетей и (или) средств связи, оказания услуг связи, доступа к интернет-ресурсам и (или) размещенной на них информации;</w:t>
+    <w:bookmarkStart w:name="z663" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация и проведение конкурсов по распределению частот, радиочастот (радиочастотных каналов) для целей телерадиовещания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z263" w:id="257"/>
-[...15 lines deleted...]
-      проведение внутреннего контроля за исполнением правовых актов индивидуального применения (мероприятий, выполнение которых предусмотрено правовыми актами) и поручений Президента Республики Казахстан, Правительства Республики Казахстан и руководящих должностных лиц государственного органа, вытекающих из иных документов служебного характера;</w:t>
+    <w:bookmarkStart w:name="z664" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация и проведение конкурсов по формированию и утверждению перечня теле-, радиоканалов свободного доступа, распространяемых национальным оператором телерадиовещания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z264" w:id="258"/>
-[...15 lines deleted...]
-      предоставление, при необходимости, по запросу Министерства юстиции Республики Казахстан заключения по полноте способа уведомления и способа (ов) проведения публичных обсуждений консультативного документа регуляторной политики;</w:t>
+    <w:bookmarkStart w:name="z665" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация и проведение конкурсов по формированию и утверждению перечня обязательных теле-, радиоканалов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z265" w:id="259"/>
-[...15 lines deleted...]
-      обеспечение реализации государственной политики в пределах компетенции;</w:t>
+    <w:bookmarkStart w:name="z666" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка и исполнение планов мероприятий по реализации технических регламентов, в том числе Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z266" w:id="260"/>
-[...15 lines deleted...]
-      обеспечение работы по достижению целевых индикаторов, показателей по качественному и своевременному исполнению мероприятий документов Системы государственного планирования;</w:t>
+    <w:bookmarkStart w:name="z667" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подготовка предложений по созданию, модернизации и оснащению органов по подтверждению соответствия и лабораторий по продукции, подлежащей обязательному подтверждению соответствия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z267" w:id="261"/>
-[...15 lines deleted...]
-      обеспечение осуществления информационно-разъяснительной работы по вопросам, относящимся к компетенции управления;</w:t>
+    <w:bookmarkStart w:name="z668" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подготовка и внесение в уполномоченный орган в области технического регулирования в порядке, установленном законодательством Республики Казахстан, предложений о разработке технических регламентов или изменений и (или) дополнений в технические регламенты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z268" w:id="262"/>
-[...15 lines deleted...]
-      осуществление формирования, развития и обеспечения безопасности единого информационного пространства Республики Казахстан, а также межведомственной координации деятельности по обеспечению безопасности информационного пространства;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 16 – в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№292-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его подписания).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z439" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Комитета при организации его деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z269" w:id="263"/>
-[...15 lines deleted...]
-      участие в обеспечении деятельности консультативно-совещательных органов при Президенте Республики Казахстан, Правительстве Республики Казахстан в пределах компетенции управления;</w:t>
+    <w:bookmarkStart w:name="z440" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Руководство Комитетом осуществляется председателем, который несет персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z270" w:id="264"/>
-[...15 lines deleted...]
-      осуществление руководства соответствующей отраслью (сферой) государственного управления в отношении подведомственных организаций по вопросам, входящим в компетенции Комитета информации;</w:t>
+    <w:bookmarkStart w:name="z441" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Председатель назначается на должность и освобождается от должности в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z271" w:id="265"/>
-[...15 lines deleted...]
-      обеспечение работы по достижению целевых индикаторов, показателей, качественному и своевременному исполнению мероприятий документов Системы государственного планирования в рамках компетенции Комитета;</w:t>
+    <w:bookmarkStart w:name="z442" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Председатель Комитета имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z272" w:id="266"/>
-[...15 lines deleted...]
-      обеспечение соблюдения законов и иных нормативных правовых актов в области национальной безопасности в пределах компетенции управления;</w:t>
+    <w:bookmarkStart w:name="z443" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Полномочия председателя Комитета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z273" w:id="267"/>
-[...15 lines deleted...]
-      формирование электронного архива обязательных бесплатных экземпляров периодических печатных изданий;</w:t>
+    <w:bookmarkStart w:name="z444" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) исполняет в обязательном порядке поручения Министра, руководителя аппарата Министерства и курирующего вице-министра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z274" w:id="268"/>
-[...15 lines deleted...]
-      привлечение в пределах компетенции управления к ответственности должностных лиц, государственных служащих, действия (или бездействие) которых приводят к нарушению национальных интересов, угрозе национальной безопасности Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z445" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяет обязанности и полномочия своих заместителей, руководителей структурных подразделений и работников Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z275" w:id="269"/>
-[...15 lines deleted...]
-      предъявление в суды исков в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z446" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в пределах своей компетенции издает приказы, дает указания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z276" w:id="270"/>
-[...15 lines deleted...]
-      рассмотрение обращений физических и юридических лиц в соответствии с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z447" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) назначает на должности и освобождает от должностей работников Комитета, за исключением работников, вопросы трудовых отношений которых отнесены к компетенции вышестоящих государственных органов и должностных лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z277" w:id="271"/>
-[...15 lines deleted...]
-      реализация республиканских бюджетных программ;</w:t>
+    <w:bookmarkStart w:name="z448" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования, а также привлечения к дисциплинарной ответственности работников Комитета, за исключением работников, вопросы трудовых отношений которых отнесены к компетенции вышестоящих государственных органов и должностных лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z278" w:id="272"/>
-[...15 lines deleted...]
-      проведение правового мониторинга нормативных правовых актов в пределах компетенции управления;</w:t>
+    <w:bookmarkStart w:name="z449" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет Комитет в государственных органах и иных организациях в соответствии с действующим законодательством;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z279" w:id="273"/>
-[...15 lines deleted...]
-      рассмотрение и согласование актов оказанных услуг, в пределах компетенции управления;</w:t>
+    <w:bookmarkStart w:name="z450" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) утверждает положения структурных подразделений Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z280" w:id="274"/>
-[...15 lines deleted...]
-      осуществление деятельности в сфере государственных закупок в пределах компетенции управления;</w:t>
+    <w:bookmarkStart w:name="z451" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) по итогам государственных закупок подписывает договоры о государственных закупках товаров, работ, услуг, акты выполненных работ, а также договоры в рамках курируемых отраслей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z281" w:id="275"/>
-[...15 lines deleted...]
-      направление в Национальную палату предпринимателей Республики Казахстан и экспертные советы уведомления о размещении консультативного документа или соответствующего проекта нормативного правового акта, затрагивающего интересы субъектов предпринимательства, на интернет-портале открытых нормативных правовых актов для получения экспертных заключений, за исключением нормативных правовых актов, содержащих государственные секреты;</w:t>
+    <w:bookmarkStart w:name="z452" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) в случаях фиксирования коррупционных правонарушений либо действий, способствующих возникновению коррупционных деяний, информирует об этом руководство Министерства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z282" w:id="276"/>
-[...15 lines deleted...]
-      рассмотрение рекомендаций общественного совета;</w:t>
+    <w:bookmarkStart w:name="z453" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечивает соблюдение сотрудниками Комитета норм служебной этики государственных служащих;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z283" w:id="277"/>
-[...15 lines deleted...]
-      обеспечение реализации государственной политики в пределах компетенции;</w:t>
+    <w:bookmarkStart w:name="z454" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) принимает меры, направленные на противодействие коррупции в Комитете, и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z284" w:id="278"/>
-[...15 lines deleted...]
-      размещение информации на интернет-портале открытых нормативных правовых актов;</w:t>
+    <w:bookmarkStart w:name="z455" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) выдает предписания при выявлении нарушения требований законодательства Республики Казахстан о средствах массовой информации, о телерадиовещании и о связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z285" w:id="279"/>
-[...3417 lines deleted...]
-    <w:bookmarkStart w:name="z456" w:id="450"/>
+    <w:bookmarkStart w:name="z456" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) выдает лицензии и разрешения на занятия деятельности в области средств массовой информации телерадиовещания в соответсвии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 16 мая 2014 года "О разрешениях и уведомлениях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z457" w:id="451"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z457" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) принимает решения по другим вопросам, относящимся к его компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z458" w:id="452"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z458" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий Председателя Комитета в период его отсутствия осуществляется лицом, его замещающим, в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z459" w:id="453"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z459" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Председатель Комитета определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z460" w:id="454"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z460" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Заместители Председателя Комитета:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z461" w:id="455"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z461" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) координируют деятельность структурных подразделений Комитета в пределах своих полномочий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z462" w:id="456"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z462" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) исполняют в обязательном порядке поручения Министра, руководителя аппарата Министерства, курирующего вице-министра и Председателя Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z463" w:id="457"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z463" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляют иные функции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z464" w:id="458"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z464" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z465" w:id="459"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z465" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Комитет может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Комитета формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z466" w:id="460"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z466" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Имущество, закрепленное за Комитетом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z467" w:id="461"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z467" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Комитету не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z468" w:id="462"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z468" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z469" w:id="463"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z469" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Реорганизация и упразднение Комитета осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z669" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Перечень организаций, находящихся в ведении Комитета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z670" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республиканское государственное предприятие на праве хозяйственного ведения "Центр анализа и информации" Комитета информации Министерства культуры и информации Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Положение дополенены пунктом 27 в соответствии с приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№292-НҚ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие со дня его подписания).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10363,31 +7220,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>