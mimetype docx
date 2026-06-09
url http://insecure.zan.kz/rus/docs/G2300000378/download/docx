--- v0 (2025-11-08)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7dbdc91" w14:textId="7dbdc91">
+    <w:p w14:paraId="9910752" w14:textId="9910752">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения республиканского государственного учреждения "Комитет по развитию межэтнических отношений Министерства культуры и информации Республики Казахстан"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра культуры и информации Республики Казахстан от 27 сентября 2023 года № 378-НҚ</w:t>
+        <w:t>Приказ Министра культуры и информации Республики Казахстан от 27 сентября 2023 года № 378-НҚ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -1390,5998 +1390,2758 @@
         <w:t>
       9) осуществлять иные права, предусмотренные действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      Управление мониторинга межэтнических отношений:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) общие функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      стратегические:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка стратегических и программных документов по вопросам, относящихся к компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внесение предложений по совершенствованию системы национальной безопасности в пределах своей компетенции, а также обеспечение соблюдения законов и иных нормативных правовых актов в области национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление международного сотрудничества по вопросам, относящимся к компетенции Комитета, а также разработка и заключение соглашений, меморандумов и договоров, в том числе международных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулятивные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка, согласование и утверждение нормативных правовых актов по вопросам, входящим в компетенцию Комитета, при наличии прямой компетенции по их утверждению в приказах Министра, за исключением нормативных правовых актов, затрагивающих права и свободы человека и гражданина;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выработка предложений по совершенствованию и участие в реализации государственной политики в сфере межэтнических отношений, обеспечении общественного согласия и национального единства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение правового мониторинга нормативных правовых актов в регулируемых Комитетом сферах, в том числе, повышение правовой грамотности населения в вопросах развития межэтнических отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мониторинг и оценка развития межэтнических отношений в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействие с Ассамблеей народа Казахстана (далее – АНК), центральными государственными, местными исполнительными органами и иными организациями по вопросам, относящимся к компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение методического руководства деятельности местных исполнительных органов в сфере межэтнических отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализация информационно-разъяснительных мероприятий по продвижению государственных стратегических программ и документов в сфере развития межэтнических отношений и укрепления общественного согласия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация проведения международных, республиканских и иных мероприятий, акций и конкурсов, направленных на укрепление внутриполитической стабильности, межэтнического согласия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мониторинг и анализ межэтнической ситуации в республике;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействие с общественными объединениями, некоммерческими организациями, профессиональными союзами и иными организациями, представителями экспертного общества по вопросам развития межэтнических отношений и обеспечения общенационального единства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направление в Национальную палату предпринимателей Республики Казахстан и экспертные советы уведомления о размещении консультативного документа или соответствующего проекта нормативного правового акта, затрагивающего интересы субъектов предпринимательства, на интернет-портале открытых нормативных правовых актов для получения экспертных заключений, за исключением нормативных правовых актов, содержащих государственные секреты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассмотрение рекомендаций общественного совета в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в реализации республиканских бюджетных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в анализе и мониторинге реализации общественных проектов АНК;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в анализе деятельности общественных структур АНК;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление мониторинга и анализ деятельности этнокультурных объединений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление взаимодействия и сотрудничества с молодежными организациями и иными общественными организациями по укреплению межэтнического согласия и толерантности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление разъяснительной работы среди молодежи по укреплению межэтнического согласия и толерантности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление межведомственного взаимодействия и межотраслевой координации в сферах деятельности, отнесенных к компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      размещение информации на интернет-портале открытых данных, открытых бюджетов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение деятельности консультативно-совещательных органов при Президенте Республики Казахстан, Правительстве Республики Казахстан по вопросам, относящимся к компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление руководства соответствующей отраслью (сферой) государственного управления в отношении подведомственных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      рассмотрение обращений физических и юридических лиц в соответствии с законодательством Республики Казахстан, а также осуществление анализа, мониторинга и выявления системных проблем, поднимаемых физическими и юридическими лицами в обращениях (заявлениях, жалобах), запросах, предложениях, откликах и сообщениях; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставление, при необходимости, по запросу Министерства юстиции Республики Казахстан заключения по полноте способа уведомления и способа (ов) проведения публичных обсуждений консультативного документа регуляторной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предъявление в суды исков в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подготовка и направление предложений (мероприятия, проекты, услуги и другое) в сфере межэтнических отношений в План государственных закупок Министерства; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление деятельности в сфере государственных закупок в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассмотрение и согласование актов оказанных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление формирования, мониторинга реализации и оценки результатов государственного социального заказа, государственного заказа на реализацию стратегического партнерства, грантов и премий по вопросам укрепления межэтнического согласия и толерантности среди населения, в том числе молодежи, в порядке, определяемом уполномоченным органом в сфере взаимодействия с неправительственными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка, утверждение квалификационных справочников и типовых квалификационных характеристик должностей руководителей, специалистов и других служащих государственных организаций в сфере межэтнических отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление противодействия терроризму в пределах установленной законодательством Республики Казахстан компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение соблюдения законов и иных нормативных правовых актов Республики Казахстан в области мобилизационной подготовки и мобилизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка и утверждение форм, предназначенных для сбора административных данных в регулируемой Министерством сфере, по согласованию с уполномоченным органом в области государственной статистики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информирование населения о состоянии национальной безопасности и принимаемых мерах по ее обеспечению, ведение пропагандистской и контрпропагандистской деятельности с соблюдением законодательства в области защиты государственных секретов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка и утверждение методики прогнозирования показателей прогноза социально-экономического развития Республики Казахстан в сфере межэтнических отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация работ по разработке технических регламентов и национальных стандартов в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение работы по достижению целевых индикаторов, показателей по качественному и своевременному исполнению мероприятий документов Системы государственного планирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействие с политическими партиями, некоммерческими организациями и иными организациями по вопросам, относящимся к компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение работы по имплементации целей устойчивого развития Организации Объединенных Наций в пределах компетенции Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      размещение на своем интернет-ресурсе планируемых тем и информации по реализации государственного социального заказа, а также оценки результатов государственного социального заказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление формирования, мониторинга реализации и оценки результатов государственного социального заказа в порядке, определяемом уполномоченным органом в сфере взаимодействия с неправительственными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация и координация социальных проектов, направленных на формирование социокультурного кода нации, духовных и нравственных ценностей общества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка и исполнение планов мероприятий по реализации технических регламентов, в том числе Евразийского экономического союза;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      внесение предложений в уполномоченный орган в области признания профессиональных квалификаций по внесению изменений и дополнений в реестр профессий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выработка предложений по разработке и (или) актуализации профессиональных стандартов и направление их в уполномоченный орган в области признания профессиональных квалификаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирование потребности рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах по согласованию с местными исполнительными органами областей, городов республиканского значения и столицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка и утверждение положения об отраслевых советах по профессиональным квалификациям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка и утверждение натуральных норм в сфере межэтнических отношениях по согласованию с центральным уполномоченным органом по бюджетному планированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утверждение по согласованию с уполномоченным органом форм, предназначенных для сбора административных данных, а также методики расчета показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка и утверждение форм для проведения ведомственных статистических наблюдений и инструкции по их заполнению по согласованию с уполномоченным органом в области государственной статистики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление иных функций, предусмотренных законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, а также поручениями руководства Министерства и Комитета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Функции, предусмотренные подпунктом 1) настоящего пункта являются общими и реализуются всеми управлениями Комитета в пределах их компетенций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Управление мониторинга межэтнических отношений:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение изучения и анализа состояния межэтнического согласия в республике;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение и контроль за качественным проведением аналитических и иных исследований по вопросам реализации государственной политики в сфере межэтнических отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление сбора и обработки статистических и иных данных в разрезе этнических групп в рамках компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение мониторинга за ходом проведения местными исполнительными органами аналитических и социологических исследований в сфере межэтнических отношений в рамках компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение анализа соответствия, верификации и экспертизы данных в социологических отчетах, представленных местных исполнительных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      методическое обеспечение по вопросам сохранения и укрепления общественного согласия и общенационального единства в рамках компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аналитическое и мониторинговое сопровождение оценки состояния межэтнических отношений и результатов работы местных исполнительных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Управление по реализации проектов в сфере межэтнических отношений:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулятивные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка минимальных стандартов подведомственных организации в межэтнической сфере с обязательным применением минимальных нормативов сети;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координация и обеспечение работы по достижению целевых индикаторов, показателей, качественному и своевременному исполнению мероприятий документов Системы государственного планирования в рамках компетенции управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление сводно-аналитической деятельности по исполнению поручений руководства страны и стратегических документов Министерства в сфере развития межэтнических отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подготовка и представление на регулярной основе (еженедельно, ежемесячно и ежеквартально) отчетных материалов о планируемых и проведенных мероприятиях в межэтнической сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение межведомственного взаимодействия по вопросам поощрения и поддержки лиц, проявивших активность и достигших результатов в сфере межэтнических отношений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка, мониторинг достижения показателей бюджетных программ по реализации государственной политики в сфере укрепления межэтнического согласия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Управление региональной работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление координации, проведение анализа деятельности местных исполнительных органов в сфере межэтнических отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление межведомственного взаимодействия с государственными органами, организациями в целях комплексного решения вопросов в сфере развития межэтнических отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение обучающих мероприятий (семинары, тренинги) для сотрудников местных исполнительных органов всех уровней по вопросам реализации алгоритмов работы государственных органов и осуществлении профилактических работ в сфере межэтнических отношении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Управление взаимодействия с Ассамблеей народа Казахстана:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координация и мониторинг деятельности центральных государственных и местных исполнительных органов, и организаций по реализации и достижению целевых индикаторов Концепции развития Ассамблеи народа Казахстана до 2030 года "Единство в многообразии" и ее Плана действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в мониторинге своевременного и качественного исполнения поручений Председателя Ассамблеи народа Казахстана, в том числе по итогам ежегодных сессий и Совета Ассамблеи народа Казахстана;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация и проведение ежегодных Сессии и Советов Ассамблеи народа Казахстана с участием Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координация и проведение региональных заседаний советов Ассамблеи народа Казахстана с участием членов Ассамблеи народа Казахстана и представителями государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействие с членами Ассамблеи народа Казахстана по вопросам обеспечения и сохранения общественного согласия и общенационального единства народа Казахстана;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в разработке Концепции развития Ассамблеи народа Казахстана и координация по реализации ее Плана действий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Управление межведомственной координации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение межведомственного взаимодействия в сфере развития межэтнических отношений и координация работы заинтересованных государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      межведомственная координация вопросов выполнения международных обязательств Республики Казахстан в области развития межэтнических отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация деятельности постоянной рабочей группы по вопросам андискриминациионного законодательства и выполнения Международной конвенции о ликвидации всех форм расовой дискриминации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в обеспечении эффективного взаимодействия государственных органов, организаций и институтов гражданского общества в сфере межэтнических отношений, создание благоприятных условий для дальнейшего укрепления общественного согласия и общенационального единства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в подготовке аналитических материалов, справок, докладов и иных материалов, а также межведомственных отчетов по выполнению международных обязательств Республики Казахстан по вопросам межэтнических отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мониторинг деятельности региональных коммунальных государственных учреждений "Қоғамдық келісім", оценка эффективности их деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Управление методического обеспечения и информационно-разъяснительной работы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      анализ эффективности деятельности информационно-разъяснительных групп в регионах по реализации государственной политики в сфере межэтнических отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планирование и координация информационно-разъяснительной работы по актуальным вопросам межэтнических отношений на республиканском и региональном уровнях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение обучающих мероприятий для средств массовой информации по разъяснению приоритетов государственной политики в сфере межэтнических отношений, осуществление их методической поддержки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в работе по организации вручения премии "За лучшие работы в области литературы и журналистики" и "За лучшие произведения в сфере культуры и искусства" по укреплению межкультурного и межэтнического единства".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Управление по взаимодействию с этнокультурными объединениями:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализационные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказание методической, организационной и правовой поддержки этнокультурным объединениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в проведение общественной аккредитации этнокультурных объединений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие в содействии развитию медиации в сфере общественного согласия и общенационального единства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координация и анализ деятельности центров медиации Ассамблеи народа Казахстана и медиаторов Ассамблеи народа Казахстана в регионах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействие с общественными объединениями и некоммерческими организациями, представителями экспертного сообщества по вопросам медиации в сфере межэтнических отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координация деятельности Республиканского Дома дружбы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z319" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия руководителя Комитета при организации его деятельности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      cтратегические:</w:t>
+    <w:bookmarkStart w:name="z320" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Комитетом осуществляется председателем, который несет персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      разработка стратегических и программных документов по вопросам, относящимся к компетенции управления; </w:t>
+    <w:bookmarkStart w:name="z321" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Председатель назначается на должность и освобождается от должности в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      регулятивные:</w:t>
+    <w:bookmarkStart w:name="z322" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Председатель Комитета имеет заместителей, назначаемых на должности и освобождаемых от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...5397 lines deleted...]
-    <w:bookmarkStart w:name="z323" w:id="317"/>
+    <w:bookmarkStart w:name="z323" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Полномочия председателя Комитета: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z324" w:id="318"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z324" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) исполняет в обязательном порядке поручения Министра, руководителя аппарата Министерства и курирующего вице-министра; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z325" w:id="319"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z325" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) определяет обязанности и полномочия своих заместителей, руководителей структурных подразделений и работников Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z326" w:id="320"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z326" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в пределах своей компетенции издает приказы, дает указания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z327" w:id="321"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z327" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) назначает на должности и освобождает от должностей работников Комитета, за исключением работников, вопросы трудовых отношений которых отнесены к компетенции вышестоящих государственных органов и должностных лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z328" w:id="322"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z328" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования, а также привлечения к дисциплинарной ответственности работников Комитета, за исключением работников, вопросы трудовых отношений которых отнесены к компетенции вышестоящих государственных органов и должностных лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z329" w:id="323"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z329" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представляет Комитет в государственных органах и иных организациях в соответствии с действующим законодательством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z330" w:id="324"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z330" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) утверждает положения структурных подразделений Комитета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z331" w:id="325"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z331" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) по итогам государственных закупок подписывает договоры о государственных закупках товаров, работ, услуг, акты выполненных работ, а также договоры в рамках курируемых отраслей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z332" w:id="326"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z332" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) в случаях фиксирования коррупционных правонарушений либо действий, способствующих возникновению коррупционных деяний, информирует об этом руководство Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z333" w:id="327"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z333" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) обеспечивает соблюдение сотрудниками Комитета норм служебной этики государственных служащих;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z334" w:id="328"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z334" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) принимает меры, направленные на противодействие коррупции в Комитете, и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z335" w:id="329"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z335" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) принимает решения по другим вопросам, отнесенным к его компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z336" w:id="330"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z336" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий Председателя Комитета в период его отсутствия осуществляется лицом, его замещающим, в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z337" w:id="331"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z337" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Председатель Комитета определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z338" w:id="332"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z338" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z339" w:id="333"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z339" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Комитет имеет на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Комитета формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z340" w:id="334"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z340" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за Комитетом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z341" w:id="335"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z341" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Комитет не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z342" w:id="336"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z342" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Комитета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z343" w:id="337"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z343" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Комитета осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z344" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Перечень государственных учреждений, находящихся в ведении Комитета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      республиканское государственное учреждение "Қоғамдық келісім" Комитета по развитию межэтнических отношений Министерства культуры и информации Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Положение дополнено пунктом 25 в соответствии с приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 149-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>