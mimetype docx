--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="72a3105" w14:textId="72a3105">
+    <w:p w14:paraId="b035c1b" w14:textId="b035c1b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -688,131 +688,131 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1.1. Настоящий </w:t>
+      1.1. Настоящий </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регламент</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аппарата акима Западно-Казахстанской области (далее - Регламент) разработан в целях организации работы аппарата и устанавливает внутренний порядок деятельности Аппарата акима Западно-Казахстанской области (далее – Аппарат) и исполнительных органов Западно-Казахстанской области, а также акиматов районов и города Уральска в части их касающихся в процессе выполнения возложенных на него задач и функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1.2. Аппарат и его структурные подразделения (далее - отделы) осуществляют информационно-аналитическое, организационно-правовое и материально-техническое обеспечение деятельности акимата и акима Западно-Казахстанской области (далее - акима области), а также контролирует ход исполнения административных актов, принятых местными исполнительными, и представительными органами области.</w:t>
+      1.2. Аппарат и его структурные подразделения (далее - отделы) осуществляют информационно-аналитическое, организационно-правовое и материально-техническое обеспечение деятельности акимата и акима Западно-Казахстанской области (далее - акима области), а также контролирует ход исполнения административных актов, принятых местными исполнительными, и представительными органами области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1.3. Деятельность Аппарата регламентируется </w:t>
+      1.3. Деятельность Аппарата регламентируется </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -828,1165 +828,1165 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан", Административным процедурно-процессуальным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан от 29 июня 2020 года, Указом Президента Республики Казахстан от 13 апреля 2022 года № 872 "О мерах по дебюрократизации государственного аппарата", иными нормативными правовыми актами Республики Казахстан и настоящим Регламентом.</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан от 29 июня 2020 года, Указом Президента Республики Казахстан от 13 апреля 2022 года № 872 "О мерах по дебюрократизации государственного аппарата", иными нормативными правовыми актами Республики Казахстан и настоящим Регламентом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предусмотренные Регламентом положения, применяются в деятельности Аппарата в части, не урегулированной иными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1.4. Заместители акима области выполняют функции согласно распределению обязанностей, установленному решением акима области, а функций и полномочия руководителя Аппарата акима области регулируется Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан". </w:t>
+      1.4. Заместители акима области выполняют функции согласно распределению обязанностей, установленному решением акима области, а функций и полномочия руководителя Аппарата акима области регулируется Законом Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае длительного отсутствия акима области или невозможности выполнения им своих обязанностей, его полномочия осуществляет заместители акима области согласно распоряжения акима области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1.5. </w:t>
+        <w:t xml:space="preserve">
+      1.5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регламент</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> регулирует порядок:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) деятельности Аппарата;</w:t>
+      1) деятельности Аппарата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) подготовки и проведения рабочих совещаний руководства области;</w:t>
+      2) подготовки и проведения рабочих совещаний руководства области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) подготовки и проведения мероприятий с участием руководства области;</w:t>
+      3) подготовки и проведения мероприятий с участием руководства области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) подготовки и оформления проектов актов акимата и акима области;</w:t>
+      4) подготовки и оформления проектов актов акимата и акима области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) порядка рассмотрения обращений граждан и юридических лиц;</w:t>
+      5) порядка рассмотрения обращений граждан и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) организации контроля и проверки исполнения законодательных актов, актов и поручений Президента, Правительства, Премьер-Министра Республики Казахстан, акимата и акима области, его заместителей и руководителя Аппарата.</w:t>
+      6) организации контроля и проверки исполнения законодательных актов, актов и поручений Президента, Правительства, Премьер-Министра Республики Казахстан, акимата и акима области, его заместителей и руководителя Аппарата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1.6. Целями </w:t>
+      1.6. Целями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Регламента</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) обеспечение эффективной и бесперебойной деятельности Аппарата;</w:t>
+      1) обеспечение эффективной и бесперебойной деятельности Аппарата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) обеспечение качественной подготовки проектов постановлений акимата, решений и распоряжений, протокольных поручений акима области, а также приказов и поручении руководителя аппарата акима области;</w:t>
+      2) обеспечение качественной подготовки проектов постановлений акимата, решений и распоряжений, протокольных поручений акима области, а также приказов и поручении руководителя аппарата акима области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) обеспечение согласованных действий всех местных исполнительных органов и должностных лиц области;</w:t>
+      3) обеспечение согласованных действий всех местных исполнительных органов и должностных лиц области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) установление взаимной ответственности местных исполнительных органов за исполнение актов и поручений Президента, Правительства, Премьер-Министра Республики Казахстан, акимата и акима области, его заместителей, руководителя Аппарата и его заместителей.</w:t>
+      4) установление взаимной ответственности местных исполнительных органов за исполнение актов и поручений Президента, Правительства, Премьер-Министра Республики Казахстан, акимата и акима области, его заместителей, руководителя Аппарата и его заместителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Планирование работы</w:t>
+        <w:t xml:space="preserve"> 2. Планирование работы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2.1. Деятельность Аппарата планируется на основании утвержденных планов комиссий, планов развития области, а также иных нормативно-правовых актов.</w:t>
+      2.1. Деятельность Аппарата планируется на основании утвержденных планов комиссий, планов развития области, а также иных нормативно-правовых актов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2.2. Решение об исключении мероприятий из планов или иного документа, а также переносе их сроков исполнения принимается руководителем Аппарата (либо лицом, исполняющим его обязанности) на основании служебной записки, представленной руководителем отдела.</w:t>
+      2.2. Решение об исключении мероприятий из планов или иного документа, а также переносе их сроков исполнения принимается руководителем Аппарата (либо лицом, исполняющим его обязанности) на основании служебной записки, представленной руководителем отдела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2.3. Еженедельный график работы акима области формируется отделом организационно-инспекторской работы аппарата акима области (далее – Орготдел). Внесение изменений в график акима области осуществляется Орготделом на основании предложений заместителей акима области, руководителя Аппарата и его заместителей.</w:t>
+      2.3. Еженедельный график работы акима области формируется отделом организационно-инспекторской работы аппарата акима области (далее – Орготдел). Внесение изменений в график акима области осуществляется Орготделом на основании предложений заместителей акима области, руководителя Аппарата и его заместителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2.4. График проведения мероприятий в залах Аппарата формируется еженедельно Орготделом на основании заявок заместителей акима области, руководителя Аппарата, его заместителей и заинтересованных отделов.</w:t>
+      2.4. График проведения мероприятий в залах Аппарата формируется еженедельно Орготделом на основании заявок заместителей акима области, руководителя Аппарата, его заместителей и заинтересованных отделов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Порядок подготовки и проведения официальных мероприятий с участием руководства области</w:t>
+        <w:t xml:space="preserve"> 3. Порядок подготовки и проведения официальных мероприятий с участием руководства области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3.1. Отделы, областные управления, акиматы г.Уральска и районов пресс-секретарь, помощники и советники акима области при подготовке проектов выступлений, статей, интервью, а также иных материалов к официальным мероприятиям с участием руководства области (далее - проекты выступлений) должны соблюдать требования настоящего Регламента.</w:t>
+      3.1. Отделы, областные управления, акиматы г.Уральска и районов пресс-секретарь, помощники и советники акима области при подготовке проектов выступлений, статей, интервью, а также иных материалов к официальным мероприятиям с участием руководства области (далее - проекты выступлений) должны соблюдать требования настоящего Регламента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3.2. Орготдел за 10 (десять) рабочих дней уведомляет отделы, заинтересованные областные управления, акиматы г.Уральска и районов о предстоящем мероприятии, за исключением срочных мероприятий.</w:t>
+      3.2. Орготдел за 10 (десять) рабочих дней уведомляет отделы, заинтересованные областные управления, акиматы г.Уральска и районов о предстоящем мероприятии, за исключением срочных мероприятий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3.3. Задействованные в мероприятии областные управления, а также акиматы районов и г.Уральска за 7 (семь) рабочих дней направляют в курирующий отдел:</w:t>
+      3.3. Задействованные в мероприятии областные управления, а также акиматы районов и г.Уральска за 7 (семь) рабочих дней направляют в курирующий отдел:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) информационно-справочные материалы;</w:t>
+      1) информационно-справочные материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) сценарий, краткую программу и порядок ведения;</w:t>
+      2) сценарий, краткую программу и порядок ведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) информацию о месте, дате, формате проведения;</w:t>
+      3) информацию о месте, дате, формате проведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) список участников мероприятия;</w:t>
+      4) список участников мероприятия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) схему рассадки участников мероприятия;</w:t>
+      5) схему рассадки участников мероприятия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) проект выступления на государственном и русском языках.</w:t>
+      6) проект выступления на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3.4. Материалы направляются по внутренней сети электронного документооборота или по линии служебной корреспонденции, подписанные руководителем отдела или лицом, его замещающим либо руководителями заинтересованных областных управлений, акимата г.Уральска и районов, департаментов.</w:t>
+      3.4. Материалы направляются по внутренней сети электронного документооборота или по линии служебной корреспонденции, подписанные руководителем отдела или лицом, его замещающим либо руководителями заинтересованных областных управлений, акимата г.Уральска и районов, департаментов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3.5. Подготовку выступлений акима области осуществляют ответственные за организацию мероприятия отделы с участием задействованных областных управлений, а также департаменты, акиматы г.Уральска и районов.</w:t>
+      3.5. Подготовку выступлений акима области осуществляют ответственные за организацию мероприятия отделы с участием задействованных областных управлений, а также департаменты, акиматы г.Уральска и районов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3.6. Проекты выступлений акима области должны соответствовать следующим требованиям:</w:t>
+      3.6. Проекты выступлений акима области должны соответствовать следующим требованиям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) иметь четкую логику изложения;</w:t>
+      1) иметь четкую логику изложения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) содержать проверенную информацию, официально подтвержденные статистические и фактические данные;</w:t>
+      2) содержать проверенную информацию, официально подтвержденные статистические и фактические данные;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) не содержать повторное воспроизведение фрагментов уже обнародованных выступлений;</w:t>
+      3) не содержать повторное воспроизведение фрагментов уже обнародованных выступлений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) максимально соответствовать формату мероприятия;</w:t>
+      4) максимально соответствовать формату мероприятия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) соответствовать нормам делового, литературного казахского и русского языков, а также стилистике устной речи.</w:t>
+      5) соответствовать нормам делового, литературного казахского и русского языков, а также стилистике устной речи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3.7. Ответственность за достоверность статистических, фактических данных и качество представленных материалов несут лица, их подписавшие, достоверность и перепроверку данных обеспечивает соответствующий отдел.</w:t>
+      3.7. Ответственность за достоверность статистических, фактических данных и качество представленных материалов несут лица, их подписавшие, достоверность и перепроверку данных обеспечивает соответствующий отдел.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3.8. Материалы на согласование руководителю Аппарата представляются не позднее, чем за 3 (три) рабочих дня до проведения мероприятия.</w:t>
+      3.8. Материалы на согласование руководителю Аппарата представляются не позднее, чем за 3 (три) рабочих дня до проведения мероприятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подготовке проектов выступлений акима области или лица, официально его замещающего, на мероприятиях, проведение которых определено в срочном порядке, руководством Аппарата могут быть установлены иные сроки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3.9. После согласования с руководителем аппарата, руководители курирующих отделов передают материалы помощнику акима области, не позднее чем за 2 (два) рабочих дня до запланированного мероприятия.</w:t>
+      3.9. После согласования с руководителем аппарата, руководители курирующих отделов передают материалы помощнику акима области, не позднее чем за 2 (два) рабочих дня до запланированного мероприятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3.10. При подготовке проектов наиболее крупных, общественно значимых мероприятий с участием акима области могут создаваться временные рабочие группы с участием представителей задействованных отделов и государственных органов под общим руководством должностного лица, курирующего подготовку соответствующего мероприятия.</w:t>
+      3.10. При подготовке проектов наиболее крупных, общественно значимых мероприятий с участием акима области могут создаваться временные рабочие группы с участием представителей задействованных отделов и государственных органов под общим руководством должностного лица, курирующего подготовку соответствующего мероприятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3.11. Участие представителей средств массовой информации (далее-СМИ) в мероприятиях согласовывается с пресс-секретарем за 3 (три) рабочих дня до проведения мероприятия.</w:t>
+      3.11. Участие представителей средств массовой информации (далее-СМИ) в мероприятиях согласовывается с пресс-секретарем за 3 (три) рабочих дня до проведения мероприятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Порядок подготовки рабочих поездок акима области</w:t>
+        <w:t xml:space="preserve"> 4. Порядок подготовки рабочих поездок акима области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4.1. Организация и подготовка рабочих поездок акима области осуществляются Орготделом совместно с отделами, акиматами районов и города Уральска, а также заинтересованными областными управлениями.</w:t>
+      4.1. Организация и подготовка рабочих поездок акима области осуществляются Орготделом совместно с отделами, акиматами районов и города Уральска, а также заинтересованными областными управлениями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4.2. Акиматы районов и города Уральск ежеквартально вносят в Орготдел предложения о рабочих поездках акима области на следующий год.</w:t>
+      4.2. Акиматы районов и города Уральск ежеквартально вносят в Орготдел предложения о рабочих поездках акима области на следующий год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4.3. На основании предложений, представленных акиматами, Орготдел формирует проект Плана рабочих поездок на следующий год и после согласования с заместителями акима области и руководителем Аппарата вносит его к 20 декабря для дальнейшего согласования с акимом области.</w:t>
+      4.3. На основании предложений, представленных акиматами, Орготдел формирует проект Плана рабочих поездок на следующий год и после согласования с заместителями акима области и руководителем Аппарата вносит его к 20 декабря для дальнейшего согласования с акимом области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласованный План рабочих поездок включается в рабочий график акима области. План проведения рабочих поездок может изменяться по указанию акима области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4.4. Орготдел за 15 (пятнадцать) рабочих дней уведомляет заинтересованные акиматы, областные управления и отделы о предстоящей поездке.</w:t>
+      4.4. Орготдел за 15 (пятнадцать) рабочих дней уведомляет заинтересованные акиматы, областные управления и отделы о предстоящей поездке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4.5. Акиматы и при необходимости иные заинтересованные государственные органы за 10 (десять) рабочих дней до поездки представляют в Орготдел следующие материалы:</w:t>
+      4.5. Акиматы и при необходимости иные заинтересованные государственные органы за 10 (десять) рабочих дней до поездки представляют в Орготдел следующие материалы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) проект программы рабочей поездки акима области (далее - Программа);</w:t>
+      1) проект программы рабочей поездки акима области (далее - Программа);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z71" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) информационно-справочные материалы (социально-экономическое положение и общественно-политическая ситуация, материалы по тематике поездки, проблемные вопросы, паспорта объектов и другие);</w:t>
+      2) информационно-справочные материалы (социально-экономическое положение и общественно-политическая ситуация, материалы по тематике поездки, проблемные вопросы, паспорта объектов и другие);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) проекты поручений акима, согласованные с заместителями акима области, с приложением документов, подтверждающих:</w:t>
+      3) проекты поручений акима, согласованные с заместителями акима области, с приложением документов, подтверждающих:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z73" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       соответствие стратегическим и программным документам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z74" w:id="65"/>
     <w:p>
@@ -2042,449 +2042,449 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       экономическую целесообразность и обеспеченность ресурсами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z77" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4.6. Ответственность за достоверность представленных материалов несут лица, их подписавшие, достоверность и перепроверку данных обеспечивает соответствующий отдел.</w:t>
+      4.6. Ответственность за достоверность представленных материалов несут лица, их подписавшие, достоверность и перепроверку данных обеспечивает соответствующий отдел.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z78" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4.7. Полученные материалы направляются Орготделом в соответствующие отделы для перепроверки и согласования с курирующими заместителями акима области в течение трех рабочих дней.</w:t>
+      4.7. Полученные материалы направляются Орготделом в соответствующие отделы для перепроверки и согласования с курирующими заместителями акима области в течение трех рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z79" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4.8. Заинтересованные отделы в случае необходимости представляют в Орготдел дополнительную информацию о положении дел в посещаемом районе по вопросам их компетенции.</w:t>
+      4.8. Заинтересованные отделы в случае необходимости представляют в Орготдел дополнительную информацию о положении дел в посещаемом районе по вопросам их компетенции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z80" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4.9. Орготдел за 5 (пять) рабочих дней до предстоящей рабочей поездки формирует окончательный пакет материалов и вносит на согласование руководителю Аппарата.</w:t>
+      4.9. Орготдел за 5 (пять) рабочих дней до предстоящей рабочей поездки формирует окончательный пакет материалов и вносит на согласование руководителю Аппарата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z81" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подготовке внеплановых рабочих поездок акима области или лица, официально его замещающего, руководством Аппарата могут быть установлены иные сроки подготовки необходимых материалов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z82" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4.10. После согласования с руководителем Аппарата, Орготдел передает материалы помощнику акима области, не позднее чем за 2 (два) рабочих дня до рабочей поездки.</w:t>
+      4.10. После согласования с руководителем Аппарата, Орготдел передает материалы помощнику акима области, не позднее чем за 2 (два) рабочих дня до рабочей поездки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z83" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4.11. Пресс-секретарь по итогам рабочей поездки акима области в течение 1 (одного) рабочего дня готовит информационные сообщения на государственном и русском языках и обеспечивает их размещение на официальном сайте акимата области.</w:t>
+      4.11. Пресс-секретарь по итогам рабочей поездки акима области в течение 1 (одного) рабочего дня готовит информационные сообщения на государственном и русском языках и обеспечивает их размещение на официальном сайте акимата области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z84" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подготовку отчета по итогам рабочей поездки акима области в Аппарат с подробным отражением основных аспектов мероприятия в течение 2 (двух) рабочих дней с момента завершения рабочей поездки обеспечивает Орготдел.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z85" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4.12. Акиматы районов и города Уральска обеспечивают:</w:t>
+      4.12. Акиматы районов и города Уральска обеспечивают:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z86" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) подготовку мест проведения мероприятий (наличие соответствующей мебели, светового оборудования, звукоусиления, оборудования синхронного перевода, баннера, флористики и других необходимых предметов);</w:t>
+      1) подготовку мест проведения мероприятий (наличие соответствующей мебели, светового оборудования, звукоусиления, оборудования синхронного перевода, баннера, флористики и других необходимых предметов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z87" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) при необходимости подготовку мест проживания акима области и сопровождающих его лиц;</w:t>
+      2) при необходимости подготовку мест проживания акима области и сопровождающих его лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z88" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) поствизитное освещение рабочей поездки акима области в местных СМИ;</w:t>
+      3) поствизитное освещение рабочей поездки акима области в местных СМИ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z89" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4.13. Пресс-секретарем совместно с Управлением общественного развития Западно-Казахстанской области не позднее 2 (двух) рабочих дней с момента завершения рабочей поездки акима области обеспечивают поствизитное освещение его рабочей поездки в региональных печатных и электронных СМИ.</w:t>
+      4.13. Пресс-секретарем совместно с Управлением общественного развития Западно-Казахстанской области не позднее 2 (двух) рабочих дней с момента завершения рабочей поездки акима области обеспечивают поствизитное освещение его рабочей поездки в региональных печатных и электронных СМИ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z90" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 5. Порядок подготовки и проведения совещаний, проводимых под председательством акима области, либо лицом его замещающим</w:t>
+        <w:t xml:space="preserve"> 5. Порядок подготовки и проведения совещаний, проводимых под председательством акима области, либо лицом его замещающим</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z91" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5.1. Подготовка и проведение заседаний акимата:</w:t>
+      5.1. Подготовка и проведение заседаний акимата:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z92" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Осуществляется заместителями акима области, территориальными (по согласованию) и исполнительными органами области, отделами.</w:t>
+      1) Осуществляется заместителями акима области, территориальными (по согласованию) и исполнительными органами области, отделами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z93" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Заседания акимата проводятся каждую пятницу и созываются акимом области. При необходимости аким области созывает внеочередное заседание акимата.</w:t>
+      2) Заседания акимата проводятся каждую пятницу и созываются акимом области. При необходимости аким области созывает внеочередное заседание акимата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z94" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) На заседаниях акимата председательствует аким области, в его отсутствие - заместитель, исполняющий обязанности акима области.</w:t>
+      3) На заседаниях акимата председательствует аким области, в его отсутствие - заместитель, исполняющий обязанности акима области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z95" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Заседания акимата являются, как правило, открытыми и ведутся на государственном и (или) русском языках.</w:t>
+      4) Заседания акимата являются, как правило, открытыми и ведутся на государственном и (или) русском языках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z96" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости отдельные вопросы могут рассматриваться на закрытых заседаниях акимата, а также возможно проведение выездного заседания акимата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z97" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Заседание акимата считается правомочным, если в нҰм принимают участие не менее двух третей членов акимата.</w:t>
+      5) Заседание акимата считается правомочным, если в нҰм принимают участие не менее двух третей членов акимата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z98" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам рассмотрения вопроса на заседании акимата принимаются постановления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z99" w:id="90"/>
     <w:p>
@@ -2500,111 +2500,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Постановления принимаются большинством голосов присутствующих членов акимата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z100" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) На заседаниях акимата могут присутствовать депутаты Парламента Республики Казахстан, Западно-Казахстанского областного маслихата, акимы районов (города), а также с правом совещательного голоса - руководители территориальных подразделений центральных государственных органов (далее - ЦГО) и иные должностные лица, по согласованному с акимом области перечню, а также заинтересованные физические и юридические лица.</w:t>
+      6) На заседаниях акимата могут присутствовать депутаты Парламента Республики Казахстан, Западно-Казахстанского областного маслихата, акимы районов (города), а также с правом совещательного голоса - руководители территориальных подразделений центральных государственных органов (далее - ЦГО) и иные должностные лица, по согласованному с акимом области перечню, а также заинтересованные физические и юридические лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z101" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Руководитель Аппарата каждый четверг согласовывает с акимом области (в устном порядке), повестку дня предстоящего заседания акимата согласно перечню вопросов для рассмотрения на заседаниях акимата.</w:t>
+      7) Руководитель Аппарата каждый четверг согласовывает с акимом области (в устном порядке), повестку дня предстоящего заседания акимата согласно перечню вопросов для рассмотрения на заседаниях акимата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z102" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) Территориальные (по согласованию) и исполнительные органы, ответственные за подготовку материалов за 3 (трех) рабочих дня до заседания акимата области должны представить пакет документов в Орготдел. Пакет документов должен содержать следующее:</w:t>
+      8) Территориальные (по согласованию) и исполнительные органы, ответственные за подготовку материалов за 3 (трех) рабочих дня до заседания акимата области должны представить пакет документов в Орготдел. Пакет документов должен содержать следующее:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z103" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - проект постановления (к нему - пояснительную записку, а указатель рассыла в электронном варианте (если проект нормативного правового акта - справку-обоснование на государственном и русском языках, экспертные заключения аккредитованных объединений субъектов частного предпринимательства в случае, если нормативный правовой акт затрагивает интересы субъектов частного предпринимательства, рекомендаций общественного совета, если нормативный правовой акт затрагивает права, свободы и обязанности граждан, сравнительная таблица прежней и новой редакции нормативного правового акта с соответствующим обоснованием вносимых изменений и дополнений в случае, если вносятся изменения и (или) дополнения в нормативный правовой акт) и иные документы.</w:t>
+      - проект постановления (к нему - пояснительную записку, а указатель рассыла в электронном варианте (если проект нормативного правового акта - справку-обоснование на государственном и русском языках, экспертные заключения аккредитованных объединений субъектов частного предпринимательства в случае, если нормативный правовой акт затрагивает интересы субъектов частного предпринимательства, рекомендаций общественного совета, если нормативный правовой акт затрагивает права, свободы и обязанности граждан, сравнительная таблица прежней и новой редакции нормативного правового акта с соответствующим обоснованием вносимых изменений и дополнений в случае, если вносятся изменения и (или) дополнения в нормативный правовой акт) и иные документы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z104" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - список приглашенных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z105" w:id="96"/>
     <w:p>
@@ -2640,51 +2640,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - слайды (в цветном изображении) при необходимости.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z107" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) Материалы, вносимые на заседания акимата, должны быть представлены с соблюдением следующих требований:</w:t>
+      9) Материалы, вносимые на заседания акимата, должны быть представлены с соблюдением следующих требований:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z108" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - на государственном и при необходимости на русском языках, на электронных и бумажных носителях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z109" w:id="100"/>
     <w:p>
@@ -2760,151 +2760,151 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственность за качество и своевременное представление материалов возлагается на заместителей акима области, первых руководителей территориальных (по согласованию) и исполнительных органов (согласно рассылу), руководителей отделов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z113" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) Орготдел формирует пакет документов, представленных отделами, и передает руководителю Аппарата в срок за 1 (один) рабочий день до заседания акимата области.</w:t>
+      10) Орготдел формирует пакет документов, представленных отделами, и передает руководителю Аппарата в срок за 1 (один) рабочий день до заседания акимата области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z114" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) После согласования акимом области материалов, Орготдел формирует раздаточной материал:</w:t>
+      11) После согласования акимом области материалов, Орготдел формирует раздаточной материал:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z115" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - акиму области - повестка дня, порядок ведения, список приглашенных, перечень проектов постановлений, справка, доклад и слайды;</w:t>
+      - акиму области - повестка дня, порядок ведения, список приглашенных, перечень проектов постановлений, справка, доклад и слайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z116" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - заместителям акима области, руководителю Аппарата - повестка дня, перечень проектов постановлений, доклад и слайды;</w:t>
+      - заместителям акима области, руководителю Аппарата - повестка дня, перечень проектов постановлений, доклад и слайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z117" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - членам акимата, акимам районов и города областного значения - повестка дня и перечень проектов постановлений.</w:t>
+      - членам акимата, акимам районов и города областного значения - повестка дня и перечень проектов постановлений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z118" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) Орготдел обеспечивает:</w:t>
+      12) Орготдел обеспечивает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z119" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - рассадку участников заседания акимата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z120" w:id="111"/>
     <w:p>
@@ -2940,71 +2940,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - синхронный перевод совместно с Управлением культуры, развития языков и архивного дела Западно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z122" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) При проведении внеочередного (экстренного) заседания акимата Орготдел обеспечивает рассылку повестки дня членам акимата и приглашенным.</w:t>
+      13) При проведении внеочередного (экстренного) заседания акимата Орготдел обеспечивает рассылку повестки дня членам акимата и приглашенным.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z123" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) На заседании акимата ведется протокол, в котором указываются присутствующие должностные лица, названия и предмет обсуждаемых вопросов, докладчики и выступающие при обсуждении, (при необходимости — основное содержание их выступлений, замечаний) и принятые членами акимата постановления. Обсуждение вопросов, рассматриваемых на заседаниях, записывается на электронные носители информации.</w:t>
+      14) На заседании акимата ведется протокол, в котором указываются присутствующие должностные лица, названия и предмет обсуждаемых вопросов, докладчики и выступающие при обсуждении, (при необходимости — основное содержание их выступлений, замечаний) и принятые членами акимата постановления. Обсуждение вопросов, рассматриваемых на заседаниях, записывается на электронные носители информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z124" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подписанные постановления вместе с проектом протокола заседания акимата передаются Орготделом в общий отдел аппарата акима области (далее – Общий отдел) не позднее следующего дня после заседания акимата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z125" w:id="116"/>
     <w:p>
@@ -3040,171 +3040,171 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протоколы заседаний акимата (подлинники), а также документы к ним хранятся в Общем отделе. Протоколы заседаний акимата и документы к ним по истечению сроков временного хранения сдаются в архив Аппарата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z127" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) Контроль и мониторинг за ходом исполнения поручений, данных на заседании акимата осуществляется Орготделом.</w:t>
+      15) Контроль и мониторинг за ходом исполнения поручений, данных на заседании акимата осуществляется Орготделом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:bookmarkStart w:name="z128" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) Пресс-секретарь совместно с Управлением общественного развития Западно-Казахстанской области не позднее 1 (одного) рабочего дня с момента завершения заседания акимата области обеспечивают освещение его работы в региональных печатных (при необходимости) и электронных СМИ.</w:t>
+      16) Пресс-секретарь совместно с Управлением общественного развития Западно-Казахстанской области не позднее 1 (одного) рабочего дня с момента завершения заседания акимата области обеспечивают освещение его работы в региональных печатных (при необходимости) и электронных СМИ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z129" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5.2. Порядок подготовки материалов и обеспечение участия акима области на заседаниях Правительства Республики Казахстан:</w:t>
+      5.2. Порядок подготовки материалов и обеспечение участия акима области на заседаниях Правительства Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:name="z130" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Подготовка материалов и обеспечение участия акимата области на заседаниях Правительства Республики Казахстан (далее - заседание Правительства) осуществляется заместителями акима области, территориальными (по согласованию) и исполнительными органами области, отделами.</w:t>
+      1) Подготовка материалов и обеспечение участия акимата области на заседаниях Правительства Республики Казахстан (далее - заседание Правительства) осуществляется заместителями акима области, территориальными (по согласованию) и исполнительными органами области, отделами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z131" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) На заседаниях Правительства в режиме видеоконференцсвязи участвуют аким области, заместители акима области, руководитель аппарата, первые руководители территориальных (по согласованию) и исполнительных органов (согласно списку, утвержденному руководителем Аппарата) и другие заинтересованные лица.</w:t>
+      2) На заседаниях Правительства в режиме видеоконференцсвязи участвуют аким области, заместители акима области, руководитель аппарата, первые руководители территориальных (по согласованию) и исполнительных органов (согласно списку, утвержденному руководителем Аппарата) и другие заинтересованные лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z132" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) После получения повестки заседания Правительства, Орготдел в течении одного дня обеспечивает рассылку повестки дня в заинтересованные государственные органы для исполнения в указанный срок.</w:t>
+      3) После получения повестки заседания Правительства, Орготдел в течении одного дня обеспечивает рассылку повестки дня в заинтересованные государственные органы для исполнения в указанный срок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z133" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Территориальные (по согласованию) и исполнительные органы, ответственные за подготовку материалов (согласно указателю/перечню листа рассылки), в срок за 2 (два) рабочих дней до заседания Правительства, должны представить в отделы следующие материалы:</w:t>
+      4) Территориальные (по согласованию) и исполнительные органы, ответственные за подготовку материалов (согласно указателю/перечню листа рассылки), в срок за 2 (два) рабочих дней до заседания Правительства, должны представить в отделы следующие материалы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:bookmarkStart w:name="z134" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - справку (не должна превышать трех страниц);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z135" w:id="126"/>
     <w:p>
@@ -3260,71 +3260,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Список приглашенных, формируемый территориальными (по согласованию) и исполнительными органами (согласно указателю/перечню рассылки), в обязательном порядке согласовывается с курирующим заместителем акима области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:bookmarkStart w:name="z138" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Руководители отделов, в срок за 2 (два) рабочих дня до заседания Правительства, должны согласовать представленные материалы с курируемым заместителем акима области и обязаны представить согласованные материалы в Орготдел.</w:t>
+      5) Руководители отделов, в срок за 2 (два) рабочих дня до заседания Правительства, должны согласовать представленные материалы с курируемым заместителем акима области и обязаны представить согласованные материалы в Орготдел.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:bookmarkStart w:name="z139" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) После формирования готовых материалов, Орготдел, в срок за 1 (один) рабочий день до заседания Правительства передает документы руководителю аппарата, который вносит материалы акиму области.</w:t>
+      6) После формирования готовых материалов, Орготдел, в срок за 1 (один) рабочий день до заседания Правительства передает документы руководителю аппарата, который вносит материалы акиму области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:bookmarkStart w:name="z140" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Готовые материалы, должны быть представлены с соблюдением следующих требований:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:bookmarkStart w:name="z141" w:id="132"/>
     <w:p>
@@ -3380,131 +3380,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - согласованы с заместителями акима области по курируемым вопросам, руководителем аппарата и руководителями отделов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z144" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) В случае несвоевременного представления соответствующими государственными органами материалов, отделы в письменном виде докладывают руководителю Аппарата для принятия мер дисциплинарного воздействия.</w:t>
+      7) В случае несвоевременного представления соответствующими государственными органами материалов, отделы в письменном виде докладывают руководителю Аппарата для принятия мер дисциплинарного воздействия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z145" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственность за качество и своевременное представление материалов возлагается на заместителей акима области, первых руководителей территориальных (по согласованию) и исполнительных органов (согласно указателю/перечню листа рассылки), руководителей отделов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z146" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) Рассадку участников, подключение аудио или видео аппаратуры обеспечивает Орготдел, согласовав с курирующим заместителем руководителя Аппарата.</w:t>
+      8) Рассадку участников, подключение аудио или видео аппаратуры обеспечивает Орготдел, согласовав с курирующим заместителем руководителя Аппарата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z147" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) Орготдел совместно с Управлением культуры, развития языков и архивного дела Западно-Казахстанской области, при необходимости, обеспечивает синхронный перевод.</w:t>
+      9) Орготдел совместно с Управлением культуры, развития языков и архивного дела Западно-Казахстанской области, при необходимости, обеспечивает синхронный перевод.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:bookmarkStart w:name="z148" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10) По итогам заседаний Правительства, аким области в случае необходимости выносит ряд вопросов для обсуждения с участниками заседаний. На совещаниях Орготделом ведется протокол, в котором указываются поручения акима области соответствующим лицам. </w:t>
+      10) По итогам заседаний Правительства, аким области в случае необходимости выносит ряд вопросов для обсуждения с участниками заседаний. На совещаниях Орготделом ведется протокол, в котором указываются поручения акима области соответствующим лицам. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkStart w:name="z149" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Обсуждение вопросов, рассматриваемых после заседаний Правительства, записывается на электронные носители информации. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:name="z150" w:id="141"/>
     <w:p>
@@ -3540,211 +3540,211 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Протоколы оформляются в соответствии с номенклатурой дел. Протоколы направляются в заинтересованные государственные органы и должностным лицам согласно рассылке. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
     <w:bookmarkStart w:name="z152" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) Контроль и мониторинг хода исполнения поручений, данных по итогам заседаний Правительства осуществляются соответствующими отделами.</w:t>
+      11) Контроль и мониторинг хода исполнения поручений, данных по итогам заседаний Правительства осуществляются соответствующими отделами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:bookmarkStart w:name="z153" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5.3. Порядок подготовки и проведения аппаратных совещаний под председательством акима области:</w:t>
+      5.3. Порядок подготовки и проведения аппаратных совещаний под председательством акима области:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
     <w:bookmarkStart w:name="z154" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Подготовка материалов и проведение аппаратных совещаний под председательством акима области (далее - аппаратное совещание) осуществляется заместителями акима области, территориальными (по согласованию) и исполнительными органами области, акиматами г.Уральск и районов, заинтересованными отделами.</w:t>
+      1) Подготовка материалов и проведение аппаратных совещаний под председательством акима области (далее - аппаратное совещание) осуществляется заместителями акима области, территориальными (по согласованию) и исполнительными органами области, акиматами г.Уральск и районов, заинтересованными отделами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
     <w:bookmarkStart w:name="z155" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Аппаратные совещания проводятся еженедельно.</w:t>
+      2) Аппаратные совещания проводятся еженедельно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:bookmarkStart w:name="z156" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) На аппаратных совещаниях председательствует аким области, в его отсутствие - заместитель, исполняющий обязанности акима области.</w:t>
+      3) На аппаратных совещаниях председательствует аким области, в его отсутствие - заместитель, исполняющий обязанности акима области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
     <w:bookmarkStart w:name="z157" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) В аппаратных совещаниях принимают участие заместители акима области, руководитель Аппарата, акимы г.Уральск и районов (в режиме видеоконференцсвязи), первые руководители территориальных (по согласованию) и исполнительных органов (согласно указателю/перечню рассыла), и другие заинтересованные лица.</w:t>
+      4) В аппаратных совещаниях принимают участие заместители акима области, руководитель Аппарата, акимы г.Уральск и районов (в режиме видеоконференцсвязи), первые руководители территориальных (по согласованию) и исполнительных органов (согласно указателю/перечню рассыла), и другие заинтересованные лица.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
     <w:bookmarkStart w:name="z158" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Руководитель Аппарата в рабочем порядке согласовывает с акимом области повестку аппаратного совещания на основании представленных территориальными (по согласованию) и исполнительными органами перечня актуальных вопросов.</w:t>
+      5) Руководитель Аппарата в рабочем порядке согласовывает с акимом области повестку аппаратного совещания на основании представленных территориальными (по согласованию) и исполнительными органами перечня актуальных вопросов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkStart w:name="z159" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) После утверждения акимом области повестки аппаратного совещания, орготдел в срок за 4 (четыре) рабочих дней до аппаратного совещания, обеспечивает рассылку повестки дня с сопроводительным письмом через мессенджерей социальных сетей в заинтересованные государственные органы для исполнения в указанный срок.</w:t>
+      6) После утверждения акимом области повестки аппаратного совещания, орготдел в срок за 4 (четыре) рабочих дней до аппаратного совещания, обеспечивает рассылку повестки дня с сопроводительным письмом через мессенджерей социальных сетей в заинтересованные государственные органы для исполнения в указанный срок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:bookmarkStart w:name="z160" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Территориальные (по согласованию) и исполнительные органы, ответственные за подготовку материалов (согласно указателю/перечню листа рассыла), в срок за 2 (два) рабочих день до аппаратного совещания, представляют следующие материалы в заинтересованные отделы:</w:t>
+      7) Территориальные (по согласованию) и исполнительные органы, ответственные за подготовку материалов (согласно указателю/перечню листа рассыла), в срок за 2 (два) рабочих день до аппаратного совещания, представляют следующие материалы в заинтересованные отделы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:bookmarkStart w:name="z161" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - справку по рассматриваемому вопросу, не превышающую трех страниц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:bookmarkStart w:name="z162" w:id="153"/>
     <w:p>
@@ -3820,91 +3820,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Список приглашенных лиц, формируемый территориальными (по согласованию) и исполнительными органами (согласно указателю/перечню листа рассылки), в обязательном порядке согласовывается с курирующим заместителем акима области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:bookmarkStart w:name="z166" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) Руководители отделов, за 2 (два) рабочих дня до аппаратного совещания, согласовывают представленные материалы с курирующим заместителем акима области и представляют согласованные материалы в орготдел.</w:t>
+      8) Руководители отделов, за 2 (два) рабочих дня до аппаратного совещания, согласовывают представленные материалы с курирующим заместителем акима области и представляют согласованные материалы в орготдел.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkStart w:name="z167" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) Орготдел за 1 (один) рабочий день до аппаратного совещания должен подготовить порядок ведения акиму области или лицу, исполняющему его обязанности, оповестить приглашенных на аппаратное совещание.</w:t>
+      9) Орготдел за 1 (один) рабочий день до аппаратного совещания должен подготовить порядок ведения акиму области или лицу, исполняющему его обязанности, оповестить приглашенных на аппаратное совещание.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:name="z168" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) После формирования готовых материалов Орготдел передают документы руководителю Аппарата, который представляет готовые материалы акиму области.</w:t>
+      10) После формирования готовых материалов Орготдел передают документы руководителю Аппарата, который представляет готовые материалы акиму области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
     <w:bookmarkStart w:name="z169" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Готовые материалы, должны соответствовать следующим требованиям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:bookmarkStart w:name="z170" w:id="161"/>
     <w:p>
@@ -3960,111 +3960,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - согласованы с заместителями акима области по курируемым вопросам, руководителем Аппарата, руководителями отделов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:bookmarkStart w:name="z173" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) В случае несвоевременного представления соответствующими государственными органами материалов, отделы в письменном виде докладывают руководителю Аппарата для принятия мер дисциплинарного воздействия.</w:t>
+      11) В случае несвоевременного представления соответствующими государственными органами материалов, отделы в письменном виде докладывают руководителю Аппарата для принятия мер дисциплинарного воздействия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:bookmarkStart w:name="z174" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственность за качество и своевременное представление материалов возлагается на заместителей акима области, первых руководителей территориальных (по согласованию) и исполнительных органов (согласно указателю/перечню листа рассылки), руководителей отделов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:bookmarkStart w:name="z175" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) Рассадку участников, подключение аудио или видео аппаратуры обеспечивает Орготдел по согласованию с заместителем руководителя Аппарата.</w:t>
+      12) Рассадку участников, подключение аудио или видео аппаратуры обеспечивает Орготдел по согласованию с заместителем руководителя Аппарата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
     <w:bookmarkStart w:name="z176" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) На аппаратных совещаниях ведется протокол, в котором указываются поручения акима области соответствующим лицам. Обсуждение вопросов, рассматриваемых на аппаратных совещаниях, записывается на электронные носители информации.</w:t>
+      13) На аппаратных совещаниях ведется протокол, в котором указываются поручения акима области соответствующим лицам. Обсуждение вопросов, рассматриваемых на аппаратных совещаниях, записывается на электронные носители информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
     <w:bookmarkStart w:name="z177" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протокол оформляется в течение 1 (одного) рабочего дня со дня завершения аппаратного совещания Орготделом, на основе представленных предложений соответствующими отделами, визируется заместителями акима области по курирующим вопросам, руководителем Аппарата и подписывается акимом области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
     <w:bookmarkStart w:name="z178" w:id="169"/>
     <w:p>
@@ -4080,191 +4080,191 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протоколы аппаратных совещаний оформляются в соответствии с номенклатурой дел и направляются в заинтересованные государственные органы и должностным лицам согласно указателю/перечню листа рассылки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
     <w:bookmarkStart w:name="z179" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) Контроль и мониторинг хода исполнения поручений, данных на аппаратных совещаниях осуществляются соответствующими отделами.</w:t>
+      14) Контроль и мониторинг хода исполнения поручений, данных на аппаратных совещаниях осуществляются соответствующими отделами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
     <w:bookmarkStart w:name="z180" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5.4. Порядок подготовки и проведения оперативных совещаний под председательством акима области:</w:t>
+      5.4. Порядок подготовки и проведения оперативных совещаний под председательством акима области:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
     <w:bookmarkStart w:name="z181" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Подготовка материалов и проведение оперативных совещаний под председательством акима области (далее - оперативное совещание) осуществляется заместителями акима области, территориальными (по согласованию) и исполнительными органами области, отделами.</w:t>
+      1) Подготовка материалов и проведение оперативных совещаний под председательством акима области (далее - оперативное совещание) осуществляется заместителями акима области, территориальными (по согласованию) и исполнительными органами области, отделами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
     <w:bookmarkStart w:name="z182" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Оперативные совещания проводятся по поручению акима области по актуальным вопросам в рабочем порядке.</w:t>
+      2) Оперативные совещания проводятся по поручению акима области по актуальным вопросам в рабочем порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
     <w:bookmarkStart w:name="z183" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Оперативные совещания могут проводиться в залах совещаний и в кабинете акима области.</w:t>
+      3) Оперативные совещания могут проводиться в залах совещаний и в кабинете акима области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
     <w:bookmarkStart w:name="z184" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Повестку оперативного совещания определяет аким области, могут инициировать заместители акима области и руководитель Аппарата.</w:t>
+      4) Повестку оперативного совещания определяет аким области, могут инициировать заместители акима области и руководитель Аппарата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
     <w:bookmarkStart w:name="z185" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) После утверждения акимом области повестки оперативного совещания, соответствующие отделы, незамедлительно обеспечивают рассылку повестки дня с сопроводительным письмом за подписью заместителя руководителя Аппарата в заинтересованные органы для исполнения в указанный срок.</w:t>
+      5) После утверждения акимом области повестки оперативного совещания, соответствующие отделы, незамедлительно обеспечивают рассылку повестки дня с сопроводительным письмом за подписью заместителя руководителя Аппарата в заинтересованные органы для исполнения в указанный срок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
     <w:bookmarkStart w:name="z186" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Территориальные (по согласованию) и исполнительные органы, ответственные за подготовку материалов (согласно указателю/перечню рассыла), в указанный в письме срок должны представить в отделы следующие материалы:</w:t>
+      6) Территориальные (по согласованию) и исполнительные органы, ответственные за подготовку материалов (согласно указателю/перечню рассыла), в указанный в письме срок должны представить в отделы следующие материалы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
     <w:bookmarkStart w:name="z187" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - справку (не должна превышать трех страниц);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
     <w:bookmarkStart w:name="z188" w:id="179"/>
     <w:p>
@@ -4320,91 +4320,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - список приглашенных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
     <w:bookmarkStart w:name="z191" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Список приглашенных, формируемый территориальными (по согласованию) и исполнительными органами (согласно указателю/перечню рассыла), в обязательном порядке согласовывается с курирующим заместителем акима области.</w:t>
+      7) Список приглашенных, формируемый территориальными (по согласованию) и исполнительными органами (согласно указателю/перечню рассыла), в обязательном порядке согласовывается с курирующим заместителем акима области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
     <w:bookmarkStart w:name="z192" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) Руководители отделов Аппарата согласно курируемым вопросам, незамедлительно после получения материалов от территориальных (по согласованию) и исполнительных органов (согласно указателю/перечню рассыла), анализируют, проверяют достоверность информации, представленной в справке, при необходимости с выездом на место. Подготовка порядка ведения акиму области или лицу, исполняющему его обязанности, обеспечение участия приглашенных на оперативное совещание осуществляется соответствующими руководителями отделов.</w:t>
+      8) Руководители отделов Аппарата согласно курируемым вопросам, незамедлительно после получения материалов от территориальных (по согласованию) и исполнительных органов (согласно указателю/перечню рассыла), анализируют, проверяют достоверность информации, представленной в справке, при необходимости с выездом на место. Подготовка порядка ведения акиму области или лицу, исполняющему его обязанности, обеспечение участия приглашенных на оперативное совещание осуществляется соответствующими руководителями отделов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
     <w:bookmarkStart w:name="z193" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) После формирования готовых материалов, соответствующие руководители отделов, передают документы помощнику акима области, который передает готовые материалы акиму области после согласования с руководителем Аппарата.</w:t>
+      9) После формирования готовых материалов, соответствующие руководители отделов, передают документы помощнику акима области, который передает готовые материалы акиму области после согласования с руководителем Аппарата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
     <w:bookmarkStart w:name="z194" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Готовые материалы, должны быть представлены с соблюдением следующих требований:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
     <w:bookmarkStart w:name="z195" w:id="186"/>
     <w:p>
@@ -4460,91 +4460,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - согласованы с заместителями акима области по курируемым вопросам, руководителем Аппарата, руководителями отделов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
     <w:bookmarkStart w:name="z198" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) Ответственность за качество и своевременное представление материалов возлагается на заместителей акима области, первых руководителей территориальных (по согласованию) и исполнительных органов (согласно указателю/перечню рассыла) и на руководителей отделов по курируемым вопросам.</w:t>
+      10) Ответственность за качество и своевременное представление материалов возлагается на заместителей акима области, первых руководителей территориальных (по согласованию) и исполнительных органов (согласно указателю/перечню рассыла) и на руководителей отделов по курируемым вопросам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
     <w:bookmarkStart w:name="z199" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) Рассадку участников, подключение аудио или видео аппаратуры обеспечивает Орготдел по согласованию с заместителем руководителя аппарата.</w:t>
+      11) Рассадку участников, подключение аудио или видео аппаратуры обеспечивает Орготдел по согласованию с заместителем руководителя аппарата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
     <w:bookmarkStart w:name="z200" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) На оперативных совещаниях в случае необходимости ведется протокол, в котором указываются поручения акима области соответствующим лицам. Обсуждение вопросов, рассматриваемых на оперативных совещаниях, записывается на электронные носители информации.</w:t>
+      12) На оперативных совещаниях в случае необходимости ведется протокол, в котором указываются поручения акима области соответствующим лицам. Обсуждение вопросов, рассматриваемых на оперативных совещаниях, записывается на электронные носители информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
     <w:bookmarkStart w:name="z201" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протокол оформляется в течение 1 (одного) рабочего дня со дня завершения оперативного совещания соответствующим отделом, визируется заместителями акима области по курирующим вопросам, руководителем аппарата и подписывается акимом области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
     <w:bookmarkStart w:name="z202" w:id="193"/>
     <w:p>
@@ -4560,191 +4560,191 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протокола оперативных совещаний оформляются в соответствии с номенклатурой дел. Протокола направляются в заинтересованные государственные органы и должностным лицам согласно указателю/перечню рассыла.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
     <w:bookmarkStart w:name="z203" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) Контроль и мониторинг хода исполнения поручений, данных на оперативных совещаниях осуществляются соответствующими отделами.</w:t>
+      13) Контроль и мониторинг хода исполнения поручений, данных на оперативных совещаниях осуществляются соответствующими отделами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
     <w:bookmarkStart w:name="z204" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5.5. Порядок подготовки и проведения заседаний областных комиссий и координационных советов под председательством акима области:</w:t>
+      5.5. Порядок подготовки и проведения заседаний областных комиссий и координационных советов под председательством акима области:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
     <w:bookmarkStart w:name="z205" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Подготовка материалов и проведение заседаний областных комиссии и координационных советов под председательством акима области (далее - заседания комиссий и советов) осуществляется заместителями акима области, территориальными (по согласованию) и исполнительными органами области, отделами.</w:t>
+      1) Подготовка материалов и проведение заседаний областных комиссии и координационных советов под председательством акима области (далее - заседания комиссий и советов) осуществляется заместителями акима области, территориальными (по согласованию) и исполнительными органами области, отделами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
     <w:bookmarkStart w:name="z206" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Заседания комиссий и советов проводятся согласно положениям комиссий и координационных советов, и графику проведения заседаний.</w:t>
+      2) Заседания комиссий и советов проводятся согласно положениям комиссий и координационных советов, и графику проведения заседаний.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
     <w:bookmarkStart w:name="z207" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Дата и время проведение комиссий/советов в рабочем порядке согласовываются с руководителем Аппарата;</w:t>
+      3) Дата и время проведение комиссий/советов в рабочем порядке согласовываются с руководителем Аппарата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
     <w:bookmarkStart w:name="z208" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Повестку заседаний комиссий и советов утверждает аким области согласно ежегодному плану проведения заседаний в зависимости от комиссии и совета.</w:t>
+      4) Повестку заседаний комиссий и советов утверждает аким области согласно ежегодному плану проведения заседаний в зависимости от комиссии и совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
     <w:bookmarkStart w:name="z209" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) После утверждения акимом области повестки заседаний комиссий и советов, соответствующие рабочие органы (территориальные (по согласованию) и исполнительные органы обеспечивают рассылку повестки дня с сопроводительным письмом за подписью курируемого заместителя акима области или руководителя Аппарата, в зависимости от комиссии и совета. Повестка направляется в заинтересованные государственные органы для исполнения в указанный срок.</w:t>
+      5) После утверждения акимом области повестки заседаний комиссий и советов, соответствующие рабочие органы (территориальные (по согласованию) и исполнительные органы обеспечивают рассылку повестки дня с сопроводительным письмом за подписью курируемого заместителя акима области или руководителя Аппарата, в зависимости от комиссии и совета. Повестка направляется в заинтересованные государственные органы для исполнения в указанный срок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
     <w:bookmarkStart w:name="z210" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Территориальные (по согласованию) и исполнительные органы (согласно указателю/перечню рассыла), ответственные за подготовку материалов в указанный в письме срок должны представить в отделы в зависимости от комиссии и совета следующие материалы:</w:t>
+      6) Территориальные (по согласованию) и исполнительные органы (согласно указателю/перечню рассыла), ответственные за подготовку материалов в указанный в письме срок должны представить в отделы в зависимости от комиссии и совета следующие материалы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
     <w:bookmarkStart w:name="z211" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -справку (не должна превышать трех страниц);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
     <w:bookmarkStart w:name="z212" w:id="203"/>
     <w:p>
@@ -4800,71 +4800,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -список приглашенных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
     <w:bookmarkStart w:name="z215" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Список приглашенных, формируемый территориальными (по согласованию) и исполнительными органами (согласно указателю/перечню рассыла) в обязательном порядке согласовывается с курирующим заместителем акима области или руководителем Аппарата в зависимости от комиссии и совета.</w:t>
+      7) Список приглашенных, формируемый территориальными (по согласованию) и исполнительными органами (согласно указателю/перечню рассыла) в обязательном порядке согласовывается с курирующим заместителем акима области или руководителем Аппарата в зависимости от комиссии и совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
     <w:bookmarkStart w:name="z216" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) Отделы, должны незамедлительно после получения материалов от территориальных (по согласованию) и исполнительных органов (согласно указателю/перечню рассыла) проанализировать, проверить достоверность информации, представленной в справке, при необходимости с выездом на место, и предоставить их курирующим заместителям акима области. Заместители акима области предоставляют готовые материалы акиму области.</w:t>
+      8) Отделы, должны незамедлительно после получения материалов от территориальных (по согласованию) и исполнительных органов (согласно указателю/перечню рассыла) проанализировать, проверить достоверность информации, представленной в справке, при необходимости с выездом на место, и предоставить их курирующим заместителям акима области. Заместители акима области предоставляют готовые материалы акиму области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
     <w:bookmarkStart w:name="z217" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Готовые материалы, должны быть представлены с соблюдением следующих требований:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
     <w:bookmarkStart w:name="z218" w:id="209"/>
     <w:p>
@@ -4920,71 +4920,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ответственность за качество и своевременное представление материалов возлагается на заместителей акима области, первых руководителей территориальных (по согласованию) и исполнительных органов (согласно указателю/перечню рассыла), руководителей отделов, в зависимости от комиссии и совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
     <w:bookmarkStart w:name="z221" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) Рассадку участников, подключение аудио или видео аппаратуры обеспечивает соответствующий отдел.</w:t>
+      9) Рассадку участников, подключение аудио или видео аппаратуры обеспечивает соответствующий отдел.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
     <w:bookmarkStart w:name="z222" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) На заседаниях комиссий и советов ведется протокол, в котором указываются поручения акима области соответствующим лицам. Обсуждение вопросов, рассматриваемых на заседаниях, записывается на электронные носители информации.</w:t>
+      10) На заседаниях комиссий и советов ведется протокол, в котором указываются поручения акима области соответствующим лицам. Обсуждение вопросов, рассматриваемых на заседаниях, записывается на электронные носители информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:bookmarkStart w:name="z223" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протокол оформляется в течение 1 (одного) рабочего дня со дня завершения заседания рабочим органом, визируется заместителями акима области по курирующим вопросам, руководителем Аппарата и подписывается акимом области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
     <w:bookmarkStart w:name="z224" w:id="215"/>
     <w:p>
@@ -5000,251 +5000,251 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протоколы заседаний комиссий и советов оформляются в соответствии с номенклатурой дел. Протоколы направляются в заинтересованные государственные органы и должностным лицам согласно указателю/перечню рассыла.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
     <w:bookmarkStart w:name="z225" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) Контроль и мониторинг хода исполнения поручений, данных по итогам на заседаний комиссий и координационных советов осуществляется рабочим органом (территориальные (по согласованию) и исполнительные органы, отделы) в зависимости от комиссии и совета.</w:t>
+      11) Контроль и мониторинг хода исполнения поручений, данных по итогам на заседаний комиссий и координационных советов осуществляется рабочим органом (территориальные (по согласованию) и исполнительные органы, отделы) в зависимости от комиссии и совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
     <w:bookmarkStart w:name="z226" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5.6. За подготовку помещения и рабочего места акима области на выездных совещаниях и рабочих поездках отвечают ответственные отделы аппарата акима области и товарищество с ограниченной ответственностью "Хозяйственное управление Аппарата акима ЗКО".</w:t>
+      5.6. За подготовку помещения и рабочего места акима области на выездных совещаниях и рабочих поездках отвечают ответственные отделы аппарата акима области и товарищество с ограниченной ответственностью "Хозяйственное управление Аппарата акима ЗКО".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
     <w:bookmarkStart w:name="z227" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подготовка включает в себя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
     <w:bookmarkStart w:name="z228" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) установка и организация работы необходимой аппаратуры;</w:t>
+      1) установка и организация работы необходимой аппаратуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
     <w:bookmarkStart w:name="z229" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) работа микрофонов;</w:t>
+      2) работа микрофонов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
     <w:bookmarkStart w:name="z230" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) расстановка воды, стаканов;</w:t>
+      3) расстановка воды, стаканов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
     <w:bookmarkStart w:name="z231" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) часы, бумага, ручки, карандаши;</w:t>
+      4) часы, бумага, ручки, карандаши;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
     <w:bookmarkStart w:name="z232" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) изготовление и расстановку куверток;</w:t>
+      5) изготовление и расстановку куверток;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
     <w:bookmarkStart w:name="z233" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) регистрацию участников совещания;</w:t>
+      6) регистрацию участников совещания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
     <w:bookmarkStart w:name="z234" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) рассадку приглашенных на мероприятия.</w:t>
+      7) рассадку приглашенных на мероприятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
     <w:bookmarkStart w:name="z235" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5.7. Подготовку совещаний проводимых с участием заместителей акимов области, руководителя Аппарата осуществляют соответствующие отделы по принадлежности вопросов.</w:t>
+      5.7. Подготовку совещаний проводимых с участием заместителей акимов области, руководителя Аппарата осуществляют соответствующие отделы по принадлежности вопросов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
     <w:bookmarkStart w:name="z236" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае проведения совещания в залах Аппарата, ответственный отдел не позднее чем за 2 (два) дня уведомляет Орготдел о дате, времени и месте проведения совещания. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
     <w:bookmarkStart w:name="z237" w:id="228"/>
     <w:p>
@@ -5258,347 +5258,347 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       За день до начала совещания передает список участников, подписанный руководством Аппарата, в бюро пропусков</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
     <w:bookmarkStart w:name="z238" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6. Порядок взаимодействия местных исполнительных органов при рассмотрении актов прокурорского реагирования</w:t>
+        <w:t xml:space="preserve"> 6. Порядок взаимодействия местных исполнительных органов при рассмотрении актов прокурорского реагирования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
     <w:bookmarkStart w:name="z239" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6.1. Рассмотрение актов прокурорского реагирования, направленных в адрес руководства области, по поручению заместителей акима области, осуществляется тем исполнительным органом, в чью компетенцию входят вопросы, ставшие предметом акта прокурорского реагирования.</w:t>
+      6.1. Рассмотрение актов прокурорского реагирования, направленных в адрес руководства области, по поручению заместителей акима области, осуществляется тем исполнительным органом, в чью компетенцию входят вопросы, ставшие предметом акта прокурорского реагирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
     <w:bookmarkStart w:name="z240" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6.2. В соответствии с Конституционным </w:t>
+      6.2. В соответствии с Конституционным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 5 ноября 2022 года "О прокуратуре" акт прокурорского реагирования подлежит рассмотрению с участием всех заинтересованных лиц, с приглашением представителей прокуратуры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
     <w:bookmarkStart w:name="z241" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6.3. Отдел, которому поручено рассмотрение акта прокурорского реагирования, готовит проект ответа за подписью заместителей акима области, руководителя аппарата и заместителей руководителя аппарата акима области и, в случае необходимости, принимает иные меры, вытекающие из акта прокурорского реагирования.</w:t>
+      6.3. Отдел, которому поручено рассмотрение акта прокурорского реагирования, готовит проект ответа за подписью заместителей акима области, руководителя аппарата и заместителей руководителя аппарата акима области и, в случае необходимости, принимает иные меры, вытекающие из акта прокурорского реагирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
     <w:bookmarkStart w:name="z242" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6.4. Проекты ответов соисполнителей на акты прокурорского реагирования представляются в заинтересованный отдел не позднее, чем за 5 (пять) рабочих дней до истечения сроков ответа на указанные акты, установленных Конституционным </w:t>
+      6.4. Проекты ответов соисполнителей на акты прокурорского реагирования представляются в заинтересованный отдел не позднее, чем за 5 (пять) рабочих дней до истечения сроков ответа на указанные акты, установленных Конституционным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 5 ноября 2022 года "О прокуратуре".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
     <w:bookmarkStart w:name="z243" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7. Порядок подготовки рассмотрения у акима области результатов деятельности районных, города областного значения акиматов и областных управлений</w:t>
+        <w:t xml:space="preserve"> 7. Порядок подготовки рассмотрения у акима области результатов деятельности районных, города областного значения акиматов и областных управлений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
     <w:bookmarkStart w:name="z244" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7.1. Результаты деятельности акиматов районов, города областного значения и областных управлений могут быть рассмотрены у акима области на личном приеме руководящих должностных лиц государственных органов, в ходе тематического рабочего совещания или на основе письменных материалов, представленных государственными органами.</w:t>
+      7.1. Результаты деятельности акиматов районов, города областного значения и областных управлений могут быть рассмотрены у акима области на личном приеме руководящих должностных лиц государственных органов, в ходе тематического рабочего совещания или на основе письменных материалов, представленных государственными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
     <w:bookmarkStart w:name="z245" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7.2. Ответственность за подготовку и качество материалов по рассмотрению у акима области результатов деятельности акиматов района, города областного значения возлагается на Орготдел, областных управлений возлагается на курирующих отделов.</w:t>
+      7.2. Ответственность за подготовку и качество материалов по рассмотрению у акима области результатов деятельности акиматов района, города областного значения возлагается на Орготдел, областных управлений возлагается на курирующих отделов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
     <w:bookmarkStart w:name="z246" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7.3. Общую координацию работы по подготовке рассмотрения у акима области результатов деятельности государственных органов осуществляют заместители акима области и руководитель аппарата в пределах своей компетенции.</w:t>
+      7.3. Общую координацию работы по подготовке рассмотрения у акима области результатов деятельности государственных органов осуществляют заместители акима области и руководитель аппарата в пределах своей компетенции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
     <w:bookmarkStart w:name="z247" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7.4. Ответственный отдел в течение 5 (пяти) рабочих дней со дня поступления информации, доклада или отчета готовит экспертное заключение, при необходимости может запросить в письменной или устной форме у государственных органов дополнительные материалы.</w:t>
+      7.4. Ответственный отдел в течение 5 (пяти) рабочих дней со дня поступления информации, доклада или отчета готовит экспертное заключение, при необходимости может запросить в письменной или устной форме у государственных органов дополнительные материалы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
     <w:bookmarkStart w:name="z248" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7.5. По результатам рассмотрения и анализа всех имеющихся материалов ответственным отделом формируются итоговые материалы, включающие в себя информацию, доклад или отчет государственного органа и экспертное заключение ответственного отдела (не более пяти страниц).</w:t>
+      7.5. По результатам рассмотрения и анализа всех имеющихся материалов ответственным отделом формируются итоговые материалы, включающие в себя информацию, доклад или отчет государственного органа и экспертное заключение ответственного отдела (не более пяти страниц).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
     <w:bookmarkStart w:name="z249" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7.6. Ответственный отдел визирует экспертное заключение у координирующего его деятельность заместителя акима области, руководителя Аппарата и направляет итоговые материалы в Орготдел для последующего внесения акиму области.</w:t>
+      7.6. Ответственный отдел визирует экспертное заключение у координирующего его деятельность заместителя акима области, руководителя Аппарата и направляет итоговые материалы в Орготдел для последующего внесения акиму области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
     <w:bookmarkStart w:name="z250" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8. Порядок оформления протоколов по итогам совещаний с участием акима области в аппарате акима области</w:t>
+        <w:t xml:space="preserve"> 8. Порядок оформления протоколов по итогам совещаний с участием акима области в аппарате акима области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
     <w:bookmarkStart w:name="z251" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8.1. Протоколы (при необходимости стенограммы) официальных визитов, отчет акима области перед населением и ежегодное обсуждение Послания Главы государства обеспечивает Орготдел совместно с Управлением общественного развития Западно-Казахстанской области. </w:t>
+      8.1. Протоколы (при необходимости стенограммы) официальных визитов, отчет акима области перед населением и ежегодное обсуждение Послания Главы государства обеспечивает Орготдел совместно с Управлением общественного развития Западно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
     <w:bookmarkStart w:name="z252" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протоколы по вопросам исполнительской дисциплины, организационных мероприятий оформляются соответствующие отделы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
     <w:bookmarkStart w:name="z253" w:id="244"/>
     <w:p>
@@ -5614,111 +5614,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Протоколы выездных совещаний и рабочие визиты акима области готовит орготдел.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
     <w:bookmarkStart w:name="z254" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8.2. Протоколы совещаний (селекторных, рабочих), включающие несколько вопросов из разных сфер оформляются соответствующими отделами согласовываются с курирующими заместителями акима области.</w:t>
+      8.2. Протоколы совещаний (селекторных, рабочих), включающие несколько вопросов из разных сфер оформляются соответствующими отделами согласовываются с курирующими заместителями акима области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
     <w:bookmarkStart w:name="z255" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8.3. В протоколе указываются председательствующий, присутствующие лица, повестка дня, фамилии докладчиков и выступивших при обсуждении, пункты поручений, высказанные в ходе обсуждения, ответственные исполнители и сроки исполнения.</w:t>
+      8.3. В протоколе указываются председательствующий, присутствующие лица, повестка дня, фамилии докладчиков и выступивших при обсуждении, пункты поручений, высказанные в ходе обсуждения, ответственные исполнители и сроки исполнения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
     <w:bookmarkStart w:name="z256" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8.4. Протоколы консультативно-совещательных органов (далее - КСО) оформляются рабочим органом данного КСО и согласовываются с заместителем председателя КСО.</w:t>
+      8.4. Протоколы консультативно-совещательных органов (далее - КСО) оформляются рабочим органом данного КСО и согласовываются с заместителем председателя КСО.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
     <w:bookmarkStart w:name="z257" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8.5. В протоколе обязательно должно быть указано, на кого возлагается контроль за его исполнением. Протокольные поручения оформляются в виде пунктов и подпунктов, обозначаемых арабскими цифрами. Протокольные поручения должны быть оформлены четко, понятно, сроки исполнения- реальными.</w:t>
+      8.5. В протоколе обязательно должно быть указано, на кого возлагается контроль за его исполнением. Протокольные поручения оформляются в виде пунктов и подпунктов, обозначаемых арабскими цифрами. Протокольные поручения должны быть оформлены четко, понятно, сроки исполнения- реальными.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
     <w:bookmarkStart w:name="z258" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проекты протоколов заседаний и совещаний с участием акима области готовятся на государственном и/или русском языках.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
     <w:bookmarkStart w:name="z259" w:id="250"/>
     <w:p>
@@ -5734,407 +5734,407 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все протоколы оформляются в течение 1 (одного) рабочего дня, если не установлен иной срок, и согласовываются в течение 1 (одного) дня с курирующими заместителями акима области (с учетом взаимозаменяемости), руководителем Аппарата, заинтересованным руководителем отдела. После согласования правок и внесения соответствующих исправлений проекты протоколов направляются на подпись акиму области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
     <w:bookmarkStart w:name="z260" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8.6. Сотрудники отделов, ответственные за подготовку мероприятий, в электронном виде передают в Общий отдел подписанный протокол и указатель рассылки. Регистрацию с присвоением номера протокола и рассылку осуществляет Общий отдел.</w:t>
+      8.6. Сотрудники отделов, ответственные за подготовку мероприятий, в электронном виде передают в Общий отдел подписанный протокол и указатель рассылки. Регистрацию с присвоением номера протокола и рассылку осуществляет Общий отдел.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
     <w:bookmarkStart w:name="z261" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8.7. Протоколы заседаний акимата области оформляются общим отделом и согласовываются с заместителем руководителя Аппарата и руководителем Аппарата. Протоколы заседаний акимата оформляются в течении 1 (одного) рабочего дня.</w:t>
+        <w:t>8.7. Протоколы заседаний акимата области оформляются общим отделом и согласовываются с заместителем руководителя Аппарата и руководителем Аппарата. Протоколы заседаний акимата оформляются в течении 1 (одного) рабочего дня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
     <w:bookmarkStart w:name="z264" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8.8. Орготдел совместно с Управлением культуры, развитии языков и архивного дела в Западно-Казахстанской области обеспечивает синхронный перевод на всех вышеперечисленных совещаниях.</w:t>
+      8.8. Орготдел совместно с Управлением культуры, развитии языков и архивного дела в Западно-Казахстанской области обеспечивает синхронный перевод на всех вышеперечисленных совещаниях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
     <w:bookmarkStart w:name="z265" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8.9. Информацию по исполнению протокольных поручений акима области необходимо вносить на имя акима области подписью первого руководителя либо лица, исполняющего его обязанности. </w:t>
+      8.9. Информацию по исполнению протокольных поручений акима области необходимо вносить на имя акима области подписью первого руководителя либо лица, исполняющего его обязанности. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
     <w:bookmarkStart w:name="z267" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 9. Оформление, прохождение, рассмотрение входящей и исходящей корреспонденции</w:t>
+        <w:t xml:space="preserve"> 9. Оформление, прохождение, рассмотрение входящей и исходящей корреспонденции</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
     <w:bookmarkStart w:name="z268" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9.1. Рассмотрение и прохождение входящей, исходящей корреспонденции и иных служебных документов в Аппарате осуществляются в соответствии с настоящим Регламентом и иными внутренними документами, утвержденными руководителем Аппарата.</w:t>
+      9.1. Рассмотрение и прохождение входящей, исходящей корреспонденции и иных служебных документов в Аппарате осуществляются в соответствии с настоящим Регламентом и иными внутренними документами, утвержденными руководителем Аппарата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
     <w:bookmarkStart w:name="z269" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9.2. Порядок и условия организации электронного документооборота в Аппарате определяются в соответствии с </w:t>
+      9.2. Порядок и условия организации электронного документооборота в Аппарате определяются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 7 января 2003 года "Об электронном документе и электронной цифровой подписи", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 25 августа 2023 года № 236 "Об утверждении Правил документирования, управления документацией и использования систем электронного документооборота в государственных и негосударственных организациях", настоящим Регламентом и иными внутренними документами, утвержденными руководителем Аппарата.</w:t>
+        <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 25 августа 2023 года № 236 "Об утверждении Правил документирования, управления документацией и использования систем электронного документооборота в государственных и негосударственных организациях", настоящим Регламентом и иными внутренними документами, утвержденными руководителем Аппарата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
     <w:bookmarkStart w:name="z282" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9.3. Организация и ведение секретного делопроизводства осуществляется главным инспектором и главным специалистом по работе секретными документами в соответствии с Инструкцией по обеспечению режима секретности. Порядок и условия организации электронного документооборота не распространяются на документы, содержащие сведения, составляющие государственные секреты Республики Казахстан.</w:t>
+      9.3. Организация и ведение секретного делопроизводства осуществляется главным инспектором и главным специалистом по работе секретными документами в соответствии с Инструкцией по обеспечению режима секретности. Порядок и условия организации электронного документооборота не распространяются на документы, содержащие сведения, составляющие государственные секреты Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
     <w:bookmarkStart w:name="z286" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9.4. Порядок ведения документов с пометкой "Для служебного пользования" осуществляется соответствующим главным инспектором (главным специалистом) общего отдела аппарата акима области в соответствии с </w:t>
+      9.4. Порядок ведения документов с пометкой "Для служебного пользования" осуществляется соответствующим главным инспектором (главным специалистом) общего отдела аппарата акима области в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 24 июня 2022 года № 429 "Об утверждении Правил отнесения сведений к служебной информации ограниченного распространения и работы с ней".</w:t>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 24 июня 2022 года № 429 "Об утверждении Правил отнесения сведений к служебной информации ограниченного распространения и работы с ней".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок и условия организации электронного документооборота не распространяются на документы с пометкой "Для служебного пользования".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z287" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9.5. За ведение делопроизводства (учет, сохранность и своевременное прохождение документов, контроль за их исполнением) и состояние системы Documentolog (ОДО) в отделах отвечают их руководители.</w:t>
+      9.5. За ведение делопроизводства (учет, сохранность и своевременное прохождение документов, контроль за их исполнением) и состояние системы Documentolog (ОДО) в отделах отвечают их руководители.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
     <w:bookmarkStart w:name="z288" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9.6. Инструктирование вновь назначенных и контроль работы сотрудников Аппарата в ОДО осуществляется руководителем Орготдела или ответственным за информационную безопасность работником.</w:t>
+        <w:t>9.6. Инструктирование вновь назначенных и контроль работы сотрудников Аппарата в ОДО осуществляется руководителем Орготдела или ответственным за информационную безопасность работником.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
     <w:bookmarkStart w:name="z295" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9.7. Единой службой управления персоналом знакомит вновь принимаемых сотрудников с Положением об аппарате акима Западно-Казахстанской области, Регламентом акимата Западно-Казахстанской области и другими документами, регламентирующими работу Аппарата. </w:t>
+      9.7. Единой службой управления персоналом знакомит вновь принимаемых сотрудников с Положением об аппарате акима Западно-Казахстанской области, Регламентом акимата Западно-Казахстанской области и другими документами, регламентирующими работу Аппарата. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
     <w:bookmarkStart w:name="z298" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9.8. При смене руководителей отделов дела и документы к ним передаются вновь назначенному руководителю или ответственному должностному лицу по акту приема-передачи.</w:t>
+      9.8. При смене руководителей отделов дела и документы к ним передаются вновь назначенному руководителю или ответственному должностному лицу по акту приема-передачи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
     <w:bookmarkStart w:name="z303" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9.9. Входящая корреспонденция местных исполнительных органов, а также иных государственных органов и организации вносится в Аппарат за подписью следующих лиц:</w:t>
+      9.9. Входящая корреспонденция местных исполнительных органов, а также иных государственных органов и организации вносится в Аппарат за подписью следующих лиц:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
     <w:bookmarkStart w:name="z304" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -на имя акима области за подписью первых руководителей (руководители областных управлений, акимы районов и города Уральск);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
     <w:bookmarkStart w:name="z305" w:id="266"/>
     <w:p>
@@ -6170,51 +6170,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -в адрес Аппарата за подписью первых руководителей и их заместителей (руководители областных управлений, акимы районов и города Уральск и их заместители, руководители аппаратов акимов районов и города Уральск).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
     <w:bookmarkStart w:name="z311" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9.10. Вся входящая корреспонденция принимается на государственном языке (при необходимости - на других языках) и регистрируется Общим отделом в день поступления с 9.00 часов до 17.00 часов.</w:t>
+      9.10. Вся входящая корреспонденция принимается на государственном языке (при необходимости - на других языках) и регистрируется Общим отделом в день поступления с 9.00 часов до 17.00 часов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
     <w:bookmarkStart w:name="z312" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регистрация документов, поступивших после 17.00 часов в рабочие дни, осуществляется на следующий рабочий день в первую очередь, за исключением срочных поручений, которые регистрируются в день поступления вне зависимости от рабочего дня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
     <w:bookmarkStart w:name="z313" w:id="270"/>
     <w:p>
@@ -6370,51 +6370,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Копия срочной корреспонденции одновременно направляется руководителю подразделения, в компетенцию которого входят вопросы, затрагиваемые в поступившем документе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
     <w:bookmarkStart w:name="z320" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Общим отделом регистрация, распределение, оформление и доведение корреспонденции до адресатов осуществляется по ОДО, как правило, в течение рабочего дня, а срочной - незамедлительно (во внеочередном порядке).</w:t>
+      Общим отделом регистрация, распределение, оформление и доведение корреспонденции до адресатов осуществляется по ОДО, как правило, в течение рабочего дня, а срочной - незамедлительно (во внеочередном порядке).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы государственных органов (письма, запросы, телефонограммы и т.д.) направляются посредством ОДО, исключив параллельное дублирование на бумажном носителе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6444,51 +6444,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       -исходящий номер и дату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z289" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      -ссылку на соответствующие акты и поручения Президента Республики Казахстан, Администрации Президента Республики Казахстан, Парламента Республики Казахстан, Палат Парламента Республики Казахстан, Правительства и Премьер-Министра Республики Казахстан, его заместителей и Руководителя Аппарата Правительства Республики Казахстан, акима области, его заместителей, руководителя Аппарата и его заместителей, а также при ответе на запрос государственного органа — номер и дату запроса;</w:t>
+      -ссылку на соответствующие акты и поручения Президента Республики Казахстан, Администрации Президента Республики Казахстан, Парламента Республики Казахстан, Палат Парламента Республики Казахстан, Правительства и Премьер-Министра Республики Казахстан, его заместителей и Руководителя Аппарата Правительства Республики Казахстан, акима области, его заместителей, руководителя Аппарата и его заместителей, а также при ответе на запрос государственного органа — номер и дату запроса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - электронную подпись первого руководителя или его заместителя, с использованием ЭЦП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z291" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -6662,664 +6662,698 @@
         <w:t>
       Рассмотренная руководством Аппарата входящая корреспонденция Общим отделом направляется для оформления и дальнейшей передачи исполнителям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
     <w:bookmarkStart w:name="z300" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае направления поручения, которое не входит в компетенцию того или иного отдела либо специалиста, ответственный исполнитель должен в течении трех (3) рабочих дней внести служебную записку лицу, давшему поручение о направлении поручения по принадлежности с соответствующими обоснованиями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:p>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z302" w:id="287"/>
+    <w:bookmarkStart w:name="z669" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.11. Поступающие в Аппарат акима области документы распределяются, как правило, следующим образом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z302" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акиму области передаются на рассмотрение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-[...51 lines deleted...]
-      3) письма и обращения, адресованные лично акиму области;</w:t>
+    <w:bookmarkEnd w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) акты и поручения Президента Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) акты и поручения Руководителя Администрации Президента Республики Казахстан, Премьер-Министра Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) письма и обращения, адресованные лично акиму области;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместителям акима области передается на рассмотрение: корреспонденция (документы), непосредственно им адресованная, а также по курируемым ими вопросам в соответствии с распределением обязанностей между Акимом области, его заместителями и руководителем аппарата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z307" w:id="288"/>
+    <w:bookmarkStart w:name="z307" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9.12. Документы должны быть оформлены в соответствии с Правилами документирования, управления документацией и использования систем электронного документооборота в государственных и негосударственных организациях, утвержденными </w:t>
+      9.12. Документы должны быть оформлены в соответствии с Правилами документирования, управления документацией и использования систем электронного документооборота в государственных и негосударственных организациях, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 25 августа 2023 года № 236 (далее – Правила) и настоящим Регламентом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z308" w:id="289"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z308" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не надлежащим образом оформленные документы подлежат возврату с указанием причины и ссылки на нормативно-правовые акты без регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z310" w:id="291"/>
+    <w:bookmarkStart w:name="z309" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.13. Аким области дает поручения и налагает резолюции всем без исключения подразделениям областного акимата, нижестоящим акимам, иным заинтересованным государственным органам, а также отделам аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z310" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заместители акима области дают поручения и налагают резолюции структурным подразделениям областного акимата, главным инспекторам (главным специалистам) и акимам районов и города по курируемым вопросам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-[...143 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z668" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.14. Поступающие в аппарат акима области письма, за исключением писем и поручений центральных и вышестоящих государственных органов, подписанные лицом, замещающим первого руководителя (заместителя руководителя) принимаются и регистрируются только при наличии соответствующей копии приказа (распоряжения) о возложении обязанностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z667" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.15. Поступающие в аппарат акима области письма от государственных органов по вопросам финансирования не принимаются и требуют обязательной проработки с местным уполномоченным государственным органом в соответствующей сфере (отрасли), администратором бюджетной программы и Управлением финансов по Западно-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z666" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.16. Если поручение дается нескольким исполнителям, то обязательно указывается свод и исполнение документа. Если такая отметка отсутствует, то свод и исполнение документа остается за исполнителем, данные которого указаны первыми. Ответственность за своевременное выполнение всего поручения в равной мере несут все работники, указанные в резолюции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z665" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.17. Отделы аппарата систематически должны анализировать характер и качество поступающей корреспонденции, определяют ее дальнейшее прохождение, решение поставленных вопросов в рамках своей компетенции, принимают меры к сокращению документооборота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z664" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.18. Документы для отправки передаются полностью оформленными. Сотрудник Общего отдела, принимающий документы для отправки, обязан проверить правильность их оформления, а также соответствие адресата, получателя, наличие приложений, указанных в основном документе. Неправильно оформленные документы возвращаются исполнителям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z661" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9.19. Отправка документов, минуя Общий отдел, запрещается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z663" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.20. Ответственность за рассылку документов по неправильному адресу, указанному в документе, переданному на отправку, несет ответственный исполнитель документа и Общий отдел.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z660" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.21. Исходящие служебные документы оформляются на государственном, либо государственном или русском языках, за исключением проектов нормативных правовых актов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Работа по регистрации корреспонденции и контролю исполнения документов осуществляется посредством ОДО.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z659" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.22. Исходящие письма за подписью заместителей акима области должны согласовываться руководителем или заместителем руководителя соответствующего управления и в случае необходимости соответствующим главным инспектором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласование исходящей корреспонденции не допускается без прилагаемого входящего документа, на который предоставляется ответ.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z658" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.23. Исполненные и отработанные документы подлежат обязательному своевременному заполнению сведений (карточки) об исполнении в системе электронного документооборота. Документ не может считаться исполненным, если отсутствуют сведения об исполнении документа. Ответственность за достоверность сведений (карточки) об исполнении несет ответственный исполнитель.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z657" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9.24. Служебные записки (работников аппарата) на имя акима области согласовываются с заместителями руководителя аппарата акима области и подписываются сотрудниками аппарата не ниже руководителя отдела.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Служебные записки (информационные письма и т.д.) на имя руководителя аппарата акима области (по вопросам исполнения/не исполнения должностных/ функциональных обязанностей) посредством ОДО вносится непосредственно руководителями отделов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несоблюдения данного пункта указанные служебные записки не подлежат рассмотрению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z324" w:id="292"/>
+    <w:bookmarkStart w:name="z324" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10. Порядок подготовки, оформления и согласования проектов актов акима, акимата области</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z325" w:id="293"/>
+        <w:t xml:space="preserve"> 10. Порядок подготовки, оформления и согласования проектов актов акима, акимата области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z325" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10.1. Подготовка проектов актов акима, акимата области осуществляется отделами, областными управлениями в пределах своей компетенции на государственном и (или) русском языках в соответствии с требованиями </w:t>
+      10.1. Подготовка проектов актов акима, акимата области осуществляется отделами, областными управлениями в пределах своей компетенции на государственном и (или) русском языках в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 6 апреля 2016 года "О правовых актах" и иными нормативными правовыми актами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkEnd w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Основанием для разработки проектов актов являются поручения вышестоящих должностных лиц, решения правового характера, а также по оперативным, организационным, кадровым и другим вопросам работы Аппарата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z326" w:id="294"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z326" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.2. Постановления акимата области, решения акима области, содержащие нормы права, оформляются на государственном и русском языках и печатаются каждый на отдельных бланках (отдельных листах) и оформляются едиными реквизитами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Постановления акимата, решения и распоряжения акима области на бумажных носителях подлежат заверению печатью акима области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z327" w:id="295"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z327" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.3. Проекты актов согласовываются с заинтересованными, в силу их установленной законодательством компетенции, государственными органами, при этом такая заинтересованность в согласовании проекта устанавливается, исходя из предмета рассматриваемых в проекте вопросов, а также при наличии в проекте поручений в адрес государственных органов или их руководителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При получении проекта постановления, решения, распоряжения на согласование, государственные органы не должны требовать предварительного его визирования другими государственными органами и отказывать в согласовании проекта по формальным и иным необоснованным причинам. Органом-разработчиком проекты актов для согласования передается в единую юридическую службу аппарата акима области для проработки на соответствие законодательству Республики Казахстан, требованиям юридической техники.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7356,4781 +7390,4808 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z328" w:id="296"/>
-[...124 lines deleted...]
-      6) главный инспектор по развитию государственного языка.</w:t>
+    <w:bookmarkStart w:name="z328" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.4. Электронный проект акта обязательно согласуют следующие должностные лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заместители акима области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) руководитель Аппарата;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заместитель руководителя аппарата, по компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) руководитель единой юридической службы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) руководитель Управления финансов Западно-Казахстанской области (вопросы бюджета и финансов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) главный инспектор по развитию государственного языка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае необходимости могут быть добавлены и другие заинтересованные в согласовании должностные лица. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласующим государственным органам запрещается согласовывать проекты постановлений, решений и распоряжений "с замечаниями".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z330" w:id="297"/>
-[...255 lines deleted...]
-      5) руководителем единой юридической службы аппарата акима области на основании юридического заключения, проводившего юридическую экспертизу главного специалиста или инспектора отдела.</w:t>
+    <w:bookmarkStart w:name="z330" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.5. К проекту постановления, предусматривающему внесение изменений и/или дополнений в действующие акты, прилагается сравнительная таблица прежней и новой редакции постановления (постановлений) с соответствующим обоснованием вносимых изменений и дополнений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z371" w:id="310"/>
-[...15 lines deleted...]
-      10.13. Доработка и внесение проекта акта осуществляется государственным органом-разработчиком не более чем в десятидневный срок со дня возврата (за исключением случаев доработки в рабочем порядке), если в поручениях к возвращаемым проектам не указан иной срок. По окончании срока доработки государственный орган-разработчик должен представить в Аппарат доработанный проект акта либо письменное ходатайство о снятии проекта акта с рассмотрения. Доработка проектов постановлений и иных актов может осуществляться Аппаратом по поручению акима области.</w:t>
+    <w:bookmarkStart w:name="z331" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.6. В случае если проектом предусматривается поставить на утрату постановление (постановления) к проекту прикладывается справка, содержащая обоснование необходимости принятия проекта, подписанная руководителем государственного органа-разработчика.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z373" w:id="311"/>
-[...15 lines deleted...]
-      10.14. Рассмотрение и согласование проектов постановлений, решений, распоряжений в государственных органах не должны превышать следующие сроки со дня поступления:</w:t>
+    <w:bookmarkStart w:name="z332" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.7. В случае если проект акта затрагивает интересы субъектов частного предпринимательства, к проекту прикладываются экспертные заключения аккредитованных объединений субъектов частного предпринимательства, отраслевые интересы которых непосредственно затрагиваются проектом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z357" w:id="312"/>
-[...15 lines deleted...]
-      1) проекты постановлений акимата области - 10 рабочих дней (для предварительного согласования на всех согласующих отделов – всего 5 рабочих дней и для согласования со всеми членами акимата – всего 5 рабочих дней);</w:t>
+    <w:bookmarkStart w:name="z333" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.8. В случае, когда в соответствии с законодательством Республики Казахстан обязательно проведение научной экспертизы, к проекту прилагается экспертное заключение по результатам проведенной научной экспертизы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z358" w:id="313"/>
-[...15 lines deleted...]
-      2) проекты решений и распоряжений акима области - 5 рабочих дней;</w:t>
+    <w:bookmarkStart w:name="z334" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.9. В случае исполнения поручений, прикладываются копии поручений (протоколов и т.д.), во исполнение которых разработаны проекты актов акима, акимата области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z359" w:id="314"/>
-[...15 lines deleted...]
-      3) проекты постановлений и распоряжений по вопросам ликвидации чрезвычайных ситуаций природного и техногенного характера, а также гуманитарной помощи- всего 3 (три) рабочих дня.</w:t>
+    <w:bookmarkStart w:name="z338" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.10. К проектам актов, влекущим увеличение государственных расходов или уменьшение государственных доходов, прикладываются заключения областной бюджетной комиссии либо подробные справки с указанием источников финансирования (номер и название бюджетной программы, текущее состояние освоения бюджетных средств) по затратным нормам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z360" w:id="315"/>
+    <w:bookmarkStart w:name="z363" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.11. В случае несоответствия проекта постановления требованиям, предусмотренным пунктами 10.4, 10.5, 10.6, 10.7, 10.8, 10.9 и 5.1.9 настоящего регламента Орготдел возвращает проекты постановлений на доработку либо затребует в рабочем порядке необходимые документы у государственных органов-разработчиков. Не допускается внесение недоработанных и неукомплектованных материалов проектов постановлений на заседание акимата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z369" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.12. Проект акта может быть возвращен на доработку:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z350" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по решению акима области до вынесения проекта на голосование по любым основаниям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z351" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по решению руководителя Аппарата или лица, его заменяющего, в случаях выявления не аутентичности текстов проекта акта на государственном и русском языках, нарушений требований Регламента Аппарата, Инструкции по делопроизводству, несоответствия проекта акта законодательству Республики Казахстан, другим причинам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z352" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на основании протокола заседания Акимата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z353" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в рабочем порядке с резолюцией заместителя акима области, руководителя аппарата, или его заместителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z354" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) руководителем единой юридической службы аппарата акима области на основании юридического заключения, проводившего юридическую экспертизу главного специалиста или инспектора отдела.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z371" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.13. Доработка и внесение проекта акта осуществляется государственным органом-разработчиком не более чем в десятидневный срок со дня возврата (за исключением случаев доработки в рабочем порядке), если в поручениях к возвращаемым проектам не указан иной срок. По окончании срока доработки государственный орган-разработчик должен представить в Аппарат доработанный проект акта либо письменное ходатайство о снятии проекта акта с рассмотрения. Доработка проектов постановлений и иных актов может осуществляться Аппаратом по поручению акима области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z373" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.14. Рассмотрение и согласование проектов постановлений, решений, распоряжений в государственных органах не должны превышать следующие сроки со дня поступления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z357" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проекты постановлений акимата области - 10 рабочих дней (для предварительного согласования на всех согласующих отделов – всего 5 рабочих дней и для согласования со всеми членами акимата – всего 5 рабочих дней);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z358" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проекты решений и распоряжений акима области - 5 рабочих дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z359" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) проекты постановлений и распоряжений по вопросам ликвидации чрезвычайных ситуаций природного и техногенного характера, а также гуманитарной помощи- всего 3 (три) рабочих дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z360" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости оперативного принятия актов по поручениям акима области, его заместителей или руководителя аппарата могут устанавливаться более короткие сроки согласования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z362" w:id="317"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z374" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.15. После электронного согласования государственный орган-разработчик вносит проект постановления в Аппарат на бумажном носителе. Курирующий сотрудник Аппарата распечатывает проект на бланке и передает в Орготдел в бумажном виде с электронными визами должностных лиц о согласовании на отдельном листе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z362" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электронные проекты постановления акимата области, решения или распоряжения акима области, а также приказа руководителя аппарата создается и подписывается в ОДО не позднее 3-х (трех) рабочих дней со дня создания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z364" w:id="319"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z375" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.16. Единая юридическая служба сопровождает проекты нормативных правовых актов, подлежащих государственной регистрации, координирует взаимодействие государственных органов-разработчиков и прохождение проекта в аппарате, в том числе в ИПГО, вплоть до его регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z364" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Регистрация и учет актов акима, акимата области осуществляется Общим отделом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z365" w:id="320"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z365" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подписанным постановлениям акимата, решениям и распоряжениям акима присваиваются регистрационные номера. По итогам присвоения регистрационного номера, подписанные акимом области подлинники актов заверяются гербовой печатью акима области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z388" w:id="323"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z366" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.17. Подлинники постановлений акимата, решений и распоряжений акима области относятся к документам постоянного хранения и хранятся в Аппарате, далее они передаются на государственное хранение в областной государственный архив в установленные сроки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z367" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10.18. Своевременную рассылку заверенных копий актов осуществляет Общий отдел согласно листу рассылки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z388" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11. Порядок подготовки и согласования документов, направляемых в Администрацию Президента, Аппарата Правительства и другие вышестоящие органы Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z389" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.1. Подготовка документов в Администрацию Президента, Аппарата Правительства и другие вышестоящие органы Республики Казахстан осуществляется отделами и областными управлениями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z391" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.2. Документы для подписания акимом области готовятся соответствующими отделами на основании представленных письменных материалов, подписанных первыми руководителями местных исполнительных органов (областные управления, акиматы районов и города Уральск), либо лицами их заменяющих с приложением копии приказов о возложении обязанностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z393" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.3. Ответственность за своевременную, качественную подготовку и представление материалов в отделы в установленные сроки несет первый руководитель государственного органа, осуществляющего его разработку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z395" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.4. Перед внесением на подписание акиму области документ обязательно согласовывается следующими лицами в ОДО:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -заместителями акима области в соответствии с курируемыми вопросами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -руководителем аппарата и его заместителем в соответствии с курируемыми вопросами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -руководителем соответствующего отдела;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z376" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -главным инспектором по развитию государственного языка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z377" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -непосредственным исполнителем документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z378" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия заместителя акима области, документ согласовывается с заместителем/заместителями по взаимозаменяемости.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z404" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.5. После согласования со всеми заинтересованными лицами и подписанный акимом области, курирующий отдел передает готовый документ в Общий отдел для регистрации и дальнейшего направления в Администрацию Президента Республики Казахстан, Аппарата Правительства Республики Казахстан и другие вышестоящие органы Республики Казахстан через ОДО.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z405" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11.6. При внесении информации в Администрацию Президента Республики Казахстан, Аппарата Правительства Республики Казахстан в сопроводительном письме в обязательном порядке делается ссылка на номер и дату поручения (по актам Президента Республики Казахстан и Руководства Администрации Президента Республики Казахстан, Правительства Республики Казахстан и Руководителя Аппарата Правительства - на номер, дату и конкретный пункт поручения, его содержание).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z381" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы об исполнении контрольных поручений, в том числе секретного характера, направляемых в Аппарат Правительства государственными органами, ответственными за их исполнение, в соответствии с установленными сроками исполнения в обязательном порядке должны содержать:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z382" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) просьбу о снятии с контроля, если поручение исполнено в полном объеме и качественно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z383" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) документ вносится в порядке информации, если соответствующим актом или поручением предусмотрено представление периодической информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z384" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) просьбу о переводе на среднесрочный или долгосрочный контроль с обязательным указанием периодичности предоставления информации и конкретным сроком исполнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z385" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) просьбу о продлении срока исполнения с указанием нового конкретного срока, если поручение не может быть выполнено в установленный срок по объективным причинам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z386" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Об исполнении каждого акта или поручения руководства Администрации Президента РК составляется отдельный документ, который должен соответствовать требованиям, предусмотренным в приложении 4 к Правилам, утвержденным приказом Руководителя Администрации Президента № 19-01-38.39 от 15 ноября 2019 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z387" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае, если пункты актов и/или поручений не могут быть выполнены в установленный срок, то руководители государственных органов не позднее установленного срока могут направить на имя должностного лица Администрации, давшего поручение, письмо с обоснованной просьбой о продлении или изменении (если поручение не является контрольным) срока исполнения документа, переводе на среднесрочный или долгосрочный контроль.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При внесении предложения о переводе поручения или пункта акта на долгосрочный контроль необходимо приложить дорожную карту по дальнейшей реализации с указанием конкретных сроков исполнения, ответственных политических государственных служащих государственного органа-исполнителя, государственных органов-соисполнителей и должностных лиц организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Выводы и предложения государственного органа также должны содержать просьбу о снятии с контроля с указанием одного из оснований согласно пункту 75 Правил подготовки, согласования и представления на рассмотрение Президенту Республики Казахстан проекта послания Президента Республики Казахстан к народу Казахстана, подготовки, согласования и представления на подпись проектов актов и поручений Президента Республики Казахстан, реализации послания Президента Республики Казахстан к народу Казахстана, осуществления контроля за исполнением актов и поручений Президента Республики Казахстан и проведения мониторинга нормативных правовых указов Президента Республики Казахстан, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Указом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Президента Республики Казахстан от 27 апреля 2010 года № 976;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z390" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о продлении срока или переводе на среднесрочный или долгосрочный контроль (если исполнение поручения не завершено к установленному сроку) с аргументированным обоснованием и указанием нового срока предоставления отчетной информации в Администрацию Президента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае несоблюдения вышеуказанных требований, письма/документы, направляемые в Администрацию Президента Республики Казахстан, Аппарат Правительства Республики Казахстан, будут возвращены без регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z430" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12. Организация контроля исполнения поручений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z431" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12.1. Организация контроля за своевременным и качественным исполнением поручений осуществляется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 25 августа 2023 года № 236 "Об утверждении Правил документирования, управления документацией и использования систем электронного документооборота в государственных и негосударственных организациях", а также иными правовыми актами, инструкциями и настоящим Регламентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z432" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.2. На контроль берутся следующие контрольные документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) акты Президента Республики Казахстан с поручениями местным исполнительным органам, ставятся на контроль за 10 (десять) рабочих дней до истечения срока исполнения; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z396" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) постановления Правительства Республики Казахстан, протоколы заседаний Правительства Республики Казахстан, распоряжения Премьер-Министра Республики Казахстан с поручениями местным исполнительным органам, ставятся на контроль за 10 (десять) рабочих дней до истечения срока исполнения; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z397" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) поручения (в том числе содержащиеся в протоколах совещаний и планах мероприятий) Президента Республики Казахстан, Премьер-Министра, его заместителей, руководства Администрации Президента Республики Казахстан, Руководителя Аппарата Правительства Республики Казахстан в адрес местных исполнительных органов, в которых указаны сроки исполнения или имеются указания о взятии на контроль, пометки "срочно", "доложить", "внести предложения/информацию", а также поручения, из содержания которых вытекает необходимость постановки на контроль, ставятся на контроль за 10 (десять) рабочих дней до истечения срока исполнения; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z398" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) письма государственных органов, из содержания которых вытекает необходимость представления ответа, разъяснения, внесения предложений по тем или иным вопросам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z399" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) контрольные обращения физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z400" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) приказы, протокола, постановления акимата, поручения руководства области, если в них указаны сроки исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z401" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) иные поручения государственных органов и должностных лиц в пределах своей компетенции, если в них указаны сроки исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z402" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Акты и поручения акимата и акима области, его заместителей и руководителя аппарата, с учетом установленных сроков исполнения ставятся на следующие виды контроля:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z403" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) срочный - с пометками: "весьма срочно" - в течении трех рабочих дней, "срочно", "ускорить" - до десяти рабочих дней;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) краткосрочный - от десяти рабочих дней до одного месяца;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) среднесрочный - от одного до шести месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z406" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) долгосрочный - свыше шести месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z407" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае не установления сроков, определяется месячный срок исполнения, исчисляемый со дня поступления документа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z433" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12.3. При поступлении в Аппарат на исполнение актов Президента Республики Казахстан, при необходимости в течении 5 (пяти) рабочих дней составляется и утверждается решением акима области либо его заместителями план организационных мероприятий (дорожная карта) по их реализации по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Регламенту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z409" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы, подготовленные ответственными государственными органами во исполнение срочных поручений вносятся в Аппарат за 10 (десять) календарных дней, регистрируются Общим отделом в течении рабочего дня, при вложении электронного документа, подтверждающего срочность (копии актов и поручений Президента Республики Казахстан, Администрации Президента Республики Казахстан, Премьер-Министра Республики Казахстан, его заместителей, Руководителя Аппарата Правительства Республики Казахстан).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z434" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.4. Систему контроля Аппарата составляют:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z411" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Руководитель аппарата - осуществляет общее руководство и контроль за деятельность Аппарата, в том числе за своевременным и качественным исполнением контрольных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z412" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Общий отдел в пределах полномочий - обеспечивают своевременную постановку документов на контроль, устанавливают сроки их исполнения с учетом резолюции руководства Аппарата, контролируют сроки исполнения документов, осуществляют мониторинг состояния исполнительской дисциплины в Аппарате, информируют руководство Аппарата об исполнении контрольных поручений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z413" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      До исполнителей перечень контрольных документов по исполнению актов Президента Республики Казахстан, Премьер-Министра Республики Казахстан, его заместителей, руководства Администрации Президента Республики Казахстан, Руководителя Аппарата Правительства Республики Казахстан доводится в электронном формате ежемесячно, поручения акима области отслеживаются посредством электронного мониторинга, доступных исполнителям в системе "светофор".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z414" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Руководители отделов - осуществляют контроль исполнения документов в возглавляемых ими подразделениях, вносят предложения по привлечению к дисциплинарной ответственности своих сотрудников, допустивших нарушения сроков или некачественное исполнение контрольных документов, несут персональную ответственность перед руководством Аппарата за работу вверенных им отделов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z415" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или специалист Общего отдела, осуществляющий контроль за сроками исполнения документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z416" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      -информирует руководство Аппарата (еженедельно) о поступивших контрольных поручениях и сроках их исполнения путем рассылки перечней контрольных документов. Перечень должен содержать следующие обязательные сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z417" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) вид мероприятия, на котором озвучено поручение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z418" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) дату дачи поручения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z419" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) содержание поручения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z420" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) исполнителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z421" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) срок исполнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:name="z422" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) отметку о снятии с контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z423" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) основание для снятия с контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:name="z424" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) отметку о продлении контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z425" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) примечание.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z426" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - в рабочем порядке уведомляет за 3 (три) рабочих дня о наступлении сроков исполнения руководителей отделов и руководство Аппарата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z427" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - вносит предложения в пределах своей компетенции руководству Аппарата о привлечении к ответственности сотрудников Аппарата, областных управлений и аппаратов акимов районов и города Уральск, допустивших срывы сроков или некачественное исполнение контрольных поручений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:name="z441" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.5. При исполнении поручений несколькими государственными органами ответственным является орган, находящийся в перечне первым либо рядом с наименованием которого стоит пометка "(созыв)" или "свод". Он имеет право вносить предложения о переносе срока исполнения после согласования с соисполнителями. При этом запрещается государственным органам ответственным за исполнение дублировать и направлять дополнительные запросы государственным органам-соисполнителям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z429" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственные органы – основные исполнители поручений имеют право направлять документы для исполнения по принадлежности в течении трех (3) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkStart w:name="z442" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.6. Если поручение не может быть выполнено в установленный срок, то первый руководитель органа, ответственного за исполнение поручения (либо лицо, исполняющее его обязанности) заблаговременно, но не позднее 3 (трех) рабочих дней до установленного срока, должен письменно сообщить должностному лицу, давшему это поручение, о причинах задержки и в установленном порядке ходатайствовать о продлении срока его исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z454" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13. Рассмотрение обращений физических и юридических лиц и организация приема граждан в Аппарате</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z455" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13.1. Рассмотрение обращений и прием граждан в Аппарате осуществляются в соответствии с Административно процедурно-процессуальным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, Законами Республики Казахстан от 19 июня 2024 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О масс-медиа"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 16 ноября 2015 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О доступе к информации"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 15 марта 2023 года № 214 "Об утверждении Типового регламента личного приема физических лиц и представителей юридических лиц должностными лицами центральных государственных органов и аппаратов акимов областей, городов республиканского значения, столицы, внесении изменений в постановление Правительства Республики Казахстан от 8 сентября 2020 года № 560 "Об утверждении Типового регламента личного приема физических лиц и представителей юридических лиц должностными лицами аппаратов акимов областей, городов республиканского значения и столицы и Типового положения об отделах по контролю за рассмотрением обращений аппаратов акимов областей, городов республиканского значения и столицы" и признании утратившими силу некоторых решений Правительства Республики Казахстан", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Генерального Прокурора Республики Казахстан от 4 января 2023 года № 4 "Об утверждении Правил регистрации, учета обращений, поступающих в государственные органы, органы местного самоуправления, юридические лица со стопроцентным участием государства, а также ведения информационной аналитической системы "Электронные обращения", а также внутренними документами, утвержденными руководителем аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkStart w:name="z456" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.2. Работа с обращениями физических и юридических лиц производится отделом обращений аппарата акима области (далее- Отдел обращений).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z470" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.3. Делопроизводство по обращением физических и юридических лиц ведется отдельно от других видов делопроизводства в установленном законодательством порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z472" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.4. Ответы на обращения принимаются для отправки заявителем до 18.00 часов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z460" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обращения, поступающие в аппарат, принимаются в течении всего рабочего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:name="z490" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.5. Обращение, сообщение, запрос, отклик и предложение, поступившие в аппарат акима области, подлежат регистрации в ИАС "Электронные обращения" (далее – Е-обращения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z462" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отказ в приеме обращения, сообщения, запроса, отклика и предложения запрещается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z492" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13.6. Регистрация обращения, сообщения, запроса, отклика и предложения производится в сроки, предусмотренные частью 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – Кодекс).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z493" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.7. Прием, регистрация, возврат производит отдел обращений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z465" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При поступлении в аппарат акима области обращений физических и юридических лиц отдел обращения проверяет его на соответствие требованиям, указанного в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z466" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае несоответствия обращения требованиям, установленного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ст.63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса, руководитель отдела обращений указывает заявителю каким требованием не соответствует обращение и устанавливает разумный срок для приведения его в соответствие с требованиями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:name="z467" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае не приведения в соответствии с требованиями законодательства Республики Казахстан в срок, установленный административным органом возвращает обращение заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z495" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.8. Обращения физических и юридических лиц соответствующее требованиям законодательства направляются на рассмотрения должностному лицу указанному в обращаний (акиму области, его заместителям и руководителю аппарата).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z496" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13.9. В случае если рассмотрение поставленных в обращении вопросов не входит в компетенцию аппарата, то в срок не позднее трех рабочих дней со дня его поступление за подписью руководителя отдела обращений перенаправляется уполномоченному административному органу, должностному лицу с одновременным уведомлением (извещением) участника административной процедуры.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z500" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.10. Обращение, поданное в устной форме, заносится в отдельный протокол должностным лицом или работником отдела обращений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:bookmarkStart w:name="z501" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13.11. Заслушивание на поступившее обращений физических и юридических лиц на имя акима области, его заместителей и руководителя аппарата акима области, а по вопросам правового характера согласно Административно процедурно-процессуального </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодекса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан проводить руководитель единой юридической службы аппарата акима области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z502" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13.12. Жалоба подается в административный орган, должностному лицу, чьи административный акт, административное действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z473" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При поступлений напрямую в аппарат жалоб от физических и юридических лиц на административный акт нижестоящих административных органов или должностных лиц руководитель отдела обращений после регистрации незамедлительно направляет данную жалобу в административный орган, должностному лицу, чьи административный акт, административное действие (бездействие) обжалуются с указанием трех рабочих дня для принятие решение по данной жалобе и/или направление административного дело в аппарат для рассмотрения жалобы по существу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkStart w:name="z517" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...396 lines deleted...]
-    </w:p>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14. Организация личного приема акимом области акимов районов, города Уральск и руководителей областных управлений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z518" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14.1. Аким области осуществляет личный прием акимов районов, города Уральск и руководителей областных управлений. Для организации личного приема акимом области руководящих должностных лиц государственных органов Орготдел включает предложения государственных органов о приеме их руководителей в проект рабочего графика акима области с последующим его внесением на рассмотрение акима.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkStart w:name="z476" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14.2. Ответственный отдел готовит экспертное заключение на основании материалов, представленных государственными органами в соответствии со сроками, определенными в рабочем графике акима.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkStart w:name="z477" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14.3. Ответственный отдел визирует экспертное заключение у координирующего его деятельность заместителя акима области, руководителя аппарата и направляет итоговые материалы акиму области не позднее трех рабочих дней до дня приема с учетом требования отчетов акимов горрайонов и области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkStart w:name="z536" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15. Организация личного приема граждан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkStart w:name="z479" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15.1. Аким области, его заместители и руководитель аппарата проводят личный прием граждан согласно графика, утвержденного акимом области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkStart w:name="z480" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15.2. Отдел обращений за 1 (один) рабочий день вносит список лиц, записанных на прием, акиму области и его заместителям, руководителю аппарата (с указанием Ф.И.О лиц, поднимаемых вопросов, списка приглашенных на прием), а также несут ответственность за организацию приема граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z481" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15.3. На приеме у акима области обязательно присутствие руководителя Аппарата, руководителя единой юридической службы, сотрудника, ответственного за организацию приема граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z482" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На прием также могут быть приглашены иные ответственные лица (руководители областных управлений, акимы районов и города Уральск).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
+    <w:bookmarkStart w:name="z483" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15.4. По окончанию приема отдел обращений организует исполнение поручений акима области, его заместителей и руководителя Аппарата, направляет карточки приема граждан для исполнения и предоставления/дачи ответов в государственные органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z540" w:id="418"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16. Организация копировально-множительных работ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z485" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16.1. Машинописные работы в Аппарате выполняются всеми сотрудниками Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z486" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Все исполнители машинописных работ несут личную ответственность за правильное использование полученных официальных бланков Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="420"/>
+    <w:bookmarkStart w:name="z487" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16.2. Документы с грифом "секретно" печатаются только сотрудниками, имеющими допуск к выполнению этих работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="421"/>
+    <w:bookmarkStart w:name="z488" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размножение документов с грифом "для служебного пользования" производится с разрешения соответствующего главного инспектора (главного специалиста) общего отдела, а в его отсутствие-заместителя руководителя Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="422"/>
+    <w:bookmarkStart w:name="z489" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16.3. Для снятия копий на множительных аппаратах представляются первый экземпляр документа, составленный с соблюдением установленных требований и оформленный бланк заказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16.4. Разрешение на размножение и копирование представленных материалов, сотрудниками иных организаций предоставляется руководителем отдела организационно-инспекторских работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z546" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17. Порядок вызовов и выездов руководящих сотрудников</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="424"/>
+    <w:bookmarkStart w:name="z653" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17.1. Вызов на совещания акимов районов осуществляется с разрешения акима области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z654" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17.2. Выезд заместителей акима области, руководителя Аппарата и его заместителей, акимов районов, города Уральск, руководителей областных управлений за пределы Республики Казахстан осуществляется по согласованию с акимом области. Письменное прошение о разрешении на выезд за рубеж предоставляется акиму области за 5 (пять) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z494" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае получения разрешения, лицо, получившее разрешение в день получения разрешения уведомляет сотрудника Аппарата, ответственного за соблюдение режима секретности (ПЗГС).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае выезда оформляется соответствующее распоряжение акима области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z652" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17.3. Выезд за пределы областного центра заместителей акима области, акима города Уральск, руководителя Аппарата, акимов районов осуществляется по согласованию с акимом области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выезд за пределы областного центра руководителей областных управлений осуществляется по согласованию с акимом области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17.3 – в редакции постановления акимата Западно-Казахстанской области от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z498" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17.4. Выезды за пределы области или областного центра сотрудников Аппарата осуществляется по решению руководителя Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z499" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17.5. Дни проведения заседаний акимата, рабочих совещаний, вызовы руководителей и другие мероприятия определяются акимом области, его заместителями, руководителем Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z655" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17.6. Отпуск руководителя исполнительного органа области, а также случаи его временной нетрудоспособности оформляются соответствующим распоряжением акима области с возложением обязанностей руководителя на заместителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z553" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18. Направление в служебные командировки и выезд государственных служащих за рубеж в служебных целях, в том числе направление на переподготовку и повышение квалификации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z656" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Выводы и предложения государственного органа также должны содержать просьбу о снятии с контроля с указанием одного из оснований согласно пункту 75 Правил подготовки, согласования и представления на рассмотрение Президенту Республики Казахстан проекта послания Президента Республики Казахстан к народу Казахстана, подготовки, согласования и представления на подпись проектов актов и поручений Президента Республики Казахстан, реализации послания Президента Республики Казахстан к народу Казахстана, осуществления контроля за исполнением актов и поручений Президента Республики Казахстан и проведения мониторинга нормативных правовых указов Президента Республики Казахстан, утвержденных </w:t>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z430" w:id="341"/>
+      18.1. Направление сотрудников Аппарата в служебные командировки в пределах Республики Казахстан осуществляется в порядке, определяемом Правилами о служебных командировках в пределах Республики Казахстан работников государственных учреждений, содержащихся за счет средств государственного бюджета, а также депутатов Парламента Республики Казахстан, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 22 сентября 2000 года № 1428.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z503" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18.2. Командирование сотрудников за счет бюджетных средств в пределах республики осуществляется на основании распоряжения (приказа).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z504" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При этом работник аппарата акима области за 3 рабочих дня, за исключением срочности готовит служебную записку с указанием количества дней и цели командировки, количества дней аренды жилья, маршрута и лица, на которого возлагаются обязанности во время отсутствия основного работника. Проезд в регионы республики осуществляется преимущественно железнодорожным транспортом. При этом цель командировки должна соответствовать задачам и функциям Аппарата. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z505" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отмены командировки по каким-либо причинам работник аппарата акима области в обязательном порядке не позднее чем за 1 день до наступления командировки готовит и направляет служебную записку руководству с указанием причины отмены командировки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z506" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данный порядок не распространяется на акима области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z507" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Административный акт о командировании готовит Общий отдел аппарата акима области на основании служебной записки, в случае командировки акима области - по поручениям должностных лиц аппарата акима области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z508" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18.3. Командировки сотрудников за счет бюджетных средств вне графика допускаются в исключительных случаях с разрешения акима области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z509" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18.4. По возвращении из командировки сотрудники обязаны в срок не позднее трех рабочих дней представить отчет о проведенной работе руководству Аппарата по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему Регламенту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z510" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условие настоящего пункта не распространяется на акима области и его заместителей, помощников и советников акима и иных сотрудников для которых установлен иной порядок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z511" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18.5. Общий отдел после подписания приказа о командировании сотрудника за рубеж направляет его копию главному инспектору по секретному делопроизводству аппарата акима области для учета выезда за границу служащих, осведомленных в государственных секретах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z512" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18.6. Возмещение расходов при выезде за рубеж в служебных целях осуществляется в порядке, определяемом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 11 мая 2018 года № 256 "Об утверждении Правил возмещения расходов на служебные командировки за счет бюджетных средств, в том числе в иностранные государства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="443"/>
+    <w:bookmarkStart w:name="z513" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18.7. Переподготовка и повышение квалификации сотрудников Аппарата осуществляется в порядке, определяемом Правилами подготовки, переподготовки и повышения квалификации государственных служащих,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z514" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18.8. Переподготовка и повышение квалификации сотрудников Аппарата координируется единой службой управления персоналом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z515" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18.9. Единой службой управления персоналом обеспечивается периодическая публикация на официальном сайте акимата области информации о курсах (семинарах) по повышению квалификации. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z516" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18.10. Направление на повышение квалификации в пределах Республики Казахстан осуществляется согласно потребности отделов Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z563" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19. Режим рабочего времени и порядок организации пропускного и внутриобъектного режима в здании и на территории в Аппарата</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19.1. Для сотрудников Аппарата устанавливается пятидневная рабочая неделя с двумя выходными днями в субботу и воскресенье, восьмичасовой продолжительностью ежедневной работы, режимом рабочего времени с 09.00 часов до 18.30 часов и перерывом для обеда с 13.00 часов до 14.30 часов, за исключением гибких графиков работы согласно трудового законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z519" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19.2. В целях соблюдения трудовой дисциплины сотрудниками Аппарата, ведется контроль с помощью магнитных карт, фиксируемых контрольно-пропускным пунктом (турникетом).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:name="z520" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19.3. Единая служба управления персоналом ежемесячно к первому (1) числу следующего за отчетным месяцем предоставляет руководству Аппарата информацию о состоянии трудовой дисциплины.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z521" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19.4. Для выполнения неотложной и заранее не предвиденной работы, от срочности которой зависит в дальнейшем нормальная и бесперебойная работа Аппарата в целом (или его отдельных подразделений), в порядке, предусмотренном действующим законодательством, могут быть привлечены отдельные сотрудники Аппарата вне режима рабочего времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="451"/>
+    <w:bookmarkStart w:name="z522" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В данных случаях по разрешению руководства Аппарата, сотрудникам предоставляется дежурный автотранспорт.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkStart w:name="z523" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19.5. Запрещается входить в здание государственного учреждения "Аппарат акима Западно-Казахстанской области":</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z524" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - с огнестрельным или холодным оружием, боеприпасами к ним и специальными средствами (газовое, пневматическое оружие, электрошоковые устройства, бронежилеты и т.п.) за ислючением сотрудников Государственной фельдъегерской службы Республики Казахстан и Службы государственной охраны Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z525" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - проносить взрывчатые вещества, горючие и легко воспламеняющие жидкости и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z526" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - проносить и использовать внутри здания сотовые телефоны, планшеты, смарт-часы и ноутбуки, оснащенные интернет модулями и фото – видеокамерами за ислючением сотрудников аппарата акима Западно-Казахстанской области, товарищество с ограниченной ответственностью "Хозяйственное управление аппарата акима ЗКО и акимов города и районов".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="456"/>
+    <w:bookmarkStart w:name="z527" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19.6. Для организации учета фактически отработанного времени ведҰтся табель учета рабочего времени, который составляется в одном экземпляре, подписывается заместителями руководителя аппарата акима области, руководителями структурных подразделений аппарата, далее утверждается руководителем аппарата акима области и передается в отдел бухгалтерского учета и государственных закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z580" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20. Кадровое обеспечение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z529" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20.1. Организация работы отделов обеспечивается непосредственно их руководителями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z530" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20.2. Положения об отделах, которыми определяются их задачи и функции, разрабатываются руководителями отделов, согласовываются с единой юридической службой и утверждаются приказом руководителя Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z531" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20.3. Должностные инструкции, которыми определяются должностные полномочия руководителей и сотрудников Аппарата, разрабатываются руководителями отделов, согласовываются со единой службой управления персоналом и утверждаются приказом руководителя Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="461"/>
+    <w:bookmarkStart w:name="z532" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20.4. Характеристики заместителей акима области, руководителя аппарата, акима города Уральск и районов подписываются акимом области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="462"/>
+    <w:bookmarkStart w:name="z533" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Характеристики руководителей областных управлений подписываются заместителями акима области по курируемым вопросам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="463"/>
+    <w:bookmarkStart w:name="z534" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20.5. Справки о подтверждении работы акима области, его заместителей, руководителя аппарата и сотрудников Аппарата подписываются руководством Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z591" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21. Оценка деятельности административных государственных служащих</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21.1. Оценка деятельности административных государственных служащих осуществляется в соответствии с Типовой методикой оценки деятельности административных государственных служащих корпуса "Б", утвержденными приказом уполномоченного органа по вопросам государственной службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z537" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21.2. В целях осуществления контроля достижения ключевых целевых индикаторов (далее – КЦИ) руководителями областных управлений, предусмотренных индивидуальным планом работы, непосредственным руководителем (заместителем акима области) осуществляется ежеквартальный мониторинг достижения установленных КЦИ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkStart w:name="z538" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21.3. Для осуществления мониторинга главный инспектор аппарата акима области – куратор соответствующего управления осуществляет сбор материала, по итогам которого вносит информацию соответствующему заместителю акима области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z539" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21.4. Для проведения оценки деятельности руководителя аппарата акима области структурными подразделениями в единую службу управления персоналом направляются материалы необходимые для проведения оценки, в целях последующего формирования и обобщения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="468"/>
+    <w:bookmarkStart w:name="z598" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22. Управление информационными технологиями</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z541" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Реализация государственной политики и государственное регулирование общественных отношений в сфере информатизации осуществляются согласно Законам Республики Казахстан от 24 ноября 2015 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Об информатизации"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 16 ноября 2015 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О доступе к информации"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и обеспечивается Оргделом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="470"/>
+    <w:bookmarkStart w:name="z542" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - осуществляет координацию мероприятий по созданию и внедрению информационных систем Аппарата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z543" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - обеспечивает информационную безопасность Аппарата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z544" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - осуществляет подключение заседаний, совещаний, встреч с участием акима по видеоконференцсвязи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z545" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - осуществляет мониторинг уровня открытости и доступности интернет-ресурса Аппарата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - оценка эффективности деятельности местных исполнительных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z547" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - на еженедельной основе проводит мониторинг за сроками реализации проектов, внесенных в систему "Битрикс-24";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z548" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - координирует работы акиматов города и районов, областных управлений по вопросам обеспечения доступа к информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="476"/>
+    <w:bookmarkStart w:name="z603" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23. Финансовое обеспечение</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z550" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23.1. Финансирование Аппарата осуществляется за счет средств республиканского и местного бюджетов. Финансовая деятельность регламентируется Бюджетным кодексом Республики Казахстан, нормативными правовыми актами по бухгалтерскому учету и финансовой отчетности, положением об отделе бухгалтерского учета и государственных закупок и иными нормативными актами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z551" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23.2. Основной задачей отдела бухгалтерского учета и государственных закупок является представление полной и достоверной информации о финансовом положении, результатах деятельности и изменениях в финансовом положении Аппарата:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="479"/>
+    <w:bookmarkStart w:name="z552" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) планирование бюджета на основе нормативных правовых актов и других документов, разработка и исполнение бюджета исходя из необходимости достижения наилучшего прямого и конечного результата с использованием утвержденного объема бюджетных средств или достижения прямого и конечного результата с использованием меньшего объема бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение контроля и отражение на счетах бухгалтерского учета всех осуществляемых хозяйственных операций, предоставление оперативной информации, составление в установленные сроки финансовой отчетности, оптимального и эффективного расходования денег, используемых для государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z554" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) принятие обязательств в пределах выданных разрешений в соответствии с планом финансирования по обязательствам, контроль за ходом исполнения плана финансирования, состоянием расчетов с организациями, государственными учреждениями и лицами, обеспечение сохранности денежных средств и материальных ценностей, своевременное проведение расчетов, возникающих в процессе исполнения утвержденного индивидуального плана финансирования с предприятиями, учреждениями, осуществление работы по взаимодействию с органами казначейства. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="481"/>
+    <w:bookmarkStart w:name="z555" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23.3. Учет материальных ценностей осуществляется посредством ведения книг учета материалов, основных средств и малоценного инвентаря, проведения инвентаризации материальных ценностей и своевременного и правильного определения еҰ результатов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="482"/>
+    <w:bookmarkStart w:name="z556" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23.4. Осуществляется начисление заработной платы, ведение лицевых счетов сотрудников по удержанию подоходного налога, карточек учета взносов в накопительные пенсионные фонды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z612" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24. Ответственность за соблюдение Регламента работы Аппарата</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z558" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24.1. За нарушение пунктов настоящего Регламента несут ответственность заместители акима области, руководитель Аппарата и его заместители, акимы районов и города Уральск, первые руководители исполнительных органов, сотрудники Аппарата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z559" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24.2. За неисполнение и ненадлежащее исполнение сотрудником Аппарата возложенных на него должностных обязанностей (в том числе по результатам оценки эффективности деятельности сотрудника), превышение должностных полномочий, нарушение служебной дисциплины и служебной этики, а равно несоблюдение установленных законами Республики Казахстан ограничений, связанных с пребыванием на государственной службе, на сотрудника Аппарата в соответствии с законодательством о государственной службе могут налагаться следующие дисциплинарные взыскания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z560" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) замечание;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z561" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выговор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z562" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) строгий выговор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) предупреждение о неполном служебном соответствии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z564" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) понижение в должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z565" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) увольнение с занимаемой должности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z629" w:id="492"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПРИЛОЖЕНИЕ 1</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к регламенту аппарата акима</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Западно-Казахстанской области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z630" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12. Организация контроля исполнения поручений</w:t>
-[...813 lines deleted...]
-      </w:t>
+        <w:t>План</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13. Рассмотрение обращений физических и юридических лиц и организация приема граждан в Аппарате</w:t>
-[...569 lines deleted...]
-      </w:t>
+        <w:t>работы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>14. Организация личного приема акимом области акимов районов, города Уральск и руководителей областных управлений</w:t>
-[...79 lines deleted...]
-      </w:t>
+        <w:t>Аппарата</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>15. Организация личного приема граждан</w:t>
-[...119 lines deleted...]
-      </w:t>
+        <w:t>акима</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>16. Организация копировально-множительных работ</w:t>
-[...137 lines deleted...]
-      </w:t>
+        <w:t>Западно-Казахстанской</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>17. Порядок вызовов и выездов руководящих сотрудников</w:t>
-[...187 lines deleted...]
-      </w:t>
+        <w:t>области</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>18. Направление в служебные командировки и выезд государственных служащих за рубеж в служебных целях, в том числе направление на переподготовку и повышение квалификации</w:t>
-[...377 lines deleted...]
-      </w:t>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">19. Режим рабочего времени и порядок организации пропускного и </w:t>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>внутриобъектного</w:t>
-[...1153 lines deleted...]
-    <w:bookmarkEnd w:id="476"/>
+        <w:t>год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -14010,165 +14071,388 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z631" w:id="477"/>
+      <w:bookmarkStart w:name="z631" w:id="494"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИЛОЖЕНИЕ 2</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="477"/>
-[...31 lines deleted...]
-        <w:t>аппарата акима</w:t>
+    <w:bookmarkEnd w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к регламенту аппарата акима</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Западно-Казахстанской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z632" w:id="478"/>
+    <w:bookmarkStart w:name="z632" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>План работы __________________________________________</w:t>
+        <w:t>План</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>работы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>_(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>наименование отдела) Аппарата акима Западно-Казахстанской области на ____ квартал _____ года</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="478"/>
+        <w:t>наименование</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отдела)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аппарата</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>акима</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Западно-Казахстанской</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>области</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>квартал</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="495"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -15412,191 +15696,354 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z633" w:id="479"/>
+    <w:bookmarkStart w:name="z633" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="479"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z634" w:id="480"/>
+    <w:bookmarkEnd w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z634" w:id="497"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИЛОЖЕНИЕ 3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="480"/>
-[...31 lines deleted...]
-        <w:t>аппарата акима</w:t>
+    <w:bookmarkEnd w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к регламенту аппарата акима</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Западно-Казахстанской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z635" w:id="481"/>
+    <w:bookmarkStart w:name="z635" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Учет времени согласования________________________</w:t>
+        <w:t>Учет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>времени</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>согласования________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>_(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>наименование документа) должностными лицами Аппарата акима Западно-Казахстанской области</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="481"/>
+        <w:t>наименование</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документа)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>должностными</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лицами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аппарата</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>акима</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Западно-Казахстанской</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>области</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -17041,141 +17488,179 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z637" w:id="482"/>
+    <w:bookmarkStart w:name="z637" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="482"/>
-[...70 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ПРИЛОЖЕНИЕ 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к регламенту аппарата акима</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Западно-Казахстанской области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -17327,88 +17812,88 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z641" w:id="484"/>
+    <w:bookmarkStart w:name="z641" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План организационных мероприятий (дорожная карта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z642" w:id="485"/>
+    <w:bookmarkEnd w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z642" w:id="501"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вид документа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkEnd w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Содержание поручения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17478,70 +17963,70 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z647" w:id="486"/>
+          <w:bookmarkStart w:name="z647" w:id="502"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="486"/>
+          <w:bookmarkEnd w:id="502"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17752,52 +18237,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Этап 1. Организационно-подготовительная работа </w:t>
+              <w:t xml:space="preserve">
+Этап 1. Организационно-подготовительная работа </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -18765,107 +19250,90 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИЛОЖЕНИЕ 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>к регламенту</w:t>
-[...16 lines deleted...]
-        <w:t>аппарата акима</w:t>
+        <w:t>к регламенту аппарата акима</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Западно-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z578" w:id="487"/>
+      <w:bookmarkStart w:name="z578" w:id="503"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Утверждаю:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkEnd w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18873,68 +19341,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(руководитель аппарата)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"____" ___________ 20__г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z649" w:id="488"/>
+    <w:bookmarkStart w:name="z649" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о командировке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkEnd w:id="504"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -19501,64 +19969,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z650" w:id="489"/>
+      <w:bookmarkStart w:name="z650" w:id="505"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Маршрут следования к месту командирования и обратно к месту постоянной работы:_____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkEnd w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата:________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19649,55 +20117,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -20023,31 +20491,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>