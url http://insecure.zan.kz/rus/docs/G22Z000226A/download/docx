--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3b28b51" w14:textId="3b28b51">
+    <w:p w14:paraId="885d1d8" w14:textId="885d1d8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О реорганизации государственных учреждений "Управление по вопросам молодежной политики Западно-Казахстанской области" и "Управление внутренней политики Западно-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Западно-Казахстанской области от 19 октября 2022 года № 226</w:t>
+        <w:t>Постановление акимата Западно-Казахстанской области от 19 октября 2022 года № 226.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z3" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Руководствуясь Гражданским </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -631,1993 +631,1931 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Утверждена </w:t>
+              <w:t xml:space="preserve">Приложение 1 к постановлению </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">постановлением акимата </w:t>
+              <w:t xml:space="preserve">акимата Западно-Казахстанской </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Западно-Казахстанской области </w:t>
+              <w:t xml:space="preserve">области от " " ______ 2026 года </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 19 октября 2022 года № 226</w:t>
+              <w:t>№_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z116" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение </w:t>
+        <w:t xml:space="preserve"> Положение о государственном учреждении "Управление общественного развития Западно - Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение – в редакции постановления акимата Западно-Казахстанской области от 27.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 40</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> о государственном учреждении</w:t>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z114" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственное учреждение "Управление общественного развития Западно-Казахстанской области" (далее – Управление) является государственным органом Республики Казахстан, осуществляющим руководство в сферах внутренней и молодежной политики области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z113" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Управление имеет следующие ведомства:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Коммунальное государственное учреждение "Қоғамдық келісім" Управления общественного развития акимата Западно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Коммунальное государственное учреждение "Региональная служба коммуникаций" Управления общественного развития акимата Западно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Коммунальное государственное учреждение "Ресурсный центр по работе с молодежью "Управления общественного развития акимата Западно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Товарищество с ограниченной отвственностью "Жайық Пресс".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Управление осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z111" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на государственном языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z110" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z16" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Управление имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z17" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Управление по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя государственного учреждения "Управления общественного развития" и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z18" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Структура и лимит штатной численности государственного учреждения "Управления общественного развития Западно-Казахстанской области" утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z19" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Местонахождение юридического лица: индекс 090000, Западно-Казахстанская область, город Уральск, улица Ж. Молдагалиева, дом 19.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z20" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее положение является учредительным документом Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z21" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Управления осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z22" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> "Управление общественного развития Западно-Казахстанской области"</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+        <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z24" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществление общественно-политической стабильности путем формирования социального настроения населения области, развития и поддержки институтов гражданского общества и повышения конкурентоспособности информационного пространства региона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Реализация государственной молодежной политики на территории области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Участие в формировании и реализации государственной политики в сфере межэтнических отношений, осуществление межотраслевой координации в сферах деятельности, относящихся к компетенции Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Полномочия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать в установленном порядке от государственных органов и должностных лиц, иных организаций и граждан информацию, необходимую для выполнения своих функций, привлекать работников государственных органов и иных организаций для проработки вопросов, входящих в компетенцию Управления, создавать временные рабочие группы для выработки соответствующих предложений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять подготовку информационно-аналитических и иных материалов по вопросам, относящимся к ведению управления, вносить акиму области предложения по совершенствованию организации деятельности государственных органов в сфере внутренней политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказание организационно-методической, информационной и иной помощи государственным органам и должностным лицам по вопросам, входящим в компетенцию Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      давать поручения соответствующим государственным органам и должностным лицам, касающиеся сферы деятельности Управления, контролировать их исполнение, а также участвовать в мероприятиях, проводимых центральными и местными исполнительными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализация государственной политики по обеспечению внутриполитической стабильности, единства народа и консолидации общества в регионе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координация деятельности местных исполнительных органов региона по реализации ключевых приоритетов государственной политики в социально-экономической, культурной и общественно-политической сферах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализация государственной молодежной политики Республики Казахстан в области;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение выполнения правовых актов и поручений Президента и Правительства Республики Казахстан, акима и акимата области по вопросам, относящимся к компетенции Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координация работы по разработке и реализации программных документов регионального значения в сфере внутренней политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выработка практических рекомендаций по организации в регионе работы в сфере внутренней политики, предложений по эффективной реализации долгосрочных приоритетов развития Казахстана;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение изучения и анализа внутриполитических процессов в регионе и тенденций их развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействие с институтами гражданского общества, представителями общественности региона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация подготовки материалов к очередным заседаниям сессий, совета Ассамблеи народа Казахстана Западно-Казахстанской области и выполнения выработанных ими рекомендаций, а также распоряжений, решений акима области и постановлений акимата области по курируемым вопросам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление контроля исполнения документов по основной деятельности секретариата Ассамблеи народа Казахстана Западно-Казахстанской области, за качественным и своевременным отправлением информаций в вышестоящие органы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление официального опубликования нормативных правовых решений маслихатов, нормативных правовых постановлений акимата и нормативных правовых решений акима области подлежащих публикованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) информационно-идеологическое сопровождение деятельности местных исполнительных органов региона по ключевым направлениям внутренней политики, в том числе по вопросам реализации государственной политики в области образования, здравоохранения, социального обеспечения и защиты населения, занятости, межэтнического и межконфессионального согласия, патриотического воспитания и молодежной политики, пропаганды государственных символов, в языковой, информационной, культурной, гендерной и семейно-демографической сферах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) реализация комплекса практических и иных мер, направленных на обеспечение внутриполитической стабильности, единства народа и консолидации общества;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) информационно-аналитическое и организационно-техническое сопровождение крупных общественно-значимых мероприятий в регионе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выработка практических рекомендаций для принятия управленческих решений по укреплению общественно-политической стабильности и эффективной реализации государственной молодежной политики, повышению качества взаимодействия государственных органов и гражданского сектора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) содействует в разработке и реализации государственной политики в сфере межэтнических отношений, также участвует в разработке и реализации мер в сфере межэтнической толерантности и общественного согласия, развития государственного языка и других языков народа Казахстана;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вырабатывает рекомендации и реализовывает практические меры по урегулированию разногласий и споров, недопущению конфликтных ситуаций в сфере межэтнических отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организация в регионе деятельности информационных групп республиканского и регионального значения по разъяснению и пропаганде ежегодных Посланий Президента народу Казахстана и других стратегических документов, информационно-методическое обеспечение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) осуществление взаимодействия с политическими партиями, неправительственными, молодежными, этнокультурными и другими общественными организациями, правоохранительными органами, профессиональными союзами, средствами массовой информации, научными и творческими сообществами, лидерами общественного мнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обеспечение совещательных органов и рабочих групп, действующих при акиме (акимате) области материалами по вопросам, входящим компетенцию Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) анализ и прогнозирование общественно-политической ситуации в регионе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) координация работы по вовлечению молодежи в социально-экономическую и общественно-политическую жизнь области и по развитию гражданской ответственности и патриотизма молодежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) обеспечить проведения мониторинга и оценки потребностей молодежи для повышения эффективности реализации государственной молодежной политики;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) реализация гендерной и семейно-демографической политики в пределах компетенций Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) обеспечение эффективной реализации государственного социального заказа на выполнение социально значимых проектов, в том числе проведение конкурсных процедур и мониторинг хода реализации проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) участие в разработке концептуальных документов, подготовке и экспертизе проектов, актов акима области по вопросам, входящим в компетенцию Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) взаимодействие с вышестоящими государственными органами, Парламентом, маслихатами, аппаратом акима области по вопросам, входящим в компетенцию Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) содействие развитию новых направлений работы в области благотворительности, медиации и общественного контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) организация работы государственных органов по популяризации государственных символов и проведение мониторинга за соблюдением законодательства Республики Казахстан в этой сфере;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) осуществление контроля за своевременным представлением, а также за достоверным представлением сведений некоммерческих организаций, филиалов представительств (обособленными подразделениями) иностранных и международных некоммерческих организаций, осуществляющих деятельность на территории Западно-Казахстанской области, в уполномоченные органы в сфере взаимодействия с неправительственными организациями сведений о своей деятельности, в том числе о своих учредителях (участниках), составе имущества, источниках формирования и направлениях расходования денег;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20) осуществляет государственную информационную политику в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О средствах массовой информации";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) мониторинг соблюдения требований, предусмотренных Законом Республики Казахстан "О средствах массовой информации", а также в отношении рекламы, распространяемой через средства массовой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) обеспечение и осуществление контроля за размещением социальной рекламы и наружного оформления, приуроченных к мероприятиям, посвященным государственным праздникам, памятным событиям и историческим датам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) формирование, накопление, обобщение и классификация информационной базы данных по вопросам, относящимся к компетенции Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24)24) осуществление государственного контроля за соблюдением требований по запрету распространения карт условного доступа к услугам операторов телерадиовещания, а также оборудования, предназначенного для индивидуального приема теле- и радиосигналов операторов телерадиовещания, не имеющих лицензии в сфере телерадиовещания и не располагающих собственными спутниковыми системами вещания на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25)25) осуществление иных функций, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Общие положения</w:t>
-[...299 lines deleted...]
-      11. Финансирование деятельности Управления осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
-[...15 lines deleted...]
-      12. Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления. </w:t>
+    <w:bookmarkStart w:name="z28" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Управления осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
-[...15 lines deleted...]
-      Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkStart w:name="z30" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Первый руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z31" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия первого руководителя Управления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяет обязанности и полномочия руководителей структурных подразделений Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ведет работу по противодействию коррупции и несет персональную ответственность за работу в этом направлении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) назначает и освобождает от должностей работников Управления и руководителей подведомственных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в установленном законодательством порядке осуществляет поощрение, оказание материальной помощи и наложение дисциплинарного взыскания сотрудников Управления и руководителей подведомственных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) утверждает положения о структурных подразделениях и должностных инструкции сотрудников Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в пределах своей компетенции издает приказы, дает указания, подписывает служебную документацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) представляет управление в государственных органах, иных организациях в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в установленном порядке решает вопросы финансово-экономической и хозяйственной деятельности, контролирует рациональное и целевое исполнение бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) контролирует ход разработки нормативных правовых актов, проектов программ и других документов по вопросам, входящим в компетенцию Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z33" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
-[...59 lines deleted...]
-      2) Реализация государственной молодежной политики на территории области;</w:t>
+        <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
-[...15 lines deleted...]
-      3) Участие в формировании и реализации государственной политики в сфере межэтнических отношений, осуществление межотраслевой координации в сферах деятельности, относящихся к компетенции Управления.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
-[...15 lines deleted...]
-      14. Полномочия:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Управления формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Управлением, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
-[...15 lines deleted...]
-      1) права:</w:t>
+    <w:bookmarkStart w:name="z36" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
-[...15 lines deleted...]
-      запрашивать в установленном порядке от государственных органов и должностных лиц, иных организаций и граждан информацию, необходимую для выполнения своих функций, привлекать работников государственных органов и иных организаций для проработки вопросов, входящих в компетенцию Управления, создавать временные рабочие группы для выработки соответствующих предложений;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
-[...15 lines deleted...]
-      осуществлять подготовку информационно-аналитических и иных материалов по вопросам, относящимся к ведению управления, вносить акиму области предложения по совершенствованию организации деятельности государственных органов в сфере внутренней политики;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Управления осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
-[...1252 lines deleted...]
-    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2943,31 +2881,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>