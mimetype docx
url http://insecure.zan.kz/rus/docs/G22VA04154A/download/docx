--- v0 (2025-11-09)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a8e38aa" w14:textId="a8e38aa">
+    <w:p w14:paraId="fa029ba" w14:textId="fa029ba">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,59 @@
         </w:rPr>
         <w:t>Об утверждении Положения о государственном учреждении "Отдел экономики и бюджетного планирования города Усть-Каменогорска"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление акимата города Усть-Каменогорска Восточно-Казахстанской области от 19 декабря 2022 года № 4154</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z5" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -175,52 +181,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном имуществе", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 1 сентября 2021 года № 590 "О некоторых вопросах организации деятельности государственных органов и их структурных подразделений", акимат города Усть-Каменогорска ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -235,52 +257,68 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственном учреждении "Отдел экономики и бюджетного планирования города Усть-Каменогорска" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -295,151 +333,224 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> некоторые постановления акимата города Усть-Каменогорска согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Государственному учреждению "Отдел экономики и бюджетного планирования города Усть-Каменогорска" в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) размещение настоящего постановления на официальном интернет-ресурсе акимата города Усть-Каменогорска после его официального опубликования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принятие мер, вытекающих из настоящего постановления, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции постановления акимата города Усть - Каменогорска Восточно-Казахстанской области от 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 558</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z11" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением постановления возложить на курирующего заместителя акима города Усть-Каменогорска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z12" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -623,1578 +734,1800 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">акимата города Усть-Каменогорска </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 декабря 2022 года № 4154</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о государственном учреждении "Отдел экономики и бюджетного планирования города Усть-Каменогорска"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z16" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственное учреждение "Отдел экономики и бюджетного планирования города Усть-Каменогорска" (далее – Отдел) является государственным органом Республики Казахстан, осуществляющим руководство в сферах экономического и бюджетного планирования, координации разработки основных направлений государственной социально-экономической и бюджетной политики.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Отдел осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z19" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Отдел является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z20" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Отдел вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z21" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Отдел имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z22" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Отдел по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Отдела и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Лимит штатной численности Отдела утверждается акиматом города Усть-Каменогорска в соответствии законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 - в редакции постановления акимата города Усть - Каменогорска Восточно-Казахстанской области от 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 558</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местонахождение Отдела: Республика Казахстан, Восточно-Казахстанская область, город Усть-Каменогорск, улица Казахстан, 27, почтовый индекс: 070004.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Настоящее Положение является учредительным документом Отдела.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Финансирование деятельности Отдела осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z27" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Отделу запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Отдела.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z28" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Отделу законодательными актами предоставлено право осуществлять, приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
-[...15 lines deleted...]
-      3. Отдел является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
-[...15 lines deleted...]
-      4. Отдел вступает в гражданско-правовые отношения от собственного имени.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...15 lines deleted...]
-      5. Отдел имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование основных направлений социально-экономического развития города;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...15 lines deleted...]
-      6. Отдел по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Отдела и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) реализация бюджетной и инвестиционной политики во взаимодействии с приоритетами социально-экономического развития города.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...15 lines deleted...]
-      7. Структура и лимит штатной численности Отдела утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      8. Местонахождение Отдела: Республика Казахстан, Восточно-Казахстанская область, город Усть-Каменогорск, улица Казахстан, 27, почтовый индекс: 070004.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...107 lines deleted...]
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществлять права владения и пользование государственным пакетом акций акционерных обществ и долями участия в товариществах с ограниченной ответственностью, субъекта права государственных юридических лиц, в том числе на принятие решений аналогично компетенции уполномоченных органов соответствующей отрасли согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательству</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан о государственном имуществе;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z36" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пределах своей компетенции запрашивать и получать в установленном законодательством порядке информацию и документы от государственных органов и иных организаций для осуществления возложенных на учреждение функций и задач;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z37" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пределах своей компетенции вносить предложения по вопросам создания, реорганизации, а также ликвидации юридических лиц с участием государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представлять интересы акима и акимата города Усть-Каменогорска, Отдела в суде, в государственных органах и иных организациях в пределах своей компетенции, установленной настоящим Положением, осуществлять иные права, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять правовой мониторинг нормативных правовых актов акима и акимата, разработчиком которых учреждение являлось, и своевременно принимать меры по внесению в них изменений и (или) дополнений, или признание их утратившими силу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать объективное всестороннее и своевременное рассмотрение обращений физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      присутствовать на заседаниях, собраниях и совещаниях, касающихся вопросов компетенции учреждения, выполнять иные обязанности, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z43" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z44" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подготовка отчета по показателям плана развития Восточно-Казахстанской области по городу Усть-Каменогорску;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z45" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разработка показателей и подготовка отчҰта по ним в прогнозе социально-экономического развития Восточно-Казахстанской области по городу Усть-Каменогорску;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) прогнозирование поступлений бюджета, с учетом прогноза социально-экономического развития Восточно-Казахстанской области по городу Усть-Каменогорску, методики прогнозирования поступлений бюджета утвержденной приказом исполняющего обязанности Министра национальной экономики Республики Казахстан от 21 января 2015 года № 34;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      в пределах своей компетенции запрашивать и получать в установленном законодательством порядке информацию и документы от государственных органов и иных организаций для осуществления возложенных на учреждение функций и задач;</w:t>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) определение лимитов расходов администраторов бюджетных программ, лимитов на новые инициативы на основе прогноза социально-экономического развития Восточно-Казахстанской области по городу Усть-Каменогорску и местного бюджета, приоритетных направлений расходования бюджетных средств, размера дефицита бюджета на плановый период;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      в пределах своей компетенции вносить предложения по вопросам создания, реорганизации, а также ликвидации юридических лиц с участием государства;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) рассмотрение проектов бюджетных программ администраторов бюджетных программ на предмет правильности выбора показателей результатов, наличия взаимоувязки показателей результатов с целями, целевыми индикаторами плана развития Восточно-Казахстанской области по городу Усть-Каменогорску, степени достижимости показателей результатов, а также их соответствия функциям, полномочиям, направлениям деятельности администратора бюджетных программ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...219 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) рассмотрение бюджетных заявок администраторов бюджетных программ на предмет их соответствия бюджетному и иному </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательству</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, действующим натуральным нормам и проектам бюджетных программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) составление проекта бюджета города, внесение его на рассмотрение бюджетной комиссии города, представление на рассмотрение местному исполнительному органу города;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z51" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) внесение предложений по уточнению, корректировке бюджета города;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z52" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) согласование проектов бюджетных программ исполнительных органов города;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z53" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) составление, размещение гражданского бюджета на официальном интернет-ресурсе учреждения на государственном и русском языках, в случае необходимости на английском языке, а также в печатных средствах массовой информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z54" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) рассмотрение инвестиционных предложений администраторов бюджетных программ на разработку (корректировку) технико-экономических обоснований бюджетных инвестиционных проектов, формирование по ним заключений и направление их на рассмотрение бюджетной комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z55" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) формирование перечня бюджетных инвестиционных проектов, разработка или корректировка, а также проведение необходимых экспертиз технико-экономических обоснований по которым осуществляются за счет средств соответствующей распределяемой бюджетной программы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z56" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) рассмотрение бюджетных инвестиционных проектов на основе технико-экономического обоснования, разработанного в соответствии с законодательством и заключения экономической экспертизы технико-экономического обоснования бюджетных инвестиционных проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) рассмотрение бюджетных инвестиционных проектов администраторов бюджетных программ, не требующих разработки технико-экономического обоснования на предмет их обеспеченности финансовыми средствами, на наличие подтверждающих документов и внесение заключения по ним на рассмотрение городской бюджетной комиссии с учетом экономического заключения на инвестиционное предложение государственных инвестиционных проектов в соответствии с бюджетным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) подготовка годового мониторинга о ходе реализации бюджетных инвестиционных проектов, осуществляемых за счет средств местного бюджета на государственном и русском языках и представление в акимат области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z59" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) осуществление оценки реализации бюджетных инвестиционных проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z60" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) организация работы по оказанию государственной услуги по предоставлению мер социальной поддержки специалистам в области здравоохранения, образования, социального обеспечения, культуры, спорта и агропромышленного комплекса, государственным служащим аппаратов акимов сел, поселков, сельских округов, прибывшим для работы и проживания в сельские населенные пункты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z61" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) в пределах своей компетенции в соответствии с действующим законодательством Республики Казахстан в целях реализации инвестиционной политики участие в реализации государственной политики в области государственно-частного партнерства, в реализации рамочных соглашений о партнерстве между Правительством Республики Казахстан и международными финансовыми организациями (далее – МФО);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z62" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) координация деятельности городских государственных органов и субъектов квазигосударственного сектора по взаимодействию с МФО по привлечению инвестиций для реализации государственных инфраструктурных проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19-1) разработка, мониторинг и корректировка плана развития города Усть-Каменогорска;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) осуществление в интересах местного государственного управления иных полномочий возлагаемых на органы законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - с изменением, внесенным постановлением акимата города Усть-Каменогорска Восточно-Казахстанской области от 11.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 558</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z65" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Руководство Отделом осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Отдел задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z66" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Первый руководитель Отдела назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z67" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель Отдела имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z68" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Полномочия первого руководителя Отдела:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) решает вопросы деятельности Отдела в соответствии с его компетенцией, определяемой законодательством Республики Казахстан и настоящим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) самостоятельно определяет структуру Отдела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z71" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) созывает в установленном порядке совещания по вопросам, входящим в компетенцию Отдела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z72" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) определяет полномочия работников Отдела;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z73" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) представляет интересы Отдела во всех организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z74" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) принимает необходимые меры, по противодействию коррупции и несет за это персональную ответственность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z75" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Отдел в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z76" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Первый руководитель Отдел определяет полномочия своего заместителя в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z77" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z78" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Отдел может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z79" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Отдел формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z80" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Имущество, закрепленное за Отделом, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z81" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Отдел не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z82" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Реорганизация и упразднение Отдела осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2260,222 +2593,222 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">акимата города Усть-Каменогорска </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 19 декабря 2022 года № 4154</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых отмененных постановлений акимата города Усть-Каменогорска</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z86" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Постановление акимата города Усть-Каменогорска от 19 мая 2016 года № 295 "Об утверждении Положения о государственном учреждении "Отдел экономики и бюджетного планирования города Усть-Каменогорска".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z87" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Постановление акимата города Усть-Каменогорска от 29 декабря 2016 года № 3852 "О внесении дополнения в постановление акимата города Усть-Каменогорска от 19 мая 2016 года № 295 "Об утверждении Положения о государственном учреждении "Отдел экономики и бюджетного планирования города Усть-Каменогорска".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z88" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Постановление акимата города Усть-Каменогорска от 1 апреля 2019 года № 1346 "О внесении дополнений Положение о государственном учреждении "Отдел экономики и бюджетного планирования города Усть-Каменогорска" утвержденного постановлением акимата города Усть-Каменогорска от 19 мая 2016 года № 295 "Об утверждении Положения о государственном учреждении "Отдел экономики и бюджетного планирования города Усть-Каменогорска".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z89" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Постановление акимата города Усть-Каменогорска от 12 апреля 2019 года № 1501 "О внесении изменений и дополнений в Положение о государственном учреждении "Отдел экономики и бюджетного планирования города Усть-Каменогорска" утвержденного постановлением акимата города Усть-Каменогорска от 19 мая 2016 года № 295 "Об утверждении Положения о государственном учреждении "Отдел экономики и бюджетного планирования города Усть-Каменогорска".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z90" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Постановление акимата города Усть-Каменогорска от 15 июля 2019 года № 3026 "О внесении изменений в Положение о государственном учреждении "Отдел экономики и бюджетного планирования города Усть-Каменогорска" утвержденного постановлением акимата города Усть-Каменогорска от 19 мая 2016 года № 295 "Об утверждении Положения о государственном учреждении "Отдел экономики и бюджетного планирования города Усть-Каменогорска".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>