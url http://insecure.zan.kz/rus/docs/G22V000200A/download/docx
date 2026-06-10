--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c6925fe" w14:textId="c6925fe">
+    <w:p w14:paraId="323c22f" w14:textId="323c22f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,53 +100,60 @@
         </w:rPr>
         <w:t>Об утверждении положения о государственном учреждении "Управление государственного архитектурно-строительного контроля Восточно-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Восточно-Казахстанского областного акимата от 22 августа 2022 года № 200</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z5" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -705,828 +712,958 @@
         <w:t xml:space="preserve">
       2. Управление осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
-[...35 lines deleted...]
-        <w:t>, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
-[...15 lines deleted...]
-      4. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Управление имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
-[...15 lines deleted...]
-      5. Управление имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством.</w:t>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Управление по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Управления и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
-[...15 lines deleted...]
-      6. Управление по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Управления и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и лимит штатной численности Управления утверждаются в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...15 lines deleted...]
-      7. Структура и лимит штатной численности Управления утверждаются в соответствии с действующим законодательством.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местонахождение юридического лица: 070004, Республика Казахстан, Восточно-Казахстанская область, город Усть-Каменогорск, улица Казахстан, 27.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...15 lines deleted...]
-      8. Местонахождение юридического лица: 070004, Республика Казахстан, Восточно-Казахстанская область, город Усть-Каменогорск, улица Казахстан, 27.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование государственного органа – государственное учреждение "Управление государственного архитектурно-строительного контроля Восточно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      9. Полное наименование государственного органа – государственное учреждение "Управление государственного архитектурно-строительного контроля Восточно-Казахстанской области".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Управления осуществляется из местного (областного) бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Управления.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12.Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...15 lines deleted...]
-      11. Финансирование деятельности Управления осуществляется из местного (областного) бюджета.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      12.Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Управления.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Задачи и полномочии государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
-[...15 lines deleted...]
-      Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задача Управления: обеспечение соблюдения установленных законодательством об архитектурной, градостроительной и строительной деятельности требований по безопасности населения, территорий и населенных пунктов от воздействия опасных (вредных) природных и техногенных, антропогенных явлений и процессов на территории Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2. Задачи и полномочии государственного органа</w:t>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      13. Задача Управления: обеспечение соблюдения установленных законодательством об архитектурной, градостроительной и строительной деятельности требований по безопасности населения, территорий и населенных пунктов от воздействия опасных (вредных) природных и техногенных, антропогенных явлений и процессов на территории Восточно-Казахстанской области.</w:t>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Права и обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      14. Полномочия:</w:t>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрашивать у субъектов архитектурной, градостроительной и строительной деятельности и получать от них информацию о намечаемых к строительству и строящихся (реконструируемых, расширяющихся, модернизируемых, капитально ремонтируемых) на территории Республики Казахстан объектах и комплексах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      Права и обязанности:</w:t>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) запрашивать у лиц, осуществляющих технический и авторский надзоры, и получать от них для ознакомления необходимую проектную и исполнительную техническую документацию по данной стройке, а также заключения экспертизы соответствующих проектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      1) запрашивать у субъектов архитектурной, градостроительной и строительной деятельности и получать от них информацию о намечаемых к строительству и строящихся (реконструируемых, расширяющихся, модернизируемых, капитально ремонтируемых) на территории Республики Казахстан объектах и комплексах;</w:t>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) беспрепятственно посещать и проводить оперативное инспектирование проводимых строительно-монтажных работ на строящихся (реконструируемых, расширяющихся, модернизируемых, капитально ремонтируемых) объектах и комплексах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      2) запрашивать у лиц, осуществляющих технический и авторский надзоры, и получать от них для ознакомления необходимую проектную и исполнительную техническую документацию по данной стройке, а также заключения экспертизы соответствующих проектов;</w:t>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) посещения объектов и комплексов после получения уведомления о начале производства строительно-монтажных работ не позднее пяти рабочих дней с момента получения уведомления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      3) беспрепятственно посещать и проводить оперативное инспектирование проводимых строительно-монтажных работ на строящихся (реконструируемых, расширяющихся, модернизируемых, капитально ремонтируемых) объектах и комплексах;</w:t>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) привлекать независимые лаборатории для проведения лабораторных испытаний конструкций строящихся объектов и применяемых строительных материалов, изделий и конструкций на соответствие требованиям проекта и государственным (межгосударственным) нормативам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      4) посещения объектов и комплексов после получения уведомления о начале производства строительно-монтажных работ не позднее пяти рабочих дней с момента получения уведомления;</w:t>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) выявлять и анализировать причины нарушений государственных нормативов и требований (условий, ограничений), допущенных субъектами архитектурной, градостроительной и строительной деятельности на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
-[...15 lines deleted...]
-      5) привлекать независимые лаборатории для проведения лабораторных испытаний конструкций строящихся объектов и применяемых строительных материалов, изделий и конструкций на соответствие требованиям проекта и государственным (межгосударственным) нормативам;</w:t>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) принимать соответствующие меры воздействия, направленные на устранение нарушений государственных нормативов и требований (условий, ограничений), допущенных субъектами архитектурной, градостроительной и строительной деятельности, а также их последствий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
-[...15 lines deleted...]
-      6) выявлять и анализировать причины нарушений государственных нормативов и требований (условий, ограничений), допущенных субъектами архитектурной, градостроительной и строительной деятельности на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) разрабатывать мероприятия по совершенствованию форм и методов осуществления государственного архитектурно-строительного контроля и надзора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
-[...15 lines deleted...]
-      7) принимать соответствующие меры воздействия, направленные на устранение нарушений государственных нормативов и требований (условий, ограничений), допущенных субъектами архитектурной, градостроительной и строительной деятельности, а также их последствий;</w:t>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществлять иные права и обязанности, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
-[...15 lines deleted...]
-      8) разрабатывать мероприятия по совершенствованию форм и методов осуществления государственного архитектурно-строительного контроля и надзора;</w:t>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...15 lines deleted...]
-      9) осуществлять иные права и обязанности, предусмотренные законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реализация государственной политики в области архитектуры, градостроительства, строительства, развития производственной базы строительной индустрии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
-[...15 lines deleted...]
-      15. Функции:</w:t>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ведение мониторинга строящихся (намечаемых к строительству) объектов и комплексов в порядке, установленном уполномоченным органом по делам архитектуры, градостроительства и строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осуществление государственного архитектурно-строительного контроля и надзора за качеством строительства объектов, применение установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан об административных правонарушениях административных мер воздействия к нарушителям архитектурно-градостроительной дисциплины на этих объектах;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществление лицензирования в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) принятие решений о применении к нарушителям предусмотренных законодательных мер в связи с допущенными нарушениями и отклонениями от норм законодательства, государственных нормативных требований, условий и ограничений, установленных в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
-[...15 lines deleted...]
-      4) осуществление лицензирования в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) аттестация экспертов на право осуществления экспертных работ и инжиниринговых услуг в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
-[...15 lines deleted...]
-      5) принятие решений о применении к нарушителям предусмотренных законодательных мер в связи с допущенными нарушениями и отклонениями от норм законодательства, государственных нормативных требований, условий и ограничений, установленных в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организация и осуществление надзора за качеством проектной документации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
-[...15 lines deleted...]
-      6) аттестация экспертов на право осуществления экспертных работ и инжиниринговых услуг в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) аккредитация организаций по управлению проектами в области архитектуры, градостроительства и строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) принимать соответствующие меры воздействия, направленные на требования законодательного акта Республики Казахстан о долевом участии в жилищном строительстве и жилищного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательства</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществление иных функции, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) обеспечение соблюдения единых требований в области информационно-коммуникационных технологий и обеспечения информационной безопасности, требований по управлению данными;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществление деятельности по совершенствованию системы привлечения инвестиций и механизмов стимулирования разработки и реализации инвестиционных технологий;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      10) осуществление иных функции, предусмотренных законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z81" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) осуществления государственного регулирования деятельности участников строительства объектов долевого участия в жилищном строительстве</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными постановлением Восточно - Казахстанского областного акимата от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус и полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1977,144 +2114,129 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z78" w:id="71"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Реорганизация и упразднение Управления осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2440,31 +2562,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>