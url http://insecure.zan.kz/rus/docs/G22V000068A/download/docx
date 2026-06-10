--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="95ab20b" w14:textId="95ab20b">
+    <w:p w14:paraId="b2435ae" w14:textId="b2435ae">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -745,72 +745,52 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на государственном языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t>
+      3. Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на государственном языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
@@ -905,72 +885,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Полное наименование государственного органа - государственное учреждение "Управление здравоохранения Восточно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Управления.</w:t>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности Управления осуществляется из местного бюджета, в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
@@ -3088,449 +3048,571 @@
         <w:t xml:space="preserve">
       76) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:bookmarkStart w:name="z191" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) участвует в реализации государственной политики в сфере цифровой трансформации в области здравоохранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z192" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) взаимодействует с уполномоченными органами в сфере информационной безопасности и цифрового развития по вопросам защиты информации";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z193" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) реализует государственную инвестиционную политику в сфере здравоохранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - с изменениями, внесенными постановлением Восточно - Казахстанского областного акимата от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z130" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z131" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Управления осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z132" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководитель Управления назначается на должность и освобождается от должности в соответствии с законадательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z133" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z134" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия руководителя Управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z135" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1)утверждает штатное расписание Управления, а также определяет обязанности и полномочия структурных подразделений Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z136" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2)в соответствии с законодательством назначает на должность и освобождает от должности работников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z137" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3)в соответствии с законодательством назначает на должность и освобождает от должности руководителей подведомственных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z138" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4)в установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательном</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> порядке поощряет и налагает дисциплинарные взыскания на работников Управления и руководителей подведомственных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z139" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5)представляет Управление в государственных органах, иных организациях, без доверенности действует от имени Управления и выдает доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z140" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6)утверждает Положения об отделах Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z141" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7)подписывает акты Управления, издает приказы и дает указания, обязательные для всех работников Управления и руководителей подведомственных государственных организаций здравоохранения области для исполнения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z142" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8)Руководитель Управления и его заместители организуют личный прием граждан по вопросам организации медицинской помощи населению области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z143" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9)обязан принимать необходимые меры по противодействию коррупции, и несет за это персональную ответственность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z144" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10)обеспечивает равный доступ мужчин и женщин к государственной службе в соответствии с их опытом, способностями и профессиональной подготовкой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z145" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11)обеспечивает введение наблюдательных советов в коммунальных государственных предприятиях на праве хозяйственного ведения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z146" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12)осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z147" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Исполнение полномочий руководителя Управления в период его отсутствия, осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z148" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Руководитель Управления определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z149" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Руководитель государственного органа, организаций, субъектов квазигосударственного сектора несут </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3545,959 +3627,939 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в соответствии с законами Республики Казахстан за неисполнение или ненадлежащее исполнение должностных обязанностей по предупреждению совершения </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>коррупционных правонарушений</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> подчиненными сотрудниками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z150" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z151" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z152" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Имущество Управления формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z153" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Имущество, закрепленное за Управлением, относится к коммунальной собственности Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z154" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z155" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z156" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Реорганизация и упразднение Управления осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z157" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Управления Коммунальное государственное учреждение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z158" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.Коммунальное государственное учреждение "Восточно-Казахстанская областная база специального медицинского снабжения" управления здравоохранения Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z159" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.Коммунальное государственное учреждение "Специализированный дом ребенка города Усть-Каменогорска" управления здравоохранения Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z160" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Коммунальные государственные предприятия на праве хозяйственного ведения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z161" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3.Коммунальное государственное предприятие на праве хозяйственного ведения "Восточно-Казахстанская областная больница" управления здравоохранения Восточно-Казахстанского областного акимата. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z162" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.Коммунальное государственное предприятие на праве хозяйственного ведения "Центр матери и ребенка" управления здравоохранения Восточно-Казахстанского областного акимата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z163" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5.Коммунальное государственное предприятие на праве хозяйственного ведения "Восточно-Казахстанский областной реабилитационный центр" управления здравоохранения Восточно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z164" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6.Коммунальное государственное предприятие на праве хозяйственного ведения "Восточно-Казахстанский областной специализированный медицинский центр" управления здравоохранения Восточно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z165" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7.Коммунальное государственное предприятие на праве хозяйственного ведения "Восточно-Казахстанский областной центр психического здоровья" управления здравоохранения Восточно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z166" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Коммунальное государственное предприятие на праве хозяйственного ведения "Восточно-Казахстанский областной многопрофильный центр онкологии и хирургии" управления здравоохранения Восточно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z167" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9.Коммунальное государственное предприятие на праве хозяйственного ведения "Восточно-Казахстанский областной фтизиопульмонологический центр" управления здравоохранения Восточно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z168" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10.Коммунальное государственное предприятие на праве хозяйственного ведения "Восточно-Казахстанский областной центр по профилактике и борьбе со СПИД" управления здравоохранения Восточно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z169" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11.Коммунальное государственное предприятие на праве хозяйственного ведения "Восточно-Казахстанская областная станция скорой медицинской помощи" управления здравоохранения Восточно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z170" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12.Коммунальное государственное предприятие на праве хозяйственного ведения "Восточно-Казахстанский областной центр крови" управления здравоохранения Восточно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z171" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13.Коммунальное государственное предприятие на праве хозяйственного ведения "Патологоанатомическое бюро Восточно-Казахстанской области" управления здравоохранения Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z172" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14.Коммунальное государственное предприятие на праве хозяйственного ведения "Поликлиника № 1 города Усть-Каменогорска" управления здравоохранения Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z173" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Коммунальное государственное предприятие на праве хозяйственного ведения "Городская поликлиника № 2 города Усть-Каменогорска" управления здравоохранения Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z174" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16.Коммунальное государственное предприятие на праве хозяйственного ведения "Городская больница № 4 города Усть-Каменогорска" управления здравоохранения Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z175" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17.Коммунальное государственное предприятие на праве хозяйственного ведения "Центр первичной медико-санитарной помощи № 1 города Усть-Каменогорска" управления здравоохранения Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z176" w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z176" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18.Коммунальное государственное предприятие на праве хозяйственного ведения "Детская стоматологическая поликлиника города Усть-Каменогорска" управления здравоохранения Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z177" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19.Коммунальное государственное предприятие на праве хозяйственного ведения "Усть-Каменогорский высший медицинский колледж" управления здравоохранения Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z178" w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z178" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20.Коммунальное государственное предприятие на праве хозяйственного ведения "Районная больница Глубоковского района" управления здравоохранения Восточно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z179" w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z179" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21.Коммунальное государственное предприятие на праве хозяйственного ведения "Риддерская городская больница" управления здравоохранения Восточно-Казахстанской области. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z180" w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z180" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22.Коммунальное государственное предприятие на праве хозяйственного ведения "Районная больница Зайсанского района" управления здравоохранения Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z181" w:id="174"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z181" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23.Коммунальное государственное предприятие на праве хозяйственного ведения "Межрайонная больница района Алтай" управления здравоохранения Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z182" w:id="175"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z182" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24.Коммунальное государственное предприятие на праве хозяйственного ведения "Городская больница города Серебрянск района Алтай" управления здравоохранения Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z183" w:id="176"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z183" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25.Коммунальное государственное предприятие на праве хозяйственного ведения "Районная больница района Үлкен Нарын" управления здравоохранения Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z184" w:id="177"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z184" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26.Коммунальное государственное предприятие на праве хозяйственного ведения "Районная больница Катон-Карагайского района" управления здравоохранения Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z185" w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z185" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27.Коммунальное государственное предприятие на праве хозяйственного ведения "Районная больница района Самар" управления здравоохранения Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z186" w:id="179"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z186" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28.Коммунальное государственное предприятие на праве хозяйственного ведения "Районная больница Курчумского района" управления здравоохранения Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z187" w:id="180"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z187" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29.Коммунальное государственное предприятие на праве хозяйственного ведения "Районная больница района Марқакөл" управления здравоохранения Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z188" w:id="181"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z188" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30.Коммунальное государственное предприятие на праве хозяйственного ведения "Районная больница Тарбагатайского района" управления здравоохранения Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z189" w:id="182"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z189" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31.Коммунальное государственное предприятие на праве хозяйственного ведения "Районная больница Уланского района" управления здравоохранения Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z190" w:id="183"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z190" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32.Коммунальное государственное предприятие на праве хозяйственного ведения "Районная больница Шемонаихинского района" управления здравоохранения Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>