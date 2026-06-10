--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3d85f08" w14:textId="3d85f08">
+    <w:p w14:paraId="4f5369d" w14:textId="4f5369d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,59 +100,53 @@
         </w:rPr>
         <w:t>О некоторых вопросах государственного учреждения "Управление сельского хозяйства Восточно-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление Восточно-Казахстанского областного акимата от 18 февраля 2022 года № 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -201,68 +195,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном имуществе", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 40 Административного процедурно-процессуального кодекса Республики Казахстан Восточно-Казахстанский областной акимат ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -277,190 +255,184 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственном учреждении "Управление сельского хозяйства Восточно-Казахстанской области" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2. Исключен постановлением Восточно-Казахстанского областного акимата от 15.04.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Исключен постановлением Восточно-Казахстанского областного акимата от 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="0"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Управлению сельского хозяйства Восточно-Казахстанской области обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z9" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в течение двадцати календарных дней со дня подписания настоящего постановления направление его копии в электронном виде на казахском и русском языках в Республиканское государственное предприятие на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" для опубликования в Эталонном контрольном банке нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z10" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принятие иных мер, вытекающих из настоящего постановления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Отменить некоторые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -475,132 +447,143 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Восточно-Казахстанского областного акимата согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">приложению 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      5. Исключен постановлением Восточно-Казахстанского областного акимата от 15.04.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Исключен постановлением Восточно-Казахстанского областного акимата от 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="3"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Контроль за исполнением настоящего постановления возложить на заместителя акима области Нурбаева Е.А.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -830,2520 +813,2425 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от "18" февраля 2022 года </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="4"/>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о государственном учреждении "Управление сельского хозяйства Восточно-Казахстанской области"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение в редакции постановления Восточно-Казахстанского областного акимата от 20.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 146</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="5"/>
+    <w:bookmarkStart w:name="z19" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z20" w:id="6"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Управление сельского хозяйства Восточно-Казахстанской области" (далее - Управление) является государственным органом, осуществляющим руководство в сфере реализации единой аграрной политики на территории области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Управление осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, акима и акимата области, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на государственном языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Управление имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Управление по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Структура и лимит штатной численности Управления утверждаются постановлением Восточно-Казахстанского областного акимата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местонахождение Управления: индекс 070004, Республика Казахстан, Восточно-Казахстанская область, город Усть-Каменогорск, улица Бейбітшілік, 40.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Настоящее Положение является учредительным документом Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Финансирование деятельности Управления осуществляется из местного (областного) бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...271 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z33" w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Задачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z34" w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализация основных направлений аграрной политики и на этой основе определение перспектив и тенденций развития агропромышленного комплекса на территории области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z35" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оказание содействия в формировании рыночной инфраструктуры, проведение единой финансово-инвестиционной политики в области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z36" w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) содействие созданию сельхозтоваропроизводителям и предприятиям пищевой и перерабатывающей промышленности рыночной среды по реализации продукции и снабжению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z37" w:id="20"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация информационного обеспечения, изучение конъюнктуры рынка по регионам области и республики, возможностей экспортной поставки сельскохозяйственной продукции и продуктов ее переработки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) создание условий для развития семеноводства и производства зерна, племенного животноводства, фитосанитарной безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z39" w:id="22"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) определение и содействие внедрению основных направлений научно-технического прогресса, путей и методов их реализации, пропаганды достижений науки и техники в сфере агропромышленного комплекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Полномочия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z41" w:id="24"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) права:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрашивать от государственных органов, иных организаций, физических лиц информацию, необходимую для выполнения своих функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вносить предложения по созданию, реорганизации и ликвидации организаций, подведомственных Управлению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z45" w:id="28"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивает реализацию аграрной политики государства в целях содействия экономическому росту и достижению качественно нового уровня отраслей агропромышленного комплекса области, содействие насыщению продовольственного рынка области доступными, безопасными и качественными продуктами питания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z46" w:id="29"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иные права и обязанности, необходимые для осуществления своей деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z47" w:id="30"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z48" w:id="31"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализация государственной политики в области развития агропромышленного комплекса и сельских территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z49" w:id="32"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заключение соглашения (меморандума) по вопросу диверсификации структуры посевных площадей сельскохозяйственных культур;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z50" w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведение в пределах своей компетенции оценки уязвимости к изменению климата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z51" w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) определение в пределах своей компетенции приоритетов и мер по адаптации к изменению климата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z52" w:id="35"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществление в пределах своей компетенции мер по адаптации к изменению климата;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z53" w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществление мониторинга и оценки эффективности мер по адаптации к изменению климата, определенных в пределах своей компетенции, и корректировка этих мер на основе результатов мониторинга и оценки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z258" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) проведение мониторинга развития агропромышленного комплекса, продовольственных товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z259" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2) организация информационно-маркетингового обеспечения агропромышленного комплекса в Восточно-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) разработка предложений по государственной поддержке субъектов агропромышленного комплекса в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственном регулировании развития агропромышленного комплекса и сельских территорий" и другими нормативными правовыми актами в данной сфере;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="37"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществление государственной технической инспекции в области развития агропромышленного комплекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z56" w:id="38"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z260" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) организация государственных мероприятий по защите и карантину растений в Восточно-Казахстанской области в соответствии с законами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z261" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-2) внесение предложений по вопросам совершенствования нормативной правовой базы, ценовой, технической, таможенной, налоговой, кредитной, страховой деятельности, а также в сфере технического регулирования и политики государства в области агропромышленного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z262" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-3) организация системы товародвижения продукции агропромышленного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) организация региональных выставок, ярмарок по ассортименту выпускаемой продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z57" w:id="39"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) разработка и реализация мероприятий по распространению и внедрению инновационного опыта в области агропромышленного комплекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) разработка правил организации отбора инновационных проектов в области агропромышленного комплекса региона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) проведение конкурса "Лучший по профессии в агропромышленном комплексе";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z60" w:id="42"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) организация оптовых рынков по торговле продукцией агропромышленного комплекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z61" w:id="43"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) проведение мониторинга состояния продовольственной безопасности, цен и рынков продукции агропромышленного комплекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z62" w:id="44"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) реализация механизмов стабилизации цен на социально значимые продовольственные товары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z63" w:id="45"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) организация работы комиссий по определению участников программ закупа продовольственных товаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) организация обеспечения строительства, содержания и реконструкции государственных пунктов искусственного осеменения сельскохозяйственных животных, заготовки животноводческой продукции и сырья, специальных хранилищ (могильников) пестицидов и тары из-под них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) организация приобретения, содержания племенных животных и выращивания ремонтного молодняка для расширенного воспроизводства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) обеспечение удешевления стоимости семян первой, второй и третьей репродукций, реализованных казахстанским сельскохозяйственным производителям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...78 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="49"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      20) исключен постановлением Восточно-Казахстанского областного акимата от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) ведение учета запасов продовольственных товаров в области и представление отчетности в уполномоченный орган в области развития агропромышленного комплекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) возмещение части комиссии при гарантировании займов и части страховых премий при страховании займов субъектов агропромышленного комплекса в пределах компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) возмещение части расходов, понесенных субъектом агропромышленного комплекса при инвестиционных вложениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z189" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23-1) осуществление мониторинга инвестиционного субсидирования в течение срока, установленного законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) разработка предложений по утверждению норматива субсидий закупаемой сельскохозяйственной продукции, по которой устанавливаются гарантированная закупочная цена и закупочная цена;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) субсидирование затрат перерабатывающих предприятий на закуп сельскохозяйственной продукции для производства продуктов ее глубокой переработки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) субсидирование затрат ревизионных союзов сельскохозяйственных кооперативов на проведение внутреннего аудита сельскохозяйственных кооперативов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) осуществление субсидирования стоимости удобрений (за исключением органических);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) осуществление субсидирования производства приоритетных культур, в том числе многолетних насаждений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) осуществление субсидирования стоимости пестицидов, биоагентов (энтомофагов), предназначенных для проведения обработки против вредных и особо опасных вредных организмов с численностью выше экономического порога вредоносности и карантинных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) возмещение физическим и юридическим лицам затрат на закладку и выращивание уничтоженных плодово-ягодных культур, зараженных бактериальным ожогом плодовых;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-[...56 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="59"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) внесение предложений по представлению на утверждение в соответствующий местный представительный орган правил выпаса сельскохозяйственных животных, разработанных на основании типовых правил выпаса сельскохозяйственных животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) разработка мероприятий по привлечению инвестиций и кредитов банков второго уровня в отрасли агропромышленного комплекса, созданию условий для становления и развития конкурентоспособных производств, их модернизации и переходу на международные системы менеджмента качества, созданию условий для роста специализированных животноводческих хозяйств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z80" w:id="60"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) участие в формировании перечня приоритетных местных бюджетных инвестиционных проектов по развитию социальной и инженерной инфраструктуры сельских территорий, согласованных с уполномоченным органом в области развития сельских территорий, и проектов по развитию агропромышленного комплекса, финансируемых за счет бюджетных средств;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z81" w:id="61"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) создание условий для функционирования и развития информационно-маркетинговой системы агропромышленного комплекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z82" w:id="62"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) изучение ситуации на внутреннем и внешнем продовольственных рынках и обеспечение доступа к соответствующей информации субъектов агропромышленного комплекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z83" w:id="63"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) предоставление информации о состоянии и развитии агропромышленного комплекса и сельских территорий в уполномоченные государственные органы по вопросам развития агропромышленного комплекса и сельских территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z84" w:id="64"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) составление баланса продовольственной обеспеченности административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z85" w:id="65"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) образование и организация работы комиссии по реализации механизмов стабилизации цен на социально значимые продовольственные товары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z86" w:id="66"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) осуществление субсидирования ставок вознаграждения при кредитовании субъектов агропромышленного комплекса, а также лизинге на приобретение сельскохозяйственных животных, техники и технологического оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z87" w:id="67"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) осуществление субсидирования ставок вознаграждения по кредитным и лизинговым обязательствам в рамках направления по финансовому оздоровлению субъектов агропромышленного комплекса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z88" w:id="68"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) осуществление субсидирования возмещения расходов, понесенных национальной компанией в сфере агропромышленного комплекса при реализации продовольственного зерна для регулирующего воздействия на внутренний рынок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z252" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41-1) осуществление субсидирования части расходов, понесенных при подтверждении соответствия производства органической продукции в соответствии с действующим законодательством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z253" w:id="69"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z253" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41-2) обеспечение информирования населения о производстве и обороте органической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z254" w:id="70"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z254" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41-3) оказание содействия производителям органической продукции в вопросах производства, реализации их продукции на территории области, а также продвижения данной продукции на экспорт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z255" w:id="71"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z255" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41-4) предоставление уполномоченному органу в области производства и оборота органической продукции информации о наличии семян сельскохозяйственных растений и сельскохозяйственных животных, используемых для производства органической продукции, для включения в реестр семян сельскохозяйственных растений и сельскохозяйственных животных, используемых для производства органической продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z89" w:id="72"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z89" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) осуществление государственного контроля в области семеноводства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z90" w:id="73"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z90" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) реализация государственной политики в области семеноводства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z91" w:id="74"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z91" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) внесение на рассмотрение в уполномоченный орган предложений по объемам производства и реализации элитно-семеноводческими хозяйствами элитных семян;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z92" w:id="75"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z92" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) проведение аттестации субъектов семеноводства с выдачей соответствующего свидетельства в порядке, определяемом уполномоченным органом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z93" w:id="76"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z93" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) ведение государственного электронного реестра разрешений и уведомлений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z94" w:id="77"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z94" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47) составление баланса семян по области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z95" w:id="78"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z95" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) предоставление в уполномоченный орган в сфере сельского хозяйства необходимой информации в области семеноводства сельскохозяйственных культур;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z96" w:id="79"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z96" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) содействие в пределах компетенции формированию сельскохозяйственными товаропроизводителями страховых и переходящих фондов семян;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z97" w:id="80"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z97" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) внесение предложений по схемам и методам ведения первичного, элитного семеноводства и массового размножения семян сельскохозяйственных культур;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z98" w:id="81"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z98" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) контроль за исполнением порядка осуществления сортового и семенного контроля, проведения апробации сортовых посевов, грунтовой оценки, лабораторных сортовых испытаний, экспертизы качества семян;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z99" w:id="82"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z99" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) осуществление мониторинга семенных ресурсов на территории области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z100" w:id="83"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z100" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) подготовка предложений по установлению предельной цены реализации на подлежащие субсидированию семена в пределах квот, определяемых в соответствии с законодательством;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z101" w:id="84"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z101" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) подготовка предложений по определению ежегодных квот по каждому виду семян, подлежащих субсидированию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z102" w:id="85"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z102" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по оригинальным семенам – для каждого аттестованного субъекта в области семеноводства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z103" w:id="86"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z103" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по элитным семенам – для каждой административно-территориальной единицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z104" w:id="87"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z104" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) контроль целевого использования просубсидированных оригинальных и элитных семян;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z105" w:id="88"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z105" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) организация подготовки и повышения квалификации кадров апробаторов и семенных экспертов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z106" w:id="89"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z106" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57) осуществление контроля за соблюдением нормативных правовых актов по проведению экспертизы сортовых и посевных качеств семян сельскохозяйственных растений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z107" w:id="90"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z107" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) на основании предложения государственного инспектора по семеноводству принимает меры по приостановлению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z108" w:id="91"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z108" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       действия свидетельства об аттестации, удостоверяющего право субъекта на осуществление деятельности в области семеноводства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z109" w:id="92"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z109" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       деятельности по проведению экспертизы сортовых и посевных качеств семян;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z110" w:id="93"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z110" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) реализация государственной политики в области зернового рынка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z111" w:id="94"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z111" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60) осуществление лицензирования деятельности по оказанию услуг по складской деятельности с выпуском зерновых расписок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z112" w:id="95"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z112" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61) внесение предложений по оптимизации структуры зернового производства с учетом природно-климатических условий и рыночной конъюнктуры, совершенствованию и внедрению новых прогрессивных технологий производства, хранения и реализации зерна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z113" w:id="96"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z113" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) осуществление удешевления отечественным сельскохозяйственным товаропроизводителям стоимости минеральных удобрений, протравителей семян и гербицидов в соответствии с бюджетными программами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z114" w:id="97"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z114" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63) принятие необходимых мер по своевременному обеспечению потребностей внутреннего рынка в нефтепродуктах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z115" w:id="98"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z115" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64) принятие мер по созданию в регионах конкурентной среды по оказанию услуг по подтверждению соответствия в области технического регулирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z116" w:id="99"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z116" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65) контроль за хлебоприемными предприятиями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z117" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       66) приостановление действия лицензии на право осуществления деятельности по оказанию услуг по складской деятельности с выпуском зерновых расписок в целом или в части осуществления отдельных операций на срок до шести месяцев в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z118" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       67) контроль за соблюдением хлебоприемными предприятиями правил: ведения количественно-качественного учета зерна, хранения зерна, формирования и ведения государственного электронного реестра держателей зерновых расписок в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Предпринимательским кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z119" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68) выдача предписаний о нарушении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3358,1755 +3246,1723 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан о зерне, подготовка материалов к рассмотрению дел об административных правонарушениях в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="100"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z120" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69) осуществление мониторинга зернового рынка в пределах области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z121" w:id="101"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z121" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70) государственный контроль безопасности и качества зерна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z122" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       71) принятие мер по наложению запрета на отгрузку любым видом транспорта зерна с хлебоприемного предприятия при наличии оснований, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 28 Закона Республики Казахстан "О зерне";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="102"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z123" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72) инспектирование (проверка) деятельности хлебоприемных предприятий на предмет соблюдения требований по ведению количественно-качественного учета и обеспечению сохранности зерна в соответствии с данными реестра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z124" w:id="103"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z124" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73) подача в суд заявления о введении и досрочном завершении временного управления хлебоприемным предприятием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z125" w:id="104"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z125" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74) проверка фактического наличия и качества зерна у участников зернового рынка и соответствия его отчетным данным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z126" w:id="105"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z126" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       75) контроль количественно-качественного состояния зерна;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z127" w:id="106"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z127" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76) направление держателям зерновых расписок уведомления о представлении кандидатур для включения в состав комиссии по временному управлению хлебоприемным предприятием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z128" w:id="107"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z128" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77) внесение предложений по введению временного управления хлебоприемным предприятием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z129" w:id="108"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z129" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78) организация работ по обезвреживанию пестицидов по согласованию с уполномоченным государственным органом в области охраны окружающей среды и государственным органом в сфере санитарно-эпидемиологического благополучия населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z130" w:id="109"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z130" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       79) реализация государственной политики в области защиты растений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z131" w:id="110"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z131" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80) организация строительства, содержания и поддержания в надлежащем состоянии специальных хранилищ (могильников);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z132" w:id="111"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z132" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81) организация и проведение фитосанитарных мероприятий по борьбе с нестадными саранчовыми с численностью выше экономического порога вредоносности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z133" w:id="112"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z133" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82) осуществление лицензирования деятельности по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z134" w:id="113"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z134" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       производству (формуляции) пестицидов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z135" w:id="114"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z135" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реализации пестицидов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z136" w:id="115"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z136" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       применению пестицидов аэрозольным и фумигационным способами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z137" w:id="116"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z137" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83) ведение учета распространения карантинных объектов и предоставление информации уполномоченному органу и заинтересованным лицам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z138" w:id="117"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z138" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       84) реализация государственной политики в области карантина растений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z139" w:id="118"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z139" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85) на объектах государственного карантинного фитосанитарного контроля и надзора организация проведения мероприятий по карантину растений физическими и юридическими лицами – владельцами этих объектов, а также органами государственного управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z140" w:id="119"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z140" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86) в течение пяти рабочих дней со дня поступления представления территориальных подразделений ведомства уполномоченного органа обеспечивает принятие решения местного исполнительного органа области об установлении карантинной зоны с введением карантинного режима или его отмене на соответствующих территориях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z141" w:id="120"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z141" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       87) реализация государственной политики в области племенного животноводства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z142" w:id="121"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z142" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       88) осуществление субсидирования мероприятий, направленных на сохранение и восстановление генофонда племенных животных, в том числе пород с ограниченным генофондом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z143" w:id="122"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z143" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       89) контроль за развитием и охраной пчеловодства на территории области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z144" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       90) координация селекционно-племенной работы и организация государственной поддержки племенного дела в пчеловодстве в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан о племенном животноводстве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="123"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z145" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91) координация деятельности по подготовке и переподготовке специалистов в области пчеловодства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z146" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92) субсидирование стоимости услуг по подаче воды сельскохозяйственным товаропроизводителям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z263" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92-1) возмещение части расходов, понесенных субъектом агропромышленного комплекса на внедрение водосберегающих технологий орошения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z147" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       93) разработка предложений и осуществление мероприятий по государственной поддержке сельскохозяйственных кооперативов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z148" w:id="125"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z148" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       94) организация региональных выставок, ярмарок с предоставлением торговых мест сельскохозяйственным кооперативам и их членам по ассортименту выпускаемой продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z149" w:id="126"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z149" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       95) обеспечение предоставления на льготных условиях торговых мест на коммунальных рынках для торговли продукцией сельскохозяйственных кооперативов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z150" w:id="127"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z150" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       96) разработка и реализация мероприятий по распространению и внедрению опыта создания и деятельности сельскохозяйственных кооперативов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z151" w:id="128"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z151" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97) разработка мероприятий по привлечению инвестиций и кредитов финансовых организаций для развития сельскохозяйственной кооперации, а также созданию условий для становления и развития конкурентоспособных производств, их модернизации и переходу на международные системы менеджмента качества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z152" w:id="129"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z152" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       98) создание условий для функционирования и развития информационно-маркетинговой системы сельскохозяйственной кооперации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z153" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99) представление полугодовых и годовых отчетов уполномоченному органу о проведении мероприятий по обводнению пастбищ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...43 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      100) исключен постановлением Восточно-Казахстанского областного акимата от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z256" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100-1) осуществление сбора данных о кормоемкости пастбищ и состоянии объектов пастбищной инфраструктуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z257" w:id="131"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z257" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100-2) разработка и внесение в местный исполнительный орган области на утверждение планов мероприятий по обводнению пастбищ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z159" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       101) рассмотрение петиции в сферах агропромышленного комплекска в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Административным процедурно-процессуальным кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101-1) внедрение цифровых инструментов и цифровизации в пределах компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101-2) обеспечение информационной безопасности в пределах компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101-3) привлечения инвестиций в пределах компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       102) осуществление в интересах местного государственного управления иных полномочий, возлагаемых на местные исполнительные органы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными постановлением Восточно - Казахстанского областного акимата от 15.04.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными постановлениями Восточно - Казахстанского областного акимата от 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 87</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="132"/>
+    <w:bookmarkStart w:name="z161" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z162" w:id="133"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z162" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Руководство Управлением осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z163" w:id="134"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z163" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Первый руководитель Управления назначается на должность и освобождается от должности акимом Восточно-Казахстанской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z164" w:id="135"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z164" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель Управления имеет заместителей, которые назначаются на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z165" w:id="136"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z165" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Полномочия первого руководителя Управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z166" w:id="137"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z166" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) вырабатывает предложения по формированию государственной политики в регулируемых Управлением сферах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z167" w:id="138"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z167" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в соответствии с законодательством назначает на должность и освобождает от должности работников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z168" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) в установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> порядке налагает дисциплинарные взыскания и поощряет работников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="139"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z169" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) издаҰт акты и дает указания, обязательные для всех работников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z170" w:id="140"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z170" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) подписывает акты Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z171" w:id="141"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z171" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) утверждает положения об отделах Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z172" w:id="142"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z172" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в пределах своей компетенции представляет Управление в государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z173" w:id="143"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z173" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) заключает договоры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z174" w:id="144"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z174" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) выдает доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z175" w:id="145"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z175" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) открывает банковские счета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z176" w:id="146"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z176" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) без доверенности действует от имени Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z177" w:id="147"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z177" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) обеспечивает равный доступ мужчин и женщин к государственной службе в соответствии с их опытом, способностями и профессиональной подготовкой;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z178" w:id="148"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z178" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) принимает необходимые меры по противодействию коррупции и несет за это персональную ответственность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z179" w:id="149"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z179" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z180" w:id="150"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z180" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z181" w:id="151"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z181" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Руководитель Управления определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z182" w:id="152"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z182" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z183" w:id="153"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z183" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z184" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Имущество Управления формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>законодательством</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="154"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z185" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Имущество, закрепленное за Управлением относится к областной коммунальной собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z186" w:id="155"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z186" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z187" w:id="156"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z187" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-[...44 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z188" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Реорганизация и упразднение Управления осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5198,128 +5054,128 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___" ___________2022 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ______</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z246" w:id="157"/>
+    <w:bookmarkStart w:name="z246" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень отмененных постановлений Восточно-Казахстанского областного акимата</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z247" w:id="158"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z247" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Постановление Восточно-Казахстанского областного акимата "Об утверждении Положения государственного учреждения "Управление ветеринарии Восточно-Казахстанской области" от 1 июля 2017 года № 169.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z248" w:id="159"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z248" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Постановление Восточно-Казахстанского областного акимата "Об утверждении Положения государственного учреждения "Управление сельского хозяйства Восточно-Казахстанской области" от 23 апреля 2018 года № 112.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z249" w:id="160"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z249" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Постановление Восточно-Казахстанского областного акимата "О внесении изменений в постановление Восточно-Казахстанского областного акимата от 1 июля 2017 года № 169 "Об утверждении Положения государственного учреждения "Управление ветеринарии Восточно-Казахстанской области" от 12 марта 2020 года № 77.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5411,68 +5267,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___" ___________2022 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z251" w:id="161"/>
+    <w:bookmarkStart w:name="z251" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень коммунальных государственных предприятий на праве хозяйственного ведения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 исключено постановлением акимата Восточно - Казахстанского областного акимата от 15.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5516,55 +5372,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>